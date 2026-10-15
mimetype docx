--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -1,10181 +1,18913 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="40D6E813" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="007437E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="7223D011" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="0061720C">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12BA95EE" wp14:editId="1B167666">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06FEAA79" wp14:editId="72DE94F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                              <w:p w14:paraId="73339237" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00811BB8" w:rsidRDefault="002053AC" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A44A77C" wp14:editId="06D9F1F4">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="330161886" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="12BA95EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="06FEAA79" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                        <w:p w14:paraId="73339237" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00811BB8" w:rsidRDefault="002053AC" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A44A77C" wp14:editId="06D9F1F4">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="330161886" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0F91F20E" w14:textId="0A0645C2" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+        <w:p w14:paraId="62F1FF61" w14:textId="32EFA55C" w:rsidR="002053AC" w:rsidRDefault="00263D4B" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:30</w:t>
+            <w:t>2025/26:43</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6CFFABB2" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00D01F17" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="78DF18F5" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="005F407A" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061720C" w14:paraId="46B8B7A6" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="002053AC" w14:paraId="193B25CC" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="21CD5E59" w14:textId="2D708857" w:rsidR="002053AC" w:rsidRDefault="00D734EE" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="43F139DD" w14:textId="31879463" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="5EA9532C" w14:textId="4060A8C8" w:rsidR="002053AC" w:rsidRDefault="00D734EE" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1845BEE3" w14:textId="712CF3D7" w:rsidR="0061720C" w:rsidRPr="00141F91" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="20E8ACD5" w14:textId="70CEE3FC" w:rsidR="002053AC" w:rsidRPr="00141F91" w:rsidRDefault="00263D4B" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:30</w:t>
+                  <w:t>2025/26:43</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="376A2316" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="0D25C25A" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD0DD47" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="7C9DB5DB" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50C5E846" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4956977B" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536CAC75" w14:textId="7E730120" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="19FE2C84" w14:textId="0421185F" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2025-11-06T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0059291A">
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="006918DF">
+            <w:t>den 6 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0B20D4FB" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="46FE8DD5" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...19 lines deleted...]
-    <w:p w14:paraId="1A1063A3" w14:textId="68F8F8C3" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="2E9401F7" w14:textId="04A2CB26" w:rsidR="002053AC" w:rsidRDefault="00654D01" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ebba Busch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1C358C" w14:textId="6DD2FC92" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="01CB29FA" w14:textId="3061845D" w:rsidR="0061720C" w:rsidRPr="008C3EC0" w:rsidRDefault="0061720C" w:rsidP="004534C4">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783F2D5F" w14:textId="5CC15C32" w:rsidR="002053AC" w:rsidRPr="008624B2" w:rsidRDefault="002053AC" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F0F4F" w:rsidRPr="001F0F4F">
+          <w:r w:rsidR="00D734EE">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="001F0F4F">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A16136A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="2ABC9CE9" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BF3C12B" w14:textId="5CC6AE1C" w:rsidR="0061720C" w:rsidRDefault="005A3BD2" w:rsidP="00333C9D">
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F721148" w14:textId="3DC1103C" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="0146828A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="008F2013" w:rsidRDefault="0061720C" w:rsidP="00362009">
+      <w:bookmarkStart w:id="0" w:name="_Hlk207020042"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen föreslår att undantaget för muntliga uppgifter ska tas bort när det gäller skattebrott, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F478B7">
+        <w:t>vårdslös skatteuppgift och skatteredovisningsbrott</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det innebär att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F478B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även muntliga uppgifter kan leda till straffansvar enligt skattebrottslagen. Regeringen föreslår även att muntliga uppgifter ska kunna ligga till grund för skattetillägg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00562E27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560E02BF" w14:textId="2E57206B" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare föreslås att definitionen av begreppet oriktig uppgift ändras. Detta för att tydliggöra att den som lämnar en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F478B7">
+        <w:t xml:space="preserve">uppgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F478B7">
+        <w:t xml:space="preserve"> mervärdesskatt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F478B7">
+        <w:t xml:space="preserve">avser en transaktion som ingick som ett led i ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bedrägeri ska anses ha lämnat en oriktig uppgift om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F478B7">
+        <w:t>den som lämnade uppgiften kände till eller borde ha känt till detta.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B643B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728C4E0C" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00F478B7" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="20DC52D0" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F61C9EF" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="008F2013" w:rsidRDefault="002053AC" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE3629" w14:textId="6EF0F3F5" w:rsidR="007461F0" w:rsidRDefault="0061720C">
+    <w:p w14:paraId="3D23C6B8" w14:textId="2F033689" w:rsidR="004B643B" w:rsidRDefault="002053AC">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5" </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034258E">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
+        <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212118680" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057539" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057539 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00C2415F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A606909" w14:textId="4B6C5D3B" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="208B6566" w14:textId="4A3122CF" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118681" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057540" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>EU:s anslutning till Europakonventionen</w:t>
+          <w:t>Lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057540 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FAA4334" w14:textId="0BC93E2E" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="1EBDCAC1" w14:textId="63D40EA3" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057541" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i skattebrottslagen (1971:69)</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057541 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="721819A3" w14:textId="63DE7DE6" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057542" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057542 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="219C8604" w14:textId="7516EF23" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118682" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057543" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Den parlamentariska församlingen och kongressen för regionala och lokala myndigheter</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057543 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E0FFED" w14:textId="752E673C" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="0CCE0E6A" w14:textId="55288E27" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057544" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bakgrund</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057544 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="580BAC82" w14:textId="7972498E" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118683" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057545" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Parlamentariska församlingen</w:t>
+          <w:t>SEFI-direktivet</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118683 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057545 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FC6FF5D" w14:textId="44B08A0B" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="52E5D350" w14:textId="3EFA10DB" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118684" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057546" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kongressen för regionala och lokala myndigheter</w:t>
+          <w:t>Europeiska kommissionens underrättelse</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118684 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057546 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="503F6B93" w14:textId="057A3C70" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="55E886F8" w14:textId="432A5EFE" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057547" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Mervärdesskattebedrägerier vid handel inom EU</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057547 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="548EA8F1" w14:textId="3160556C" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118685" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057548" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Övergripande frågor under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Oriktiga uppgifter som lämnas muntligen</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057548 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C0EC99C" w14:textId="77957577" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="7FF3FF03" w14:textId="1269CBAC" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057549" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Korrekta uppgifter om mervärdesskatt som lämnas i bedrägligt syfte</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057549 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E8B11A5" w14:textId="346CD764" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118686" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057550" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Mänskliga rättigheter</w:t>
+          <w:t>Begreppet oriktig uppgift bör förtydligas</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118686 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057550 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E592C07" w14:textId="4429C3E5" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4830D503" w14:textId="031850D0" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118687" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057551" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.1</w:t>
+          <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europadomstolen</w:t>
+          <w:t>En uppgift avseende mervärdesskatt ska betraktas som en oriktig uppgift när den lämnas i bedrägligt syfte</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118687 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057551 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>27</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DFAF7E3" w14:textId="30CF9B20" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1468A76A" w14:textId="10A648A2" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057552" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057552 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DEB4063" w14:textId="05CD3A7D" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057553" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvensanalys</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057553 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1511D642" w14:textId="77F0B57D" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118688" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057554" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.2</w:t>
+          <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europadomstolens dömande verksamhet och ministerkommitténs övervakning</w:t>
+          <w:t>Syftet med förslagen</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118688 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057554 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>31</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30049628" w14:textId="41640218" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="68554F9B" w14:textId="14E4A933" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118689" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057555" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.3</w:t>
+          <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europarådets kommissarie för mänskliga rättigheter</w:t>
+          <w:t>Offentligfinansiella effekter</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118689 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057555 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B015C71" w14:textId="3F6FA318" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2BDBDEE7" w14:textId="48E51D78" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118690" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057556" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.4</w:t>
+          <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Jämställdhet</w:t>
+          <w:t>Effekter för företag och enskilda</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118690 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057556 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E4421B5" w14:textId="789DFECB" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2D03057B" w14:textId="10CDDC62" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118691" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057557" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.5</w:t>
+          <w:t>8.4</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Lika rättigheter oavsett sexuell läggning, könsidentitet eller könsuttryck</w:t>
+          <w:t>Effekter för myndigheter och domstolar</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118691 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057557 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56CE019B" w14:textId="36665AB1" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="67F6170C" w14:textId="57FE8A33" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118692" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057558" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.6</w:t>
+          <w:t>8.5</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Diskriminering</w:t>
+          <w:t>Övriga effekter</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118692 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057558 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>33</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="382083E1" w14:textId="43AF55E2" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="66DF1F9E" w14:textId="7880BF57" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057559" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057559 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18CCDEB2" w14:textId="7869DD0C" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118693" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057560" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.7</w:t>
+          <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Barnets rättigheter</w:t>
+          <w:t>Förslaget till lag om ändring i skattebrottslagen (1971:69)</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118693 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057560 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>34</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52703025" w14:textId="4FEAD3CB" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="06881488" w14:textId="3998F579" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118694" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057561" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1.8</w:t>
+          <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Rasism</w:t>
+          <w:t>Förslaget till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057561 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>37</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F3DA60" w14:textId="6B5FD71D" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...3134 lines deleted...]
-    <w:p w14:paraId="7666BAD5" w14:textId="41054702" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="2D884BEC" w14:textId="7D212CE0" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118733" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057562" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över medlemsstater samt kandidat- och observatörsländer</w:t>
+          <w:t>Sammanfattning av betänkandet</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057562 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>40</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E1A7064" w14:textId="7E63E79A" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="60D55E25" w14:textId="76040DF6" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118734" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc213057563" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 23 oktober 2025</w:t>
+          <w:t>Betänkandets lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057563 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>44</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="004B643B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5F022F" w14:textId="3756A5A3" w:rsidR="00DB62B9" w:rsidRPr="0034258E" w:rsidRDefault="0061720C" w:rsidP="005408EF">
+    <w:p w14:paraId="7489A13B" w14:textId="38BEDFDC" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057564" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057564 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EFB54EF" w14:textId="22E49C8A" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057565" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådsremissens lagförslag</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057565 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>48</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AF64271" w14:textId="7BA84797" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057566" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057566 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>54</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="045FDF4B" w14:textId="0CB675AE" w:rsidR="004B643B" w:rsidRDefault="00C2415F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc213057567" w:history="1">
+        <w:r w:rsidR="004B643B" w:rsidRPr="006D5F9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 6 november 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc213057567 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>55</w:t>
+        </w:r>
+        <w:r w:rsidR="004B643B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E843DBB" w14:textId="6D05E5A2" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5240E1CF" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="005A72C8" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc213057539"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="1E23A8DA" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F67E46A" w14:textId="2AE4D165" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i skattebrottslagen (1971:69)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B643B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4F84A2" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i skatteförfarandelagen (2011:1244).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59118730" w14:textId="3E9FEE8D" w:rsidR="002053AC" w:rsidRPr="00144361" w:rsidRDefault="002053AC" w:rsidP="002053AC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107C2E08" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="00152749" w:rsidRDefault="002053AC" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE13B33" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
-[...6 lines deleted...]
-    <w:p w14:paraId="400A78FA" w14:textId="2942B8B4" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00F233F2">
+    </w:p>
+    <w:p w14:paraId="508F6B0D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc211252632"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc213057540"/>
+      <w:r w:rsidRPr="00394AC9">
         <w:lastRenderedPageBreak/>
-        <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="6CCFEBCE" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+        <w:t>Lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="290ABC0C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>2024 fyllde Europarådet 75 år. Sedan 2022 har Rysslands fullskaliga anfallskrig mot Ukraina lett till enormt lidande och förödelse. Att krig åter skakar vår kontinent är en påminnelse om att Europarådets kärnområden –</w:t>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDCE889" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc213057541"/>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Förslag till lag om ändring i skattebrottslagen (1971:69)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="04D190E3" w14:textId="303DE5E4" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Härigenom föreskrivs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> att 2, 4, 5, 7, 8, 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 12 och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> 14 b–17 §§ skattebrottslagen (1971:69) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B00205" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="00EACB2A" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="594A6470" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15FC08D0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A80B531" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B3F5B7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="69BB3A63" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00E6356A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än muntligen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> uppsåtligen lämnar oriktig uppgift till myndighet eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9466B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underlåter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C6615">
+              <w:t>själv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>skattebrott</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till fängelse i högst två år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A9BE55F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som uppsåtligen lämnar oriktig uppgift till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">myndighet eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>låter bli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> att till</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">personen </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">själv </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>eller annan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>skattebrott</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till fängelse i högst två år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EBBDB3E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D6B1A4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2269AB6F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">Om brott som avses i 2 § är att anse som grovt, döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>grovt skattebrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> till fängelse, lägst sex månader och högst sex år.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="3273CF23" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4AE28668" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>bedömande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> om brottet är grovt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> särskilt beaktas om det rört mycket betydande belopp, om gärningsmannen använt falska handlingar eller vilseledande bokföring eller om förfarandet ingått som ett led i en brottslighet som utövats systematiskt eller i större omfattning eller i annat fall varit av synnerligen farlig art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F4B2FC0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> om brottet är grovt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> särskilt beaktas om det rört mycket betydande belopp, om gärningsmannen använt falska handlingar eller vilseledande bokföring eller om förfarandet ingått som ett led i en brottslighet som utövats systematiskt eller i större omfattning eller i annat fall varit av synnerligen farlig art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FDE4B42" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF9D8C7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FE0DCD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01646491" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="625ED3FD" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0372C228" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än muntligen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> av grov oaktsamhet lämnar oriktig uppgift till myndighet och därigenom ger upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">godoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom själv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatteuppgift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst ett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="648F23D7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som av grov oaktsamhet lämnar oriktig uppgift till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>myndighet och därigenom ger upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">godoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgiftslämnaren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatteuppgift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst ett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="2733AA64" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AF78C8A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35D77F19" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="041C7CAC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E78AC1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="1F311676" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74C2F7C2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som, i annat fall än som avses i 2 §, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än munt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ligen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> uppsåtligen lämnar oriktig uppgift till</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76A7D206" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>Den som, i annat fall än som avses i 2 §, uppsåtligen lämnar oriktig uppgift till</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="51D7C13F" w14:textId="77777777" w:rsidTr="00562E27">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39375E19" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">1. myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C21A586" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgifts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lämnaren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w14:paraId="5834EF47" w14:textId="77777777" w:rsidTr="00562E27">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D1D773C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">2. någon som är skyldig att för honom innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som har betydelse för skyldighetens fullgörande eller för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E742179" w14:textId="4F093A8C" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">2. någon som är skyldig att för </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">henne eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">honom innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som har betydelse för skyldighetens fullgörande eller för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgiftslämnaren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01CC6C36" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteredovisningsbrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w14:paraId="4962C063" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A5FF8EF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Detsamma gäller den som, i annat fall än som avses i 2 §, uppsåtligen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4B59">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underlåter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> att lämna en föreskriven uppgift angående sådant förhållande som anges i första stycket 1 eller 2 till någon som avses där. Detta gäller dock endast under förutsättning att uppgiften ska lämnas utan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">föreläggande eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anmaning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> och inte avser egen inkomstdeklaration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EDDADD5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Detsamma gäller den som, i annat fall än som avses i 2 §, uppsåtligen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">låter bli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">att lämna en föreskriven uppgift angående sådant förhållande som anges i första stycket 1 eller 2 till någon som avses där. Detta gäller dock endast under förutsättning att uppgiften ska lämnas utan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">föreläggande eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">uppmaning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>och inte avser egen inkomstdeklaration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w14:paraId="553E6756" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B611E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>I ringa fall ska inte dömas till ansvar enligt första eller andra stycket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54499CDB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27135933" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>I ringa fall ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första eller andra stycket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C51B2A0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E1CE3D4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w14:paraId="18F708EE" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="555D0C30" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som av grov oaktsamhet begår gärning som avses i 7 § första stycket 2 eller andra stycket döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatteredovisning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DA974E9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som av grov oaktsamhet begår </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">gärning som avses i 7 § första stycket 2 eller andra stycket döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>redovisning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="3AE84DD2" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="581E56B8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EF1BCE5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7CFE46B4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EB6A4A" w14:textId="5B8EFBD8" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>10 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459D420C" w14:textId="01D85A23" w:rsidR="006458A8" w:rsidRPr="006B6BCF" w:rsidRDefault="006458A8" w:rsidP="006B6BCF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Den som uppsåtligen eller av grov oaktsamhet åsidosätter bokförings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">skyldighet eller sådan skyldighet att föra och bevara räkenskaper, som föreskrivs för vissa uppgiftsskyldiga och därigenom ger upphov till fara för att myndighets kontrollverksamhet vid beräkning eller uppbörd av skatt eller avgift allvarligt försvåras, döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>försvårande av skattekontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> till böter eller fängelse i högst två år eller, om brottet är grovt, till fängelse i lägst sex månader och högst fyra år.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="19226306" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2775DF27" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>döms ej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FFEB2E8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">det </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">inte dömas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="573D90A8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBAEE41" w14:textId="55161ECD" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A41FA5" w14:textId="7BF3AF9A" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk212206125"/>
+      <w:r>
+        <w:t xml:space="preserve">Den som på eget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E552EB">
+        <w:t>initiativ vidtar åtgärd som leder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...9 lines deleted...]
-    <w:p w14:paraId="7F9627A2" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+      <w:r w:rsidRPr="00E552EB">
+        <w:t>till att skatten kan påföras, tillgodoräknas eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E552EB">
+        <w:t>återbetalas med rätt belopp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, döms inte till ansvar enligt 2–8 §§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1EC4AF" w14:textId="119CF534" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...45 lines deleted...]
-    <w:p w14:paraId="3E7B5DF9" w14:textId="77777777" w:rsidR="00802218" w:rsidRDefault="00802218" w:rsidP="00311081">
+      <w:r>
+        <w:t>Ansvar enligt 10 § inträder inte för den som på eget initiativ uppfyller skyldighet som där avses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7690F0" w14:textId="5859280C" w:rsidR="006458A8" w:rsidRPr="00E552EB" w:rsidRDefault="006458A8" w:rsidP="00562E27">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>En vidtagen åtgärd enligt första stycket anses inte vara på eget initiativ om</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC7946" w14:paraId="7FB5E191" w14:textId="77777777" w:rsidTr="00562E27">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p w14:paraId="24530211" w14:textId="458BB16E" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. Skatteverket har informerat om att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E552EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verket</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska genomföra en generell kontroll,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F830079" w14:textId="49D311D0" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Hlk212206137"/>
+            <w:r>
+              <w:t xml:space="preserve">1. Skatteverket har informerat om att </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska genomföra en generell kontroll,</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F9B800B" w14:textId="77AC5D80" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk212206145"/>
+      <w:r>
+        <w:t>2. åtgärden har en koppling till den generella kontrollen, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EA5149" w14:textId="2347B366" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00562E27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. åtgärden vidtas först två månader efter utgången av den månad då Skatteverket informerade om den generella kontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="4A30B452" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64781350" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398E81F1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375441EC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A75BF3B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE34EB3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">25 juni 2025 </w:t>
-[...70 lines deleted...]
-    <w:p w14:paraId="1DD0F77F" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+        <w:t>14 b §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="2F3962BF" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E4F28C7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En ansökan enligt 14 a § </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in till tingsrätten före utgången av den tid som begärs förlängd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDC4EF5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ansökningen getts in i rätt tid, bortfaller möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ådöma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> påföljd för brottet tidigast när beslut på grund av ansökningen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>föreligger</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>. Om ansökningen inte bifalls,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> i fråga om möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ådöma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> påföljd </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>så</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> anses som om någon ansökan inte har gjorts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47CDDFCD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En ansökan enligt 14 a § </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in till tingsrätten före utgången av den tid som begärs förlängd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400F8A4C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ansökningen getts in i rätt tid, bortfaller möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">döma ut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>påföljd för brottet tidigast när beslut på grund av ansökningen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>har fattats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>. Om ansökningen inte bifalls,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> i fråga om möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>döma ut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> påföljd anses som om någon ansökan inte har gjorts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="478E0AC2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="74B37509" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="007437E5" w:rsidP="00311081">
+    </w:p>
+    <w:p w14:paraId="3C4F465A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>14 c §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="01107417" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="484AD146" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Tingsrättens handläggning av mål enligt 14 a § är skriftlig. I handläggningen får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ingå</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> muntlig förhandling när det kan antas vara till fördel för utredningen. Den misstänkte och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> försvarare </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> beredas tillfälle att yttra sig över åklagarens ansökan om så kan ske.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="794B3774" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Beslut varigenom en domstol lämnat en ansökan enligt 14 a § utan bifall får inte överklagas. Beslut av tingsrätt att medge förlängning enligt 14 a § får överklagas. Överklagandet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in inom två veckor från den dag då den misstänkte, på sätt som gäller för delgivning av stämning i brottmål, delgavs beslutet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559B52DA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I övrigt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vad som är föreskrivet i rättegångsbalken </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rörande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> brottmål gälla i tillämpliga delar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42C65CD2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Tingsrättens handläggning av mål enligt 14 a § är skriftlig. I handläggningen får muntlig förhandling </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ingå </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">när det kan antas vara till fördel för utredningen. Den misstänkte och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dennes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> försvarare </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> beredas tillfälle att yttra sig över åklagarens ansökan om så kan ske.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE3C625" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Beslut varigenom en domstol lämnat en ansökan enligt 14 a § utan bifall får inte överklagas. Beslut av tingsrätt att medge förlängning enligt 14 a § får överklagas. Överklagandet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in inom två veckor från den dag då den misstänkte, på sätt som gäller för delgivning av stämning i brottmål, delgavs beslutet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13355BD3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I övrigt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vad som är föreskrivet i rättegångsbalken </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>brottmål gälla i tillämpliga delar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F423FF0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...8 lines deleted...]
-    <w:p w14:paraId="239DD96D" w14:textId="77777777" w:rsidR="00802218" w:rsidRDefault="00802218" w:rsidP="00311081">
+    </w:p>
+    <w:p w14:paraId="5B9BD31F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>15 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w14:paraId="29B3EF0C" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03FF3816" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ett mål om brott enligt denna lag samband med en fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>är</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anhängig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vid en förvaltningsdomstol eller en förvaltningsmyndighet, får hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>läggningen av brottmålet vila i avvaktan på utgången i skatte- eller avgiftsfrågan endast om det är av avgörande betydelse för prövning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>en av målet att den frågan avgörs först.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71176614" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Har ett mål om brott enligt denna lag samband med en fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535665">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>handläggs</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>vid en förvaltningsdomstol eller en förvaltningsmyndighet, får hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>läggningen av brottmålet vila i avvaktan på utgången i skatte- eller avgiftsfrågan endast om det är av avgörande betydelse för prövning</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>en av målet att den frågan avgörs först.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="3E5E7683" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76E67AD8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">I mål som avses i första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> rätten samråda med förvalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>ningsdomstolen eller förvalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rörande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> målets hand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>läggning, om det inte är obehövligt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0303A85C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I mål som avses i första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> rätten samråda med förvalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>ningsdomstolen eller förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndigheten </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>målets handlägg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>ning, om det inte är obehövligt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48F5560F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...15 lines deleted...]
-    <w:p w14:paraId="79AAE783" w14:textId="5ED0DC1D" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+    </w:p>
+    <w:p w14:paraId="669BE625" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="53A6A92A" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05D90B69" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>är anhängig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vid en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>domstol eller en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndighet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> där handläggas med förtur, om handläggningens resultat är av väsentlig betydelse för en förundersökning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>angående</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> brott enligt denna lag eller ett åtal för sådant brott.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7297792F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Åklagaren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> se till att den domstol eller myndighet som avses i första stycket underrättas om sådana omständigheter som kan vara av betydelse för frågan om förtursbehandling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3810E933" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">handläggs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>vid en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>domstol eller en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndighet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>läggas med förtur, om hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>lägg</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">ningens resultat är av väsentlig betydelse för en förundersökning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>brott enligt denna lag eller ett åtal för sådant brott.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCF1D5E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Åklagaren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> se till att den domstol eller myndighet som avses i första stycket underrättas om sådana omständigheter som kan vara av betydelse för frågan om förtursbehandling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BB4A093" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w14:paraId="2C808048" w14:textId="68105B0E" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+    </w:p>
+    <w:p w14:paraId="1B810BF5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="6E657ECE" w14:textId="77777777" w:rsidTr="0008392B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40B486B4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Förvaltningsmyndigheter som handlägger frågor om skatter eller avgifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> göra anmälan till åklagaren så snart det finns anledning att anta att brott enligt denna lag har begåtts. Detta gäller dock inte om det kan antas att brottet inte kommer att medföra påföljd enligt denna lag eller om anmälan av annat skäl inte behövs. Skatteverket får fullgöra anmäl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skyldigheten till enhet inom </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7946">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> medverka vid brottsutredning, om det inte finns skäl att anta att brottet föranleder annan påföljd än böter och den misstänkte kan antas erkänna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>gärningen. Detta gäller dock endast om den misstänkte fyllt tjugoett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68A072EB" w14:textId="673664B3" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Förvaltningsmyndigheter som handlägger frågor om skatter eller avgifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> göra anmälan till åklagaren så snart det finns anledning att anta att brott enligt denna lag har begåtts. Detta gäller dock inte om det kan antas att brottet inte kommer att medföra påföljd enligt denna lag eller om anmälan av annat skäl inte behövs. Skatteverket får fullgöra anmäl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skyldigheten till enhet inom </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC7946">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> medverka vid brottsutredning, om det inte finns skäl att anta att brottet föranleder annan påföljd än böter och den misstänkte kan antas erkänna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>gärningen. Detta gäller dock endast om den misstänkte fyllt tjugoett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46BE9215" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidSect="00311081">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId28"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Har i lag eller förordning meddelats bestämmelse som avviker från föreskrifterna i första stycket gäller den bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F7032D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A419D20" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Denna lag träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4235D547" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2643D9FD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="006458A8" w:rsidSect="00BB7B93">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...9 lines deleted...]
-    <w:p w14:paraId="51527C1F" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00311081">
+    </w:p>
+    <w:p w14:paraId="140E868B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId33"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4C4EDA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidSect="00BB7B93">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6679B831" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc213057542"/>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Förslag till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="669C1613" w14:textId="3D6B5A4D" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Härigenom föreskrivs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> att 49 kap. 4 och 5 §§ skatteförfarandelagen (2011:1244) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D07D4C9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="6064D0D7" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="007ADC7E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04698D77" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="16ACBFCD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>49 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C46E114" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="29A9EF6B" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4635B2A7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Skattetillägg ska tas ut av den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på något annat sätt än munt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ligen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15138A36" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>Skattetillägg ska tas ut av den som</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77529F61" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">1. under förfarandet har lämnat en oriktig uppgift till ledning för egen beskattning, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B93F54" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>2. har lämnat en oriktig uppgift i ett mål om egen beskattning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BF535A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Skattetillägg enligt första stycket 2 får dock tas ut bara om uppgiften inte har godtagits efter prövning i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EED9BBB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7C2E53" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0309F462" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>En uppgift ska anses vara oriktig om det klart framgår att</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="704D912A" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FF0F8FE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">1. en lämnad uppgift är felaktig, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A8CF441" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>1. en lämnad uppgift är felaktig,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C833323" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="5D2BE242" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AC6F516" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DB53E82" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7B93" w:rsidRPr="00394AC9" w14:paraId="71154870" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7793E081" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F18AF98" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. en lämnad uppgift </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mervärdesskatt avser en transak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tion som ingick som ett led i ett undandragande av mervärdes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>skatt och den som lämnade uppgiften kände till eller borde ha känt till detta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5888D205" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>En uppgift ska dock inte anses vara oriktig om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EDE1DC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>1. uppgiften tillsammans med övriga uppgifter som har lämnats eller godkänts utgör tillräckligt underlag för ett riktigt beslut, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FE78CF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>2. uppgiften uppenbart inte kan läggas till grund för ett beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686D6667" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1A89E3" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Denna lag träder i kraft den 1 april 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE1C80F" w14:textId="77777777" w:rsidR="00D734EE" w:rsidRDefault="00D734EE" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00D734EE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="first" r:id="rId36"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1D6330" w14:textId="0CFB0E49" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00AB18D2">
+    <w:p w14:paraId="7CDA831C" w14:textId="72AB6C27" w:rsidR="00D734EE" w:rsidRPr="00D734EE" w:rsidRDefault="00D734EE" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D734EE" w:rsidRPr="00D734EE" w:rsidSect="00D734EE">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7D7C5B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc211252635"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc213057543"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="781890B0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Europeiska kommissionen har i formell underrättelse till regeringen i februari 2022 anfört att Sverige inte har korrekt genomfört vissa artiklar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk206148161"/>
+      <w:r>
+        <w:t>i Europaparlamentets och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens finansiella intressen (SEFI-direktivet)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>. I under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rättelsen anför kommissionen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att Sverige har underlåtit att uppfylla sina skyldigheter enligt artikel 3.2 d i och iii i direktivet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4051">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6173A3C6" w14:textId="77FB6B1E" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen beslutade den 9 juni 2022 att tillkalla en särskild utredare med uppdrag att föreslå åtgärder för att förhindra bedrägerier och skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>undandragande på mervärdesskatteområdet. Utredaren fick även i uppdrag att i ett delbetänkande föreslå åtgärder med anledning av Europeiska kommissionens formella underrättelse om Sveriges genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förande av SEFI-direktivet. Utredningen, som antagit namnet Utredningen om åtgärder för att förhindra mervärdesskattebedrägerier, överlämnade den 31 augusti 2023 delbetänkandet Skyddet för EU:s finansiella intressen. Ändringar och kompletteringar i svensk rätt (SOU 2023:49) till Finansdepartementet. Sammanfattning av betänkandet finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Betänkandets lagförslag finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Betänkandet har remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">behandlats. Förteckning över remissinstanser finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissvaren finns tillgängliga i Finansdepartementet (Fi2023/02386). I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="006A386F">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas betänkandets förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5156CD2A" w14:textId="78437982" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00E95846">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagrådet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A299EF8" w14:textId="49503A42" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="0008392B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 16 oktober 2025 att inhämta Lagrådets yttrande över lagförslagen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004079FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7FBC">
+        <w:t xml:space="preserve">Lagrådet lämnar förslagen utan erinran. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10D43">
+        <w:t>I förhållande till lagrådsremissen</w:t>
+      </w:r>
+      <w:r w:rsidR="00201B43">
+        <w:t>s lagförslag görs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10D43">
+        <w:t xml:space="preserve"> vissa språkliga och redaktionella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB3BCC2" w14:textId="733CCC24" w:rsidR="006458A8" w:rsidRPr="004079FA" w:rsidRDefault="006458A8" w:rsidP="0008392B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver föreslå</w:t>
+      </w:r>
+      <w:r w:rsidR="0021093D">
+        <w:t>r regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en ändring i </w:t>
+      </w:r>
+      <w:r w:rsidR="0021093D">
+        <w:t>12 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skattebrottslagen (1971:69). Denna ändring är författningstekniskt och </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2845">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i övrigt av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse. Regeringen har därför inte inhämtat Lagrådets yttrande över det förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5EDC3D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc211252636"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc213057544"/>
+      <w:r>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="4E33ECEC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc211252637"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc213057545"/>
+      <w:r>
+        <w:t>SEFI-direktivet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3914EEA1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bekämpandet av bedrägerier och skyddet av EU:s ekonomiska intressen är en viktig del i kampen mot den organiserade brottsligheten. Som en del i arbetet med skyddet av EU:s ekonomiska intressen antogs den 26 juli 1995 en konvention om skydd av Europeiska gemenskapernas finansiella intressen (bedrägerikonventionen). Syftet med konventionen var att säkerställa bättre överensstämmelse mellan medlemsstaternas straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rättsliga skydd mot bedrägerier som riktar sig mot unionens ekonomiska intressen. Konventionen kompletterades år 1996 dels med ett första tilläggsprotokoll om korruption, dels med ett protokoll om förhands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>EU:s anslutning till Europakonventionen</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+        <w:t>avgörande från dåvarande EG-domstolen om tolkningen av konventionen och det första tilläggsprotokollet. Ett andra tilläggs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>protokoll, som avser penningtvätt, antogs år 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7313689B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som en följd av det fortsatta arbetet med frågorna presenterade kommissionen den 11 juli 2012 ett förslag till direktiv om bekämpning genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens ekonomiska intressen (nedan SEFI-direktivet). SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">direktivet trädde i kraft den 17 augusti 2017. För de medlemsstater som är bundna av direktivet ersätter det bedrägerikonventionen med tillhörande protokoll. Direktivet fastställer minimiregler för kriminalisering och påföljder avseende bedrägeri och annan olaglig verksamhet som riktar sig mot dessa intressen. I skäl 2 i direktivet, liksom i konventionen, konstateras </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att bedrägerier som riktar sig mot unionens finansiella intressen i många fall inte är begränsade till en medlemsstat och att de ofta genomförs i form av organiserad brottslighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA10582" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av artikel 2.2 framgår att vad gäller inkomster från egna medel som härrör från mervärdesskatt är SEFI-direktivet endast tillämpligt på fall av allvarliga brott som riktar sig mot det gemensamma systemet för mervärdesskatt. Vid tillämpning av direktivet ska brott som riktar sig mot det gemensamma systemet för mervärdesskatt anses vara allvarliga när en uppsåtlig handling eller underlåtenhet enligt definitionen i artikel 3.2 d har anknytning till territoriet i två eller flera medlemsstater i unionen och inbegriper en total skada på minst 10 miljoner euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5D282A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av skäl 4 i direktivet framgår </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att begreppet allvarliga brott avser de allvarligaste formerna av mervärdesskattebedrägeri, i synnerhet karusell</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägeri, mervärdesskattebedrägeri via skenföretag och mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägeri som begås inom ramen för en kriminell organisation som ger upphov till allvarliga hot mot det gemensamma systemet för mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skatt och därmed mot unionens budget. Utöver vad som nämns i artikel 2.2 bör, enligt skäl 4, ett brott anses allvarligt när det härrör från ett bedrägligt upplägg som begås organiserat med syftet att dra otillbörlig förmån av det gemensamma systemet för mervärdesskatt. Av skäl 4 framgår vidare att begreppet total skada avser den uppskattade skada som härrör från bedrägeriupplägget som helhet vilken åsamkats både de berörda medlemsstaternas finansiella intressen och unionen, exklusive räntor och sanktioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DAA839" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid genomförandet av SEFI-direktivet i svensk rätt bedömde regeringen i prop. 2018/19:78 att Sverige genom befintlig reglering i allt väsentligt uppfyllde de åtaganden som följer av direktivet. För att fullt ut genomföra direktivet föreslogs en lagändring av straffskalan för brottet subventions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>missbruk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F4051">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5E72E640" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+      <w:r>
+        <w:t>Lagändringen trädde i kraft den 1 juli 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D749229" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc211252638"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc213057546"/>
+      <w:r>
+        <w:t>Europeiska kommissionens underrättelse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="3C1807AF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...6 lines deleted...]
-        <w:t>Europadomstolen</w:t>
+      <w:r>
+        <w:t>Den europeiska kommissionen redovisade i en rapport från den 6 september 2021 en sammanställning av i vilken utsträckning medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">staterna bedömdes ha vidtagit de åtgärder som krävs för att följa SEFI-direktivet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C258B">
+        <w:t>COM(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C258B">
+        <w:t xml:space="preserve">2022) 466 final Rapport från kommissionen till Europaparlamentet och rådet om genomförandet av Europaparlamentets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C258B">
+        <w:lastRenderedPageBreak/>
+        <w:t>och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens finansiella intressen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Av rapporten framgår </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att brister identifierats i ungefär hälften av medlemsstaterna när det gäller införlivandet av definitionen av bedrägeri som riktar sig mot unionens finansiella intressen (artikel 3) till följd av ett snävare tillämpningsområde i den nationella lagstiftningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EBA7C9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommissionen skickade den </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk206148379"/>
+      <w:r>
+        <w:t xml:space="preserve">9 februari 2022 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve">en formell underrättelse till Sverige </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk206148409"/>
+      <w:r>
+        <w:t>om Sveriges införlivande av SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>direktivet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk206148417"/>
+      <w:r>
+        <w:t xml:space="preserve">Av underrättelsen framgår </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att kommissionen anser att Sverige har underlåtit att korrekt införliva </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk206148190"/>
+      <w:r>
+        <w:t xml:space="preserve">artikel 3.2 d i och 3.2 d iii </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve">i direktivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B906A03" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk206148462"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">Kommissionen pekar i sin underrättelse på att den svenska bestämmelsen i 2 § skattebrottslagen (1971:69), förkortad SBL, endast avser handlingar och inte omfattar uttalanden och att Sverige genom att inte ta upp uttalanden i den aktuella bestämmelsen har underlåtit att uppfylla sina skyldigheter enligt artikel 3.2 d i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> direktivet. Kommissionen pekar vidare på att ordalydelsen i 2 § SBL är utformad på ett sådant sätt att den inte omfattar presentation av korrekta uppgifter avseende mervärdesskatt i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t>Kommissionen anser att Sverige härigenom har underlåtit att uppfylla sina skyldigheter enligt artikel 3.2 d iii i direktivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3FE470" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc211252639"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc213057547"/>
+      <w:r>
+        <w:t xml:space="preserve">Mervärdesskattebedrägerier vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871841">
+        <w:t>handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom EU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142B588F" w14:textId="5B1B6C15" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna om mervärdesskatt är till stor del harmoniserade inom EU och finns huvudsakligen i rådets direktiv 2006/112/EG av den 28 november 2006 om ett gemensamt system för mervärdesskatt (nedan mervärdesskattedirektivet). Medlemsstaterna är skyldiga att genomföra mervärdesskattedirektivets bestämmelser i nationell rätt. I Sverige har genomförandet av mervärdesskattedirektivet skett främst genom mervärdesskattelagen (2023:200), men även genom bestämmelser i andra lagar, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> skatteförfarandelagen (2011:1244), förkortad SFL. Inom EU finns också förordningar som rör mervärdesskatt. Bestämmelserna i dessa är direkt tillämpliga och ska inte genomföras i svensk rätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF11E72" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beskattningsbara personer har en skyldighet att meddela skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheterna när deras ekonomiska verksamhet inleds, förändras eller upphör. Medlemsstaterna har å sin sida en skyldighet att registrera beskattningsbara personer för mervärdesskatt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sådana personer som levererar varor och tillhandahåller tjänster som medför rätt till avdrag eller som gör unionsinternt förvärv av varor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6A3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Även juridiska personer som inte är beskattningsbara personer ska registreras för mervärdesskatt i vissa fall. Registreringsnumret för mervärdesskatt är det unika nummer som identifierar registrerade personer och som ger skattemyndigheterna information om vilka personer som utför ekonomisk verksamhet i medlemsstaterna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000505B0">
+        <w:t>Efter registrering för mervärdesskatt följer en skyldighet att lämna en mervärdesskattedeklaration samt att ange registrerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000505B0">
+        <w:lastRenderedPageBreak/>
+        <w:t>nummer i fakturor och i periodiska sammanställningar vid gräns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000505B0">
+        <w:t>över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000505B0">
+        <w:t>skridande transaktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0629D39C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mervärdesskattegapet (VAT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Gap på engelska) är skillnaden mellan de förväntade mervärdesskatteintäkterna och det belopp som faktiskt uppbärs av skattemyndigheterna. Skillnaden inkluderar ett brett spektrum från legalt utnyttjande av kryphål i skattesystemet till skatteflykt och organiserade storskaliga skattebedrägerier. Bristande efterlevnad av bestämmelser kan också vara oavsiktlig till följd av administrativa fel, konkurser och andra faktorer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA7B322" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00761588" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>År 2022 beräknades mervärdesskattegapet uppgå till totalt 89 miljarder euro för medlemsstaterna i EU och till 3 039 miljoner euro i Sverige (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Commission, CASE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Poniatowski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bonch-Osmolovskiy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Braniff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, L., Harrisson, G., Luchetta, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Neuhoff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, J., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Śmietanka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Zick</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, H., VAT gap in the EU – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2024, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Publications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Union, Luxembourg, 2024, s. 26 och 273).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758FE050" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve">En betydande del av mervärdesskattegapet orsakas av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>unionsinterna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> bedrägerier via skenföretag (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Missing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> Trader Intra-Community </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>fraud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> på engelska, förkortat MTIC-bedrägerier). MTIC-bedrägerier uppskattades orsaka årliga förluster av mervärdesskatteintäkter till mellan 12,5 miljarder euro och 32,8 miljarder euro mellan 2010 och 2023 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> Commission, CASE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Poniatowski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve">, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Śmietanka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve">, A., and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Skowronek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve">, A., VAT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> gap </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Missing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> Trader </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>IntraCommunity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> [MTIC] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Fraud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> – Final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Phase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> II, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>Publications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761588">
+        <w:t xml:space="preserve"> Union, Luxembourg, 2024, s. 59). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9D4969" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MTIC-bedrägerier är en specifik typ av mervärdesskattebedrägerier, där mervärdesskattefri handel med varor och tjänster mellan EU:s medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stater utnyttjas. Bedragarna förvärvar varor och tjänster utan mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatt från en annan medlemsstat och säljer dem till andra företag med mervärdesskatt och försvinner utan att redovisa eller betala mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatten till skattemyndigheten. Därav termen ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> trader”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C160DCC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I vissa fall säljs samma varor tillbaka till det andra EU-landet och proceduren kan göras om igen och varorna går runt som i en karusell. Denna typ av MTIC-bedrägeri kallas karusellbedrägeri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051C1DFC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MTIC-bedrägerier kan omfatta både verklig och fiktiv handel med varor och tjänster mellan medlemsstater inom EU. I företagen som används vid bedrägerierna förekommer ofta en blandning av legal och illegal verksamhet. Det försvårar både upptäckt och utredning samt lagföring av personerna bakom bedrägerierna. Bedrägerierna sker på sådant sätt att de är svåra att upptäcka och förhindra enbart genom kontrollåtgärder. Uppläggen kan vara av enklare slag med ett fåtal aktörer och transaktioner eller avancerade med stora nätverk av företag i flera länder. För att försvåra upptäckt förekommer det även att godtroende företag involveras i uppläggen, omedvetna om att de ingår i en transaktionskedja där mervärdesskattebedrägeri förekommer. Varor och tjänster som förekommit vid MTIC-bedrägerier är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ädelmetaller, mobiltelefoner, telekommunikations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster och bärbara elektroniska varor med högt värde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B6FBFB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc211252640"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc213057548"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Oriktiga uppgifter som lämnas muntligen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED7ED5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4595">
+        <w:t>örslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227A97E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Oriktiga uppgifter som lämnas muntligen ska kunna ligga till grund för </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Hlk206148266"/>
+      <w:r>
+        <w:t>skattebrott, vårdslös skatteuppgift och skatteredovisningsbrott</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>. Oriktiga uppgifter som lämnats muntligen ska också kunna ligga till grund för skattetillägg. I skattebrottslagen ska även mindre ändringar av språklig natur göras i syfte att modernisera äldre bestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169E00C5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46904FAC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen från utredningen stämmer i huvudsak överens med regeringens. Utredningen lämnar inga förslag när det gäller språkliga uppdateringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294D459D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1474607E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flera remissinstanser, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ekobrotts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Göta hovrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Halmstad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholms tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, tillstyrker eller har inget att invända mot förslaget. Andra remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska fakulteten vid Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska institutionen på Handelshögskolan vid Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Näringslivets Skattedelegation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:t>(till vars yttrande S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>venskt Näringsliv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:t xml:space="preserve"> ansluter sig), nedan NSD m.fl.,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, avstyrker eller invänder mot förslaget i den del det går utöver vad som krävs enligt SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">direktivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA68E0D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C14FF">
+        <w:t>Juridiska fakulteten vid Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att det med hänsyn till EU-domstolens dom av den 2 februari 2021, DB v. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t>Commissione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t>Nazionale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t xml:space="preserve"> per le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t>Società</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t>Borsa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk201756227"/>
+      <w:r w:rsidRPr="00B11CC6">
+        <w:t>C-481/19</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som slår fast att rätten till tystnad (skyddet mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>självinkriminering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) gäller enligt EU-stadgans artiklar 47 och 48, inte är klarlagt om förslagen är förenliga med artikel 6 i Europakonventionen respektive artiklarna 47 och 48 i EU-stadgan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C14FF">
+        <w:t>Juridiska institutionen på Handelshögskolan vid Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ifrågasätter hur förslaget förhåller sig till oskuldspresumtionen och passivitetsrätten. NSD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Sveriges advokatsamfund framför att uppgifter som lämnats innan ett straffrättsligt förfarande har inletts kan komma att ligga till grund för ett framtida sådant förfarande men utan de rättssäker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsgarantier som gäller för ett straffrättsligt förfarande och anser att frågan bör belysas ytterligare. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_Hlk201824869"/>
+      <w:r>
+        <w:t xml:space="preserve">NSD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11A6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Växjö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t xml:space="preserve">lyfter också behovet av att Skatteverket upparbetar rutiner för att säkerställa att uppgifter hanteras korrekt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02DA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Jönköping</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02DA1">
+        <w:t>att det finns fördelar med en enhetlig reglering i fråga om uppgifter som kan leda till åtal eller skattetillägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> men att det ytterligare bör övervägas om förändringen är lämplig när det gäller skatteförfarandelagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2663D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tullverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och Kammarrätten i Jönköping framför att det finns skäl att överväga om muntlighetsundantaget även bör slopas när det gäller tulltillägg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A45F1D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">FAR </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avstyrker förslaget med hänsyn till att några konkreta förändringar inte kan påvisas och framför vidare att det är oklart vilka individer som kan lämna muntliga uppgifter till Skatteverket för ett bolags eller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">beskattningsbar persons räkning som kan medföra skattetillägg respektive ansvar för skattebrott. Det anges även att risken för feltolkningar och missförstånd är stor avseende muntliga uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E1C5F0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5F9C">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577338F7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00450D35" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk201751395"/>
+      <w:r>
+        <w:t>Gällande rätt</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p w14:paraId="7A5D3F15" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 2 § SBL framgår att den som på annat sätt än muntligen uppsåtligen lämnar oriktig uppgift till myndighet eller underlåter att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för skattebrott till fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664A0349" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av 5 § samma lag framgår att den som på annat sätt än muntligen av grov oaktsamhet lämnar oriktig uppgift till myndighet och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för vårdslös skatteuppgift till böter eller fängelse i högst ett år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406CEEB2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 7 § SBL regleras skatteredovisningsbrott. För skatteredovisningsbrott kan dömas även om det saknas fara för skatteundandragande eller uppsåt till skatteundandragande vilket krävs enligt 2 § SBL. För skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>redovisnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>brott döms den som på annat sätt än muntligen uppsåtligen lämnar oriktig uppgift till myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för honom eller annan att betala skatt, eller till någon som är skyldig att för honom innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som har betydelse för skyldighetens fullgörande eller för skyldigheten för honom eller annan att betala skatt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002500F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>redovis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">brott döms även den som uppsåtligen underlåter att lämna en föreskriven uppgift i vissa fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0E0113" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Brottet vårdslös skatteuppgift enligt 5 § SBL är den grovt oaktsamma motsvarigheten till skattebrott. För vårdslös skatteredovisning enligt 8 § SBL döms den som av grov oaktsamhet begår skatteredovisningsbrott som avses i 7 § första stycket 2 eller andra stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4C0AA5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00626BB7" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00626BB7">
+        <w:t xml:space="preserve">Särskilt om rätten att inte belasta sig själv </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0241467E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t>Rätten att inte belasta sig själv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve"> av rätten till en rättvis rättegång i artikel 6 i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den europeiska konventionen angående skydd för de mänskliga rättigheterna och de grundläggande friheterna (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t>Europakonventionen</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="78F81FD4" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+      <w:r w:rsidRPr="00485DDA">
+        <w:t>. Europakonventionen är, med de tillägg till konventionen som gjorts genom dess tilläggsprotokoll, svensk lag (SFS 1994:1219).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve">artikel 6.1 i Europakonventionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>följer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve"> att var och en som anklagas för brott är berättigad till en opartisk och offentlig rättegång inom skälig tid och inför en oavhängig och opartisk domstol. Europadomstolen har uttalat att även om rätten att tiga inte uttryckligen nämns i artikel 6, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve"> en allmänt erkänd internationell norm som utgör kärnan i begreppet rättvis rättegång</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se t.ex. Europadomstolens dom i målet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008272AE">
+        <w:t xml:space="preserve"> John Murray </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mot Förenade kungariket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008272AE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">no. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>18731</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/91, den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008272AE">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008272AE">
+        <w:t>februari 1996</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3A0E7E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002339F9" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rätten att inte belasta sig själv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve"> ligger att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den som är anklagad för brott har rätt att vara tyst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve">och att uppgifter inte får </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hämtas in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:t xml:space="preserve"> genom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">påtryckningar. Den som är anklagad för brott ska således inte genom tvång behöva bidra till utredningen av egen skuld eller tillhandahålla belastande material. En kränkning av rätten att inte belasta sig själv kan också föreligga om upplysningar som har lämnats under tvång före anklagelsen sedermera används i ett brottmålsförfarande (jfr Europadomstolens dom i målet Saunders mot Förenade kungariket, no. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>19187</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/91, den 17 december 1996). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t xml:space="preserve">Det finns en koppling mellan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rätten att inte belasta sig själv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rätten att betraktas som oskyldig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t>som framgår av artikel 6.2 i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t>konventionen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Rätten att betraktas som oskyldig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t xml:space="preserve">innebär att var och en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som blivit anklagad för brott </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t xml:space="preserve">ska betraktas som oskyldig till dess </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A70CD">
+        <w:t>hans eller hennes skuld lagligen har fastställts.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574AAC86" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Inom EU garanteras rätten till en rättvis rättegång och oskuldspresum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tionen genom artiklarna 47 och 48 i Europeiska unionens stadga om de grundläggande rättigheterna, nedan kallad stadgan, samt Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>parlamentets och rådets direktiv (EU) 2016/343 av den 9 mars 2016 om förstärkning av vissa aspekter av oskuldspresumtionen och av rätten att närvara vid rättegången i straffrättsliga förfaranden, nedan kallad oskuldspresumtionsdirektivet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rätten att tiga och att inte behöva vittna mot sig själv regleras i artikel 7 i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oskuldspresumtions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>direktivet. EU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">fördragen. I december 2014 meddelade domstolen sitt yttrande som innehöll en rad invändningar. Domstolen fann att avtalsutkastet inte var förenligt med EU-fördragen. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61EA0E83" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>domstolen har uttalat att artik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>larna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och 48 i stadgan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motsvarar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artikel 6 i Europakonventionen och att de rättigheter som garanteras genom artikel 6, såsom den tolkats av Europadomstolen, ska utgöra lägsta tillåtna skyddsnivå (se EU-domstolens dom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009172FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Consob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009172FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, C‑481/19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C97CB9" w14:textId="6A109C1E" w:rsidR="006458A8" w:rsidRPr="004C6E0D" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Att lämna belastande uppgifter om sig själv </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i sig </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inte oförenligt med rätten att inte belasta sig själv. Rätten att inte belasta sig själv och oskuldspresumtionen gäller för den som är anklagad för brott. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Begreppet ”anklagats för brott” avser enligt domstolens praxis antingen att en behörig myndighet har underrättat den enskilde om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>brott</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>smisstanke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">har vidtagit en åtgärd som har gjort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>att den enskildes situation väsentlig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>en har påverkats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">av att det finns en misstanke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>honom eller h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>enne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domstolen har uttalat att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rätten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>belasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sig själv ibland kan få genomslag även innan den tidpunkten. En sådan situation kan uppkomma när uppgifter som inhämtas från en enskild innan ett straffrättsligt förfarande inleds används mot honom eller henne i det senare straff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>rättsliga förfarandet. I ett sådant fall kan det vara oförenligt med artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="000316A1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europakonventionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att tvinga fram uppgifter från den enskilde genom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> straff- eller viteshot. En förutsättning för detta är dock att det finns ett nära samband mellan uppgiftsskyldigheten och ett eventuellt straffrättsligt förfarande (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europadomstolens dom i målet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Weh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mot Österrike</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, no. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00796F16">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>38544</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00796F16">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, den 8 april 2004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och i målet Funcke mot Frankrike</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, no. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796F16">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>10828/84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, den 25 februari 1993</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485DDA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC2C290" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Undantaget för muntliga uppgifter i skattebrottslagen bör tas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>bort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAEE3BA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>kattebrott</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt dagens ordning omfattar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve"> endast gärningar som begås på annat sätt än muntligen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> SEFI-d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">irektivets krav på kriminalisering är emellertid inte begränsat till fall där gärningspersonen lämnar oriktiga uppgifter i skrift eller i annan handling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB51D6">
+        <w:t>Artikel 3.2 d i direktivet kräver att varje handling eller underlåtenhet som begåtts inom ramen för gränsöver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB51D6">
+        <w:t xml:space="preserve">skridande bedrägliga upplägg med avseende på användning eller presentation av falska, felaktiga eller ofullständiga uppgifter eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB51D6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dokument avseende mervärdesskatt som leder till en minskning av EU:s egna medel ska utgöra bedrägeri som riktar sig mot EU:s finansiella intressen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Direktivet kräver således att både muntliga och skriftliga uppgifter ska omfattas av straffansvaret. För att uppfylla direktivet i denna del krävs att även uttalanden, dvs. muntliga uppgifter, uttryckligen omfattas av regleringen för i vart fall sådana brott som enligt SEFI</w:t>
+      </w:r>
+      <w:r>
         <w:noBreakHyphen/>
-        <w:t>domstolens behörighet på området för EU:s gemensamma utrikes- och säkerhetspolitik (GUSP-området), eftersom EU har meddelat att den frågan ska lösas internt inom unionen. Först när EU har funnit en lösning på frågan kommer förhandlingarna mellan Europarådet och EU formellt att avslutas. EU rapporterar löpande till Europarådet om hur arbetet med en intern lösning fortskrider.</w:t>
-      </w:r>
+        <w:t>direktivet avser bedrägeri som riktar sig mot EU:s finansiella intressen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C635978" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">När skattebrottslagen infördes begränsades kriminaliseringen till oriktiga uppgifter som lämnats i skriftlig handling. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I förarbetena hän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">visades </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> till den konfliktsituation som kan uppstå i fall där beskattningskontroll och förundersökning bedrivs samtidigt. Det utvidgade straffansvar som den bakomliggande utredningen hade föreslagit, och som innebar att även uppgifter som lämnats muntligen skulle kunna leda till straffansvar, bedömdes kunna omfatta även uppgifter i skattefrågor som lämnats efter att deklarationen avgetts. Det hänvisades även till att oriktiga uppgifter som en misstänkt lämnar vid förunder</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sökning i en brottmålsprocess är straffria. Samtidigt betonades att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>behovet av att straffbelägga ett muntligt uppgiftslämnande som begränsat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med hänsyn till konstruktionen av skattebrottet som ett effektbrott (se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve"> prop. 1971:10 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 229 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>230</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">. I </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Hlk201824163"/>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>samband med 1996 års översyn av skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">brottslagen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">ändrades brottskonstruktionen från effektbrott till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>farebrott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve"> och begreppet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">handling” ersattes med ett krav på att oriktiga uppgifter ska ha lämnats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">på annat sätt än muntligen”. På så sätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tydliggjordes att uppgifter som lämnats elektroniskt omfattas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t xml:space="preserve">straffbestämmelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>prop. 1995/96:170 s. 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4 och 161)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009482C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6C3705" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="6B3B933A" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+      <w:r w:rsidRPr="00975A1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska fakulteten vid Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska institutionen på Handelshögskolan vid Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NSD m.fl. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har ifrågasatt hur förslaget om att muntliga uppgifter ska kunna ligga till grund för skattebrott och skattetillägg förhåller sig till passivitetsrätten och oskuldspresumtionen. Som ovan nämnts innebär det inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i sig en kränkning i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>konventionens mening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14DAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lämna belastande uppgifter om sig själv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5487A045" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="060CB127" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:r w:rsidRPr="0000557E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rätten att inte belasta sig själv utgör inte något generellt hinder mot att enskilda tvingas att – utom ramen för ett straffrättsligt förfarande – lämna information om sin ekonomiska verksamhet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0000557E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0000557E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som underlag för beräkning av skatt. Rätten att inte belasta sig själv kan nämligen inte ges den innebörden att den rättfärdigar ett agerande i syfte att undvika myndighetsgranskning (jfr Europadomstolens beslut i Allen mot Förenade kungariket, no. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0000557E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>76574</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0000557E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000557E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>och NJA 2021 s. 99).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000557E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Den som är eller kan antas vara skattskyldig har en långtgående uppgiftsskyldighet i syfte att lämna de uppgifter som Skatteverket behöver för att kunna fatta riktiga beslut om skatt. Inom ramen för Skatteverkets kontrollverksamhet har Skatteverket möjlighet att vidta flera åtgärder i syfte att inhämta utredning för att kunna bedöma rätt skatt som ska betalas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> föreläggande, revision och tredjemansförelägganden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C916B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890D29">
+        <w:t xml:space="preserve">m en uppgiftsskyldighet som den enskilde åläggs hänger samman med ett pågående eller nära förestående straffrättsligt förfarande, hamnar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890D29">
+        <w:t>saken i ett annat läge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721C4EA8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId39"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med hänsyn till denna gränsdragning mellan uppgiftsskyldighet och rätten att inte belasta sig själv under ett pågående eller nära förestående straffrättsligt förfarande kan det inte uteslutas att det i enskilda situationer </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>kan uppstå en kränkning av artikel 6 i Europakonventionen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1A78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000421D7">
+        <w:t xml:space="preserve">En kränkning av rätten att inte belasta sig själv kan föreligga om den enskilde tvingas lämna upplysningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efter det att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000421D7">
+        <w:t xml:space="preserve"> en anklagelse om brott har framförts. En kränkning kan också föreligga om upplysningar, som har lämnats under tvång före anklagelsen, sedermera används i ett brottmålsförfarande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Denna risk bedöms dock inte vara större för muntliga uppgifter än för skriftliga uppgifter. Skatteförfarandet är som utgångspunkt skriftligt och merparten av uppgifter som hämtas in är skriftliga, även inom ramen för en skattekontroll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430269D5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I svensk rätt finns skyddsmekanismer för att förhindra ett framtvingande av uppgifter som skulle kunna innebära en kränkning av rätten att inte belasta sig själv, såväl inom ramen för en brottsutredning som skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utredning. I skatteförfarandelagen finns ett generellt förbud mot att förena ett föreläggande med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd eller kan leda till skattetillägg och föreläggandet avser utredning om en fråga som har samband med den misstänkta gärningen. Om den som ska föreläggas är en juridisk person, gäller förbudet även ställföreträdaren (se 44 kap. 3 § SFL). Att uppgifter hämtas in som en del av en förundersökning eller en myndighets utredande verksamhet utan misstanke om brott och därmed utan de rättssäkerhetsgarantier som gäller vid förhör inför en domstol, är av vikt vid en senare värdering av uppgifternas betydelse. Muntliga uppgifter som inhämtats under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förundersökning får läggas fram bara då rättegångsbalken lämnar utrymme för detta (jfr 35 kap. 14 § och 37 kap. 3 § rättegångsbalken). I ett straffrättsligt förfarande innebär det </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att åklagaren inte får använda sig av metoder för att inhämta bevisning som inkräktar på rätten att inte belasta sig själv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA2F24F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att ta bort undantaget för muntliga uppgifter i 2 § SBL skulle enligt regeringen inte medföra en ökad risk för kränkning av rätten att inte lämna belastande uppgifter om sig själv. Den enskilde ska garanteras de rättigheter som ingår i rätten till en rättvis rättegång oavsett om det är fråga om muntliga eller skriftliga uppgifter som ligger till grund för straffansvar. Att även muntliga uppgifter kan utgöra grund för straffansvar innebär inte heller någon förklaringsplikt för den anklagade. På samma sätt som för skriftliga uppgifter ankommer det på myndigheterna att i det enskilda fallet avgöra på vilket sätt information kan hämtas in samtidigt som relevanta rättssäkerhetsgarantier respekteras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C36AA0C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Slutligen kan konstateras att förundersökning vid misstänkt skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">brottslighet i dag i de flesta fall bedrivs med biträde av Skatteverket. Även om förundersökning och skattekontroll formellt är separata processer så delas information i hög utsträckning mellan myndigheterna vilket innebär att det inte kan anses föreligga en sådan konfliktsituation som regeringen framhöll vid införandet av skattebrottslagen. De skäl som ursprungligen låg till grund för beslutet att undanta muntliga uppgifter från kriminalisering gör sig därmed enligt regeringen inte längre gällande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38267709" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00022981">
+        <w:t>NSD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002339F9">
+        <w:t>m.fl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96EBB">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Växjö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96EBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hänvisat till vikten av korrekt hantering av muntliga uppgifter. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FAR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har lyft att det finns risk för missförstånd och feltolkningar när det gäller uppgifter som har lämnats muntligen. Att det kan finnas svårigheter med att bevisa vad som sagts muntligen kan enligt regeringen inte vara ett skäl som i sig talar emot att även oriktiga uppgifter som lämnats muntligt kan leda till straffansvar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6B5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I tidigare förarbetsuttalanden till skattebrottslagen angavs det att även om det inte finns något formkrav för uppgiftslämnandet, annat än att uppgiften lämnats på annat sätt än muntligen, är naturligtvis en förutsättning för ansvar att uppgiften utgör ett tjänligt bevismedel. Som exempel nämndes att för att en uppgift som har lämnats i en elektronisk handling ska kunna leda till straffansvar förutsätts att utställaren går att identifiera (se prop. 1995/96:170 s. 161). Samma överväganden gör sig gällande i fråga om uppgifter som lämnas muntligen. Kravet på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A44">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den bevisning som används</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A44">
+        <w:t xml:space="preserve"> måste vara tillräcklig för att kunna styrka ett påstående </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gäller på samma sätt för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A44">
+        <w:t>uppgifter som lämnas muntligen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det ankommer därför på myndigheterna, och sedermera även domstolarna, att i det enskilda fallet värdera uppgifterna utifrån gällande principer om bevisvärdering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B16498" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar därmed utredningens bedömning att det saknas skäl mot att ta bort undantaget för muntliga uppgifter i 2 § SBL. För att fullgöra de förpliktelser om krav på kriminalisering som följer av artikel 3.2 d i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SEFI-direktivet bör därför även muntliga uppgifter kunna omfattas av straffansvaret. Att oriktiga muntliga uppgifter generellt blir straffbara vid skattebrott bedöms inte heller medföra några större förändringar när det gäller vilka gärningar som kommer att leda till straffrättsliga åtgärder. Skattesystemet bygger på skriftlighet och de uppgifter som ligger till grund för deklarationer, kontrolluppgifter samt andra föreskrivna uppgifter ska i allt väsentligt lämnas skriftligen. Att uppgifter lämnas på annat sätt än muntligen är många gånger en förutsättning inte bara för att få ett säkert underlag kring vilka uppgifter som lämnats utan även för att med säkerhet veta vem som lämnat uppgifterna. Utrymmet för att begå ett skattebrott enbart genom att lämna muntliga uppgifter torde alltså vara mycket begränsat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6CEA44" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">direktivet ställer endast krav avseende mervärdesskatt. Det saknas dock skäl att begränsa förslaget till att omfatta endast uppgifter som avser mervärdesskatt. Även muntliga uppgifter som lämnas avseende andra skatter och avgifter bör omfattas av det straffbara området. Det sätt på vilket uppgifter lämnas kan i annat fall riskera att skapa osäkerhet om vad som gäller i de fall en utredning omfattar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> både inkomstskatt och mervärdesskatt. En enhetlig reglering i dessa avseenden är tydligare och mer förutsebar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436424BE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En följd av förslaget att undantaget för muntliga uppgifter tas bort i 2 § SBL är att muntliga uppgifter även kan ligga till grund för grovt skattebrott och skatteförseelse enligt 3 och 4 §§ SBL. Även i fråga om vårdslös skatteuppgift och skatteredovisningsbrott enligt 5 och 7 §§ SBL finns skäl att ta bort undantaget för muntliga uppgifter. Som en följd av detta kan muntliga uppgifter även ligga till grund för vårdslös skatteredovisning enligt 8 § SBL. Regeringen anser att det finns övervägande skäl för att göra motsvarande förändring för samtliga brott som regleras i skattebrottslagen. Att regleringen är enhetlig i detta avseende förenklar rättstillämpningen och bidrar till att omfattningen av det straffbara området som helhet blir tydligare och mer förutsebar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2FE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Att oriktiga muntliga uppgifter i dessa fall blir straffbara bedöms inte medföra några större förändringar när det gäller vilka gärningar som kommer att kunna leda till straffansvar enligt de aktuella bestämmelserna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2FE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>På samma sätt som angetts ovan ska de uppgifter som ligger till grund för deklarationer, kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>uppgifter eller motsvarande som avses i de aktuella bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melserna som utgångspunkt lämnas skriftligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E27865" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att uppnå SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">direktivets krav bör således undantaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331752">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> muntliga uppgifter i 2, 5 och 7 §§ SBL tas bort. Detta innebär att även muntliga uppgifter kan leda till straffansvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52319FB2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>Undantaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för muntliga uppgifter tas bort när det gäller skattetillägg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C843CF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002339F9" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av 49 kap. 4 § SFL framgår att skattetillägg ska tas ut av den som på något annat sätt än muntligen antingen under förfarandet har lämnat en oriktig uppgift till ledning för egen beskattning eller har lämnat en oriktig uppgift i ett mål om egen beskattning och uppgiften inte har godtagits efter prövning i sak. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Det har konstaterats att uttag av de svenska skattetilläggen, även om de fastställs i en administrativ process, utgör en anklagelse om brott i Europakonventionens mening (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Europadomstolens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">målet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Västberga Taxi AB och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vulic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mot Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00114969">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00114969">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36985</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00114969">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>/97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, den 23 juli 2002). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rättigheter som följer av artikel 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i Europakonventionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska sål</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6E0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des respekteras både när det gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skattetilläggsförfarandet och i ett straffrättsligt förfarande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DE355E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SEFI-direktivet medför inte något krav på att oriktiga uppgifter som lämnas muntligen ska kunna utgöra grund för skattetillägg. Skattebrotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen och skatteförfarandelagens bestämmelser om skattetillägg är dock starkt sammankopplade. En enhetlig reglering när det gäller skattetillägg och straffansvar enligt skattebrottslagen innebär att reglerna blir enklare att tillämpa. Det är även en förutsättning för rättssäkerheten när det gäller tillämpningen av de olika sanktionssystemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B21077" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om undantaget för muntliga uppgifter som grund för skattetillägg vid oriktig uppgift tas bort skulle det medföra att uppgifter som lämnats muntligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282802">
+        <w:t xml:space="preserve">kan ligga till grund för skattetillägg på samma sätt som skriftliga uppgifter. På motsvarande sätt som när det gäller skattebrott bedöms förslaget inte medföra någon ökad risk för kränkning av rätten att inte belasta sig själv i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282802">
+        <w:t>skattetilläggsförfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Motsvarande överväganden som har gjorts i fråga om muntliga uppgifter när det gäller skattebrott gör sig gällande här. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF35AF">
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s arbete med att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF35AF">
+        <w:t xml:space="preserve"> utreda och besluta om skattetillägg </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF35AF" w:rsidDel="006162AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även en skyldighet att avgöra på vilket sätt information får inhämtas respektive användas samtidigt som rätten att inte belasta sig själv respekteras. Förbudet enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771636">
+        <w:t xml:space="preserve">44 kap. 3 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">SFL mot att förelägganden förenas med vite gäller även om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771636">
+        <w:t xml:space="preserve">det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd eller som kan leda till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00771636">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00771636">
+        <w:t xml:space="preserve"> skattetillägg. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om den som ska föreläggas är en juridisk person gäller förbudet även företrädaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2EA3B6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00627F17">
+        <w:t>På</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsvarande sätt som gäller för skattebrott kan det inte heller förväntas medföra någon särskild skillnad i den praktiska tillämpningen av när skattetillägg kan tas ut. Skatteförfarandet bygger i dag på att uppgifter i allt väsentligt lämnas skriftligen (genom elektronisk eller pappersbaserad kommunikation) och det är osannolikt att ett beslut om skattetillägg skulle baseras enbart på muntliga uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4B47F8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna bakgrund bör undantaget för muntliga uppgifter i 49 kap. 4 § SFL tas bort. Ändringen bör göras för samtliga skatter och avgifter för vilka skatteförfarandelagen är tillämplig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2914E08B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002339F9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tullverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771636">
+        <w:t xml:space="preserve"> och Kammarrätten i Jönköping anser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771636">
+        <w:t>att det äve</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771636">
+        <w:t xml:space="preserve">bör övervägas om muntlighetsundantaget bör slopas när det gäller tulltillägg. Denna fråga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är inte en del av det aktuella lagstiftningsärendet och behandlas därför inte vidare här. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F6FA42" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns behov av viss språklig modernisering av fler bestämmelser i skattebrottslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEB6D93" w14:textId="2EE1F038" w:rsidR="006458A8" w:rsidRPr="00DC18B1" w:rsidRDefault="006458A8" w:rsidP="0008392B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller vissa äldre bestämmelser i skattebrottslagen bör mindre ändringar av språklig natur göras i syfte att modernisera språket. Språkliga ändringar bör därför göras av ytterligare nio bestämmelser i den lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD771B4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00450D35" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6331BCF0" w14:textId="31869DB2" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="0008392B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär att 2, 4, 5, 7, 8, 10, 12 och 14 b–17 §§ SBL och 49 kap. 4 § SFL ändras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062A2606" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc211252641"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc213057549"/>
+      <w:r>
+        <w:t>Korrekta uppgifter om mervärdesskatt som lämnas i bedrägligt syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1A0157B3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc211252642"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc213057550"/>
+      <w:r>
+        <w:t>Begreppet oriktig uppgift bör förtydligas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="408E2540" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2AAD">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2837DD12" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det bör tydliggöras att den som lämnar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Hlk150955570"/>
+      <w:r>
+        <w:t xml:space="preserve">korrekta uppgifter om mervärdesskatt i vissa fall och i bedrägligt syfte kan dömas för skattebrott och åläggas skattetillägg. Tydliggörandet bör ske genom att komplettera definitionen av vad som avses med begreppet oriktig uppgift i skatteförfarandelagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0228C6B2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det saknas behov av författningsändringar i skattebrottslagen för att tydliggöra att en i sig korrekt uppgift om mervärdesskatt som lämnas i bedrägligt syfte kan ligga till grund för skattebrott.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="715B5541" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2AAD">
+        <w:t xml:space="preserve">Utredningens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslag och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2AAD">
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E2A077" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen från utredningen stämmer delvis överens med regeringens. Utredningen föreslår att det i skattebrottslagen införs en bestämmelse som tydliggör att en uppgift avseende mervärdesskatt som lämnas i vissa fall och i bedrägligt syfte ska anses vara en oriktig uppgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C32DDC2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2AAD">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36721DDD" w14:textId="01193A1B" w:rsidR="006458A8" w:rsidRPr="0041102D" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En majoritet av remissinstanserna tillstyrker eller har inga synpunkter på bedömningen. Andra remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6DC4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dvokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska institutionen på Handelshög</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skolan vid Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000412C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>NSD m.fl.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, avstyrker förslag som går utöver det som krävs enligt SEFI-direktivet och anser bl.a. att ändringar inte bör genomföras när det gäller tillämpningsområdet för skattetillägg utan vidare analyser i och med de skillnader som finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D34F5">
+        <w:t xml:space="preserve"> mellan skattetillägg och skattebrott</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, t.ex. när </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>det gäller subjektiva rekvisit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D34F5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FAR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att i stället för att ändra begreppet oriktig uppgift bör lagstiftningen i stället utformas med utgångspunkt i att även i sak korrekta uppgifter i vissa fall ska kunna vara att bedöma som ett brott enligt skattebrottslagen och utgöra grund för påförande av skattetillägg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F07E93" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F34BEB1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gällande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>rätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55847EB7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av 2 § SBL framgår att den som på annat sätt än muntligen uppsåtligen lämnar oriktig uppgift till myndighet eller underlåter att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902A54">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för skattebrott till fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FE1A68" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skattetillägg ska enligt 49 kap. 4 § SFL tas ut av den som på något annat sätt än muntligen under förfarandet har lämnat en oriktig uppgift till ledning för egen beskattning. Detsamma gäller om en oriktig uppgift har lämnats i ett mål om egen beskattning och uppgiften inte har godtagits efter prövning i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D47DF25" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av 49 kap. 5 § SFL framgår att en uppgift ska anses vara oriktig om det klart framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854DC9">
+        <w:t xml:space="preserve">en lämnad uppgift är felaktig eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854DC9">
+        <w:t>n uppgift som ska lämnas till ledning för beskattningen har utelämnats.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En uppgift ska dock inte anses vara oriktig om uppgiften tillsammans med övriga uppgifter som har lämnats eller godkänts utgör tillräckligt underlag för ett riktigt beslut eller uppgiften uppenbart inte kan läggas till grund för ett beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794886B3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F02704" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av förarbetena till en översyn av skattebrottslagen framgår att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009405A7">
+        <w:t xml:space="preserve">traffbuden i skattebrottslagen är s.k. blankettstraffbud. Vad som ska förstås med en oriktig uppgift kan inte utläsas direkt i lagen utan måste bedömas utifrån de materiella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02704">
+        <w:t>bestämmelserna i skatte- och avgifts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02704">
+        <w:softHyphen/>
+        <w:t>författningarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02704">
+        <w:t>se prop. 1995/96:170 s. 61</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02704">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E646F65" w14:textId="40AD39F1" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02704">
+        <w:t>Som utgångspunkt anses det inte som en oriktig uppgift att den skattskyldige i en ingiven handling framställer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t xml:space="preserve"> ett yrkande som enligt gällande normer inte leder till den skattemässiga följd som den skattskyldige föreställer sig. En förutsättning för att ett sådant oriktigt yrkande inte ska ses som en oriktig uppgift är att de objektiva omständigheter som yrkandet grundar sig på är fullständigt och riktigt redovisade.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343F58">
+        <w:t>Har den skattskyldige öppet redovisat de faktiska omständigheterna men gjort en felaktig bedömning av vad dessa får för rättsliga konsekvenser kan skattetillägg inte tas ut.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t>riktiga yrkanden kan vara att bedöma som oriktiga uppgifter om grunderna för yrkandet anges på ett missvisande sätt, genom en oriktig eller ofullständig redogörelse för bakomliggande sakförhållanden. Om ett oriktigt yrkande framställs utan någon närmare redogörelse för de förhållandena är det fråga om en oriktig uppgift i de fall då yrkandet, typiskt sett, medför ett påstående i sak och det påståendet saknar verklighetsunderlag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. (S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t>e prop. 1971:10 s. 247, prop. 2002/03:106 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t xml:space="preserve">116, prop. 2010/11:165 s. 944 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och 945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t xml:space="preserve"> och RÅ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2003 ref.</w:t>
+      </w:r>
+      <w:r w:rsidR="0008392B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691880">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1264F6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>SEFI-direktivets krav på kriminalisering av korrekta uppgifter i vissa fall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B8012A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt artikel 3.1 i SEFI-direktivet är varje medlemsstat skyldig att vidta de åtgärder som krävs för att säkerställa att bedrägeri som riktar sig mot unionens finansiella intressen utgör brott, om de begåtts uppsåtligen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Hlk206521700"/>
+      <w:r>
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860FFF">
+        <w:t>bedrägeri som riktar sig mot unionens finansiella intressen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860FFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> presentation av korrekta uppgifter avseende mervärdesskatt i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt (se artikel 3.2 d iii). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t xml:space="preserve">Det förfarande som åsyftas är mervärdesskattebedrägerier som begås i form av s.k. karusellhandel, via skenföretag eller inom ramen för en kriminell organisation (skäl 4). Skyldigheten gäller dock endast i fråga om överträdelser som begås inom ramen för gränsöverskridande bedrägliga upplägg och som avser allvarliga brott, vilket bl.a. inbegriper en skada på minst 10 miljoner euro (jfr artikel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i SEFI-direktivet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28119342" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt artikel 288 i fördraget om Europeiska unionens funktionssätt är ett direktiv med avseende på det resultat som ska uppnås bindande för varje medlemsstat till vilken det är riktat, men överlåter till de nationella myndigheterna att bestämma form och tillvägagångssätt för genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förandet. Medlemsstaterna är alltså vid genomförandet inte bundna av den terminologi, systematik eller lagstiftningsteknik som använts i ett direktiv så länge det avsedda resultatet uppnås. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454B0D23" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nuvarande praxis när det gäller oriktig uppgift och rätt till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>avdrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för ingående mervärdesskatt vid mervärdesskattebedrägerier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B43E076" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skattebrottslagen kriminaliserar oriktig uppgift, inte korrekt uppgift. Motsvarande gäller i fråga om grund för att ta ut skattetillägg enligt skatteförfarandelagen. När det gäller mervärdesskattebedrägerier och rätt till avdrag för ingående mervärdesskatt innehåller varken mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivet eller mervärdesskattelagen någon uttrycklig bestämmelse i fråga om rätten till avdrag för mervärdesskatt i de fall den skattskyldige har eller borde ha haft kännedom om ett mervärdesskattebedrägeri i tidigare eller senare led av en transaktionskedja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26070C86" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5CF4">
+        <w:t>grundläggande princip i det gemensamma systemet för mervärdesskatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att beskattningsbara personer har rätt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5CF4">
+        <w:t xml:space="preserve">dra av den ingående mervärdesskatt som de ska betala eller har betalat vid förvärv av varor och tjänster som de använt inom ramen för sin skattepliktiga verksamhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5CF4">
+        <w:t>rån den mervärdesskatt som de är skyldiga att betala in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690005">
+        <w:t>yftet med avdragssystemet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690005">
+        <w:t xml:space="preserve"> att den mervärdesskatt som näringsidkaren ska betala eller har betalat inom ramen för sin ekonomiska verksamhet inte till någon del ska belasta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">honom eller henne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690005">
+        <w:t>själv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77783BAE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">EU-domstolen har emellertid i flera rättsfall med hänvisning till den s.k. missbruksprincipen, som innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF64ED">
+        <w:t xml:space="preserve">unionsrätten inte får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3310">
+        <w:t>missbrukas eller åberopas i bedrägligt syfte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, slagit fast att det ankommer på en nationell domstol att vägra avdragsrätt för mervärdesskatt om det är utrett med hänsyn till objektiva omständigheter att en beskattningsbar person kände till eller borde ha känt till att denne genom sitt inköp deltog i en transaktion som utgjorde ett mervärdesskattebedrägeri (se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001236AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1218F">
+        <w:t xml:space="preserve">Kittel och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1218F">
+        <w:t>Recolta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1218F">
+        <w:t xml:space="preserve"> Recycling, C</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A1218F">
+        <w:t>439/04 och C-440/04</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF445D">
+        <w:t>Finanzamt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF445D">
+        <w:t xml:space="preserve"> M., C-596/21</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F30">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A967B98" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Högsta förvaltningsdomstolen har med hänvisning till unionsrättslig praxis slagit fast att en köpare som känt till eller borde ha känt till att denne </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>genom sina transaktioner deltog i ett förfarande som utgjorde mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bedrägeri inte har rätt att göra avdrag för ingående mervärdesskatt enligt mervärdesskattelagen (se HFD 2013 ref. 12). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1059F2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller skattebrott har Högsta domstolen i avgörandet NJA 2018 s. 704 tagit ställning till om ett yrkande om avdrag för ingående mervärdesskatt utgör en oriktig uppgift i skattebrottslagens mening, trots att yrkandet i och för sig hänför sig till förvärv som är verkliga och har gått till på det sätt som redovisats i deklarationerna. Högsta domstolen uttalade att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791D0A">
+        <w:t>tt yrkande om avdrag för mervärdesskatt – som inte åtföljs av kompletterande upplysningar om de bakomliggande sakförhållandena –typiskt sett medför ett påstående om att avdraget hänför sig till vad som i skatterättslig mening utgör omsättning. I detta ligger ett påstående om att den transaktion avdraget avser inte ingår som ett led i annans mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00791D0A">
+        <w:t xml:space="preserve">skattebedrägeri som den skattskyldige känner till eller borde känna till. Den som yrkar avdrag för ingående mervärdesskatt trots att han eller hon är i ond tro om bedrägeriet måste därför som utgångspunkt anses lämna en oriktig uppgift. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Domstolen ansåg även att det var förenligt med den straffrättsliga legalitetsprincipen att göra en sådan bedömning. Företrädaren i det aktuella bolaget hade därmed lämnat en oriktig uppgift i den mening som avses i skattebrottslagen genom att yrka avdrag för ingående mervärdesskatt, trots att bolaget inte hade avdragsrätt för den i målet aktuella ingående mervärdesskatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4057900D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00092611" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett förtydligande bör ske </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450D35">
+        <w:t>genom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att ändra definitionen av oriktig uppgift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3E1537" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med avgörandet från Högsta domstolen anser regeringen att svensk rätt redan i dag uppfyller kriminaliseringskravet i SEFI-direktivet genom det straffansvar som följer av 2 § SBL i kombination med praxis från Högsta domstolen och Högsta förvaltningsdomstolen när det gäller tolkningen av oriktig uppgift och rätt till avdrag för ingående mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skatt vid mervärdesskattebedrägerier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC0DEA9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005E696E" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot bakgrund av kommissionens underrättelse finns emellertid anledning att i lag förtydliga att lämnade uppgifter om mervärdesskatt, även om de avser verkliga förvärv, ska anses vara oriktiga om de lämnas i ett bedrägligt syfte. Regeringen anser att någon ändring i sak inte bör göras i förhållande till den ordning som gäller i dag. Ett förtydligande i lagtext bör därför sikta på att kodifiera den praxis som finns på området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142AC0A8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="009E36E0" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot bakgrund av den starka koppling som finns mellan skatteför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen och skattebrottslagen bedömer regeringen, till skillnad från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FAR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, att den mest ändamålsenliga lösningen är att definitionen av begreppet oriktig uppgift som finns i 49 kap. 5 § SFL ändras i syfte att tydliggöra att även uppgifter som avser verkliga förvärv men som lämnas i bedrägligt syfte omfattas av begreppet oriktig uppgift. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E920BC">
+        <w:t>Uttrycket oriktig uppgift är mycket väletablerat i skattesammanhang och avses att användas på samma sätt i alla sammanhang där begreppet förekommer. Regeringen har i flera tidigare förarbeten betonat att en enhetlig tolkning av begreppet oriktig uppgift är avsedd att gälla inom såväl beskattningen som skattebrottslagen (jfr prop. 1971:10 s. 247, prop. 1977/78:136 s. 144</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E920BC">
+        <w:t>prop. 2002/03:106 s. 116</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6FA1">
+        <w:t>prop. 2010/11:165 s. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1110</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E920BC">
+        <w:t xml:space="preserve">). Regeringen har inte ändrat uppfattning i denna del och konstaterar att det är grundläggande för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E920BC">
+        <w:t xml:space="preserve">systematiken med skattebrott som blankettstraffbud ska fungera att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E920BC">
+        <w:lastRenderedPageBreak/>
+        <w:t>begreppet oriktig uppgift tolkas på samma sätt inom samtliga författningar på beskattningsområdet där begreppet förekommer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472D968B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E920BC">
+        <w:t>Begreppet oriktig uppgift i skattebrottslagen ska således även fortsättningsvis ha samma innebörd som begreppet har i skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E920BC">
+        <w:t>förfarandelagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E36E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ändringen får genomslag i förhållande till samtliga bestämmelser i skattebrottslagen som hänvisar till oriktig uppgift. Med denna lösning saknas således anledning att i skattebrottslagen införa en särskild bestämmelse där begreppet oriktig uppgift förtydligas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF51E19" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att ändra begreppet oriktig uppgift i skatteförfarandelagen får även andra konsekvenser. Det innebär att det förtydligas att den som lämnar uppgift om mervärdesskatt, även om det avser verkliga förvärv, i ett bedrägligt syfte kan bli skyldig att betala skattetillägg. Det kan även utgöra grund för efterbeskattning (jfr 49 kap. 4 § och 66 kap. 27 § SFL). Enligt regeringens uppfattning innebär förslaget ingen ändring i förhållande till gällande rätt och vägledande praxis på området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6890897C" w14:textId="16A43325" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Såsom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6DC4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dvokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska institutionen på Handelshög</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CD222A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skolan vid Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000412C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NSD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000412C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framför är en skillnad mellan skattebrott enligt 2 § SBL och skattetillägg enligt 49 kap. 4 § SFL att det för det förra krävs prövning av straffrättsligt uppsåt för att dömas för skattebrott. När det gäller skattetillägg beaktas ursäktande omständigheter och att påförande av skattetillägg inte är oskäligt inom ramen för befrielsegrunderna enligt 51 kap. SFL. Frågan om den skattskyldiges insikter eller avsikter med uppgiftslämnandet saknar därför i de flesta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>fall betydelse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i relation till frågan om definitionen av en oriktig uppgift. Såsom Högsta domstolen konstaterade i NJA 2018 s. 704 måste emellertid den s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008674FC">
+        <w:t xml:space="preserve">om yrkar avdrag för ingående mervärdesskatt trots att han eller hon är i ond tro om bedrägeriet som utgångspunkt anses </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008674FC">
+        <w:t>lämna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008674FC">
+        <w:t xml:space="preserve"> en oriktig uppgift.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008674FC">
+        <w:t>n annan sak är att det för ansvar enligt skattebrottslagen krävs ett straffrättsligt uppsåt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008674FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det är alltså inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008674FC">
+        <w:t>tillräckligt med sådan ond tro utifrån objektiva omständigheter som räcker för att avdragsrätt ska falla bort.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Frågan om sådant uppsåt omfattades inte av Högsta domstolens prövning inom ramen för det meddelade prövningstillståndet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3037">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i NJA 2018 s. 704. Huruvida ett straffrättsligt uppsåt föreligger i ett enskilt fall är en fråga för rättstillämpningen att avgöra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF7432D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att, såsom vissa remissinstanser föreslår, begränsa tillämpningen av 2 § SBL när det gäller uppgifter om verkliga förvärv som lämnas i bedrägligt syfte till att endast avse allvarliga brott enligt SEFI-direktivet vore att kraftigt snäva in tillämpningsområdet i förhållande till gällande rätt. SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">direktivet gäller i fråga om allvarliga brott som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> innefattar gränsöverskridande handel och där skada har uppkommit till ett belopp om minst 10 miljoner euro. Dagens skattebrott gäller vid mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägerier även utan gränsöverskridande moment samt vid risk för skada och utan beloppsbegränsning. Beloppet får i stället betydelse vid bedömning av om brottet är att betrakta som ringa eller grovt (jfr 3 och 4 §§ SBL). Regeringen anser inte heller att det för den som deltar i ett mervärdesskattebedrägeri finns skäl att undanta uppgiftslämnaren från tillämpningsområdet för skattetillägg. Regeringens utgångspunkt är att gällande rätt enligt vägledande praxis inte bör ändras. Därtill skulle en sådan särreglering för allvarliga brott inom ramen för mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bedrägerier riskera att avsevärt försvåra tillämpningen av såväl </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bestämmelserna om skattebrott som skattetillägg, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> när det gäller uppsåtsbedömning och krav att påvisa skada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D8C2C2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc211252643"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc213057551"/>
+      <w:r>
+        <w:t>En uppgift avseende mervärdesskatt ska betraktas som en oriktig uppgift när den lämnas i bedrägligt syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B442CD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213391">
+        <w:t>örslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B738066" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En uppgift ska anses vara oriktig om det klart framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1196">
+        <w:t xml:space="preserve">en lämnad uppgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1196">
+        <w:t xml:space="preserve"> mervärdesskatt avser en transaktion som ingick som ett led i ett undandragande av mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC1196">
+        <w:t>skatt och den som lämna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1196">
+        <w:t xml:space="preserve"> uppgiften kände till eller borde ha känt till detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59119F4C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14190313" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget från utredningen stämmer i huvudsak överens med regeringens. Utredningens förslag har en annan språklig utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E97A8ED" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B384857" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En majoritet av remissinstanserna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026163C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ekobrotts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Göta hovrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Halmstad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholms tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tullverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405C05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, tillstyrker eller har inga synpunkter på förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Växjö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Jönköping</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> poängterar vikten av att lagtexten är tydlig och framför språkliga synpunkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793C0CF1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00450D35" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5F9C">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC96381" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allmänna utgångspunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFAF958" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett förtydligande av begreppet oriktig uppgift bör formuleras på så sätt att SEFI-direktivets krav att presentation av korrekta uppgifter avseende mervärdesskatt i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt ska vara straffbelagd tillgodoses. Som regeringen har framfört i avsnitt 6.1 bör förtydligandet utgöra en kodifiering av praxis och utan ändring i sak av gällande rätt. För att lagändringen inte ska leda till någon ändring i sak behöver praxis beaktas från Högsta förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolen och EU</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>domstolen när det gäller nekad avdragsrätt i fall där transaktionen ingick i ett mervärdesskattebedrägeri och Högsta domstolen när det gäller begreppet oriktig uppgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263C88A0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00C57C4D" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16D36">
+        <w:t>Vad som avses med korrekta uppgifter avseende mervärdesskatt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B522BED" w14:textId="2B4304E2" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är en mycket speciell situation där man kan tala om att en skattskyldig har lämnat korrekta uppgifter samtidigt som man </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> döljer något av betydelse för beskattningen. Det aktuella kriminaliserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kravet avser subjekt som inte nödvändigtvis är direkt involverade i brottsligheten men som ändå genom sitt agerande skapar förutsättningar för dem som utför </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>skattebedrägeriet och därmed anses delaktiga i bedrägeriet. Avsikten med uttrycket korrekta uppgifter i SEFI-direktivet får därmed anses vara att beskriva en situation där de i mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattedirektivet uppställda kraven är uppfyllda men där transaktionen utgjort en del i ett mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägeri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6C2015" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-domstolen har tydliggjort att rätten till a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2695">
+        <w:t>vdrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för ingående mervärdesskatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2695">
+        <w:t xml:space="preserve">ska nekas inte bara när den beskattningsbara personen själv har gjort sig skyldig till skattebedrägeri utan även när det är fastställt att den beskattningsbara person till vilken de varor eller tjänster som ligger till grund för avdragsrätten har levererats eller tillhandahållits, kände till eller borde ha känt till att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>han eller hon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2695">
+        <w:t xml:space="preserve"> genom förvärvet av dessa varor eller tjänster deltog i, eller åtminstone underlättade, en transaktion som ingick i ett mervärdesskattebedrägeri. En sådan beskattningsbar person ska nämligen anses vara delaktig i, eller ha underlättat, skattebedrägeriet. Detta gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090112E">
+        <w:t>oberoende av om förfarandet innebär en vinning för denne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090112E">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E5B85">
+        <w:t>Finanzamt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E5B85">
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090112E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090112E">
+        <w:t>C-596/21</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090112E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41177835" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I svensk praxis har emellertid inte uttryckts att en beskattningsbar person i en transaktionskedja där det förekommer mervärdesskattebedrägeri lämnar korrekta uppgifter. I stället har uttryckts att personen u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825AFD">
+        <w:t>ppfyller de kriterier som uppställs i mervärdesskattelagen för att skattepliktiga omsättningar ska anses ha skett och för att avdragsrätt för köparen ska kunna föreligg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a eller att uppgifterna avser förvärv som är verkliga och har gått till på det sätt som redovisats i deklarationerna (jfr HFD 2013 ref. 12 och NJA 2018 s. 704). Regeringen instämmer med vad som framförts av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Växjö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794198">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarrätten i Jönköping</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att användandet av begreppet korrekta uppgifter vid definition av oriktig uppgift vållar vissa pedagogiska utmaningar. Regeringen bedömer att det inte är nödvändigt att i författning ställa krav om att uppgifterna är korrekta utan fokus bör vara att beskriva den situation att uppgifter om förvärv, även om de är verkliga, är att betrakta som oriktiga på grund av förekomsten av mervärdesskattebedrägeri i transaktionskedjan. Detta under förutsättning att den uppgiftsskyldige är i ond tro, se vidare nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6B5408" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Såsom EU-domstolen har funnit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t xml:space="preserve">räcker det att en beskattningsbar person har förvärvat varor eller tjänster samtidigt som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denne var i ond tro beträffande att denne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>genom förvärv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t xml:space="preserve"> deltog i en transaktion som ingick i ett mervärdesskattebedrägeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>att den beskattningsbara personen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>ska anses ha deltagit i skattebedrägeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>. Det är förvärvet av dessa varor eller tjänster som är den ensamt avgörande konkreta handlingen för att neka avdragsrätt i en sådan situation. Detta förvärv underlättar bedrägeriet genom att göra det möjligt att få avsättning för varorna, vilket räcker för att neka avdragsrätt för betald mervärdesskatt (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>Finanzamt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00517D46">
+        <w:t xml:space="preserve"> M., C-596/21 och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>Finanzamt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00517D46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>Wilmersdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>C‑108/20)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C839B62" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00517D46" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är således tillräckligt att framhålla att lämnade uppgifter avser en transaktion som ingick som ett led i ett undandragande av mervärdesskatt samt att uppgiftslämnaren varit i ond tro om dessa förhållanden. Någon bevisning i fråga om att förvärven varit verkliga eller fiktiva behöver inte presenteras för att uppgiften ska anses vara oriktig, om transaktionen varit ett led i ett mervärdesskattebedrägeri och uppgiftslämnaren varit i ond tro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FECEEB1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1054">
+        <w:t>undandragande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av mervärdesskatt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8DF251" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt gällande praxis bortfaller avdragsrätten för mervärdesskatt om en köpare känt till eller borde ha känt till att denne deltog i en transaktion som ingick i ett skatteundandragande eller ett mervärdesskattebedrägeri som leverantören eller en annan aktör tidigare eller senare i kedjan av leveranser eller tillhandahållanden gjort sig skyldig till. Någon närmare definition av vad som avses med skatteundandragande eller mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bedrägeri finns dock inte tydligt uttryckt i lagstiftning eller praxis. Begreppen synes i EU-domstolens praxis användas synonymt för att beskriva de uppsåtliga handlingar som leder till att mervärdesskatt inte betalas eller felaktigt återbetalas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2395C420" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Motsvarande uttryck bör användas vid förtydligande av begreppet oriktig uppgift. Med begreppet undandragande av mervärdesskatt avses att en aktör i ett tidigare eller senare led genom ett bedrägligt förfarande inte har betalat skatt eller tillskapat en rätt till återbetalning av skatt med för högt belopp. En utebliven betalning kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uppstå tidigare i kedjan genom att en överlåtare inte avser att betala eller redovisa den utgående mervärdesskatt som är hänförlig till försäljningen. En otillbörligen skapad rätt till återbetalning avser normalt sett aktören i sista ledet i en karusellhandel där transaktionerna medför avdrag eller återbetalning av mervärdesskatt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F103B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Skatteundandragandet ska alltså, för att bestämmelsen ska bli tillämplig, vara en följd av att transaktionen utgjort ett led i ett mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skattebedrägeri. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4391CA07" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med SEFI-direktivets uttryck att ”dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt”, får anses uppnås genom en reglering som tydliggör den EU-praxis som bygger på att det saknas avdragsrätt eller rätt till undantag från skatteplikt om den beskattningsbara personen kände till eller borde ha känt till att en transaktion ingick som ett led i ett skatteundandragande eller mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattebedrägeri. Något krav på att skatt faktiskt har undandragits det allmänna bör inte uppställas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B00568B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enbart det förhållandet att skatt som redovisats inte har betalats, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på grund av ekonomiska svårigheter, medför dock inte att det är fråga om en transaktion i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning och att det därmed är fråga om ett skatteundandragande eller mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägeri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6704F0D4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ond tro bestäms utifrån objektiva kriterier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4397E928" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att vägra avdrag för ingående mervärdesskatt räcker det inte att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>en beskattningsbar person har förvärvat varor eller tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att denne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>genom förvärv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t xml:space="preserve"> deltog i en transaktion som ingick i ett mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00517D46">
+        <w:t>bedrägeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det krävs också att den beskattningsbara personen kände till eller borde ha känt till att denne genom förvärvet deltog i en transaktion som utgjorde ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40099">
+        <w:t>mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40099">
+        <w:t>katt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40099">
+        <w:t>bedrägeri</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D86BD7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen av om en beskattningsbar person kände till eller borde ha känt till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BF7">
+        <w:t>transaktion</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BF7">
+        <w:t xml:space="preserve"> ingick som ett led i ett undandragande av mervärdesskatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska göras baserat på objektiva omständigheter (se K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004562D7">
+        <w:t xml:space="preserve">ittel och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004562D7">
+        <w:t>Recolta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004562D7">
+        <w:t xml:space="preserve"> Recycling, C-439/04 och C-440/04</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AADD572" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">EU-domstolen har uttryckt saken så att skattemyndigheten inte kan kräva att de beskattningsbara personerna ska vidta komplexa och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>fördjupade kontrollåtgärder avseende sina leverantörer eftersom detta i praktiken skulle innebära att skattemyndigheten överför sitt kontrollansvar på de beskattningsbara personerna. Däremot strider det inte mot unions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rätten att kräva att näringsidkare vidtar alla åtgärder som rimligen kan krävas av dem för att försäkra sig om att den transaktion som de genomför inte leder till att de blir delaktiga i ett skatteundandragande (se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037306A">
+        <w:t xml:space="preserve">Paper </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037306A">
+        <w:t>Consult</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037306A">
+        <w:t>, C-101/16</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E2550D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är inte möjligt eller lämpligt att i detalj föreskriva vilka åtgärder som rimligen bör krävas av en näringsidkare för att denne ska anses vara i god tro avseende ett förvärv. Bedömningen får i stället ske från fall till fall och baserat på samtliga, objektiva, omständigheter. Som exempel på åtgärder som kan krävas är att en näringsidkare ska kontrollera registrering för mervärdesskatt eller F-skatt. Avsaknaden av sådan registrering betyder inte att det är fråga om ett skatteundandragande men kan utgöra indikationer på behov av ytterligare kontroll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE59702" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DF05E9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär att 49 kap. 5 § SFL ändras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF2A1D8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc211252644"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc213057552"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="2937D262" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213391">
+        <w:t>örslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8EB731" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringarna ska träda i kraft den 1 april 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4716B87A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D56CA">
+        <w:t>edömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB00CD1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00A11A58" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det saknas behov av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E8885C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag och bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C43AD6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget och bedömningen från utredningen stämmer delvis överens med regeringens. Utredningen har föreslagit att lagändringarna ska träda i kraft den 1 juli 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2712290B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBD43DD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen remissinstans har yttrat sig över förslaget eller bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE17051" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A5F9C">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9EB729" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommissionen har i sin formella underrättelse av den 9 februari 2022 framfört att Sverige underlåtit att korrekt införliva </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> artikel 3.2 d i och 3.2 d iii i SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>direktivet. Direktivet skulle vara genomfört senast den 6 juli 2019. Det finns därmed skäl att de författningsändringar som föreslås och som avser genomförande av artikel 3.2 d i och 3.2 d iii i direktivet införs så snart som möjligt. Det bedöms vara den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE54A4E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Av 2 kap. 10 § regeringsformen följer att ingen får dömas till straff eller annan brottspåföljd för en gärning som inte var belagd med brottspåföljd när den begicks. Inte heller får någon dömas till svårare brottspåföljd för gärningen än den som var föreskriven då. Enligt andra stycket samma paragraf får skatt eller statlig avgift inte tas ut i vidare mån än som följer av föreskrifter som gällde när den omständighet inträffade som utlöste skatt- eller avgiftsskyldigheten utom i vissa fall om riksdagen enligt andra stycket finner att det finns särskilda skäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6064D5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller att oriktiga uppgifter som lämnats muntligen ska kunna ligga till grund för straffansvar enligt skattebrottslagen samt skattetillägg enligt skatteförfarandelagen innebär förbudet mot retroaktiv straff- och skattelag att bestämmelserna endast kan tillämpas på muntliga uppgifter som har lämnats efter ikraftträdandet. Några särskilda övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser behövs därmed inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0918B2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller förtydligandet att en uppgift avseende mervärdesskatt som lämnas i vissa fall och i bedrägligt syfte är att anse som en oriktig uppgift som kan ligga till grund för straffansvar enligt skattebrottslagen samt för skattetillägg enligt skatteförfarandelagen bedöms inte heller finnas behov av övergångsbestämmelser. Den nya bestämmelsen tillämpas på uppgifter som har lämnats efter ikraftträdandet. För uppgifter som har lämnats före ikraftträdandet tillämpas nu gällande bestämmelser i enlighet med den praxis som finns när det gäller såväl skattebrott som skattetillägg. Den nya bestämmelsen är ett förtydligande av gällande rätt. Någon ändring i sak är inte avsedd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B052BEB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc211252645"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc213057553"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="7072CC9B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00885026" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I detta avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t>redogörs för förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t xml:space="preserve">s effekter i den omfattning som bedöms </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stå i proportion till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t xml:space="preserve">det aktuella lagstiftningsärendet och med utgångspunkt i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevanta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t xml:space="preserve"> delar av 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t>§ förordningen (2024:183) om konsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t>utredningar. Redogörelser enligt kraven i 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 9 och 10 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t xml:space="preserve">§ samma förordning återfinns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327835">
+        <w:t>–6 i den omfattning som bedöms lämpligt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885026">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432312">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432312">
+        <w:t xml:space="preserve"> bedömer att konsekvensutredningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i delbetänkandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432312">
+        <w:t xml:space="preserve">uppfyller kraven i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den numera upphävda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432312">
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2007:1244) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885026">
+        <w:t>konsekvensutredning vid regelgivning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F204845" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc211252646"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc213057554"/>
+      <w:r>
+        <w:t>Syftet med förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="148189E9" w14:textId="7E47069D" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00603E45">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> syftar till att tillgodose kommissionens krav på att Sverige korrekt införlivar artikel 3.2 d i och iii i SEFI-direktivet som reglerar kriminalisering av uppgifter som lämnas muntligen och korrekta uppgifter avseende mervärdesskatt som lämnas i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48947973" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att Sverige ska uppfylla de åtaganden som följer av SEFI-direktivet föreslås att undantaget för muntligt lämnade uppgifter tas bort i skattebrottslagen och skatteförfarandelagen. Vidare föreslås att begreppet </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>oriktig uppgift ändras för att omfatta e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77F0C">
+        <w:t>n lämnad uppgift avseende mervärdesskatt som avser en transak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77F0C">
+        <w:softHyphen/>
+        <w:t>tion som ingick som ett led i ett undandragande av mervärdes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77F0C">
+        <w:softHyphen/>
+        <w:t>skatt och den som lämnade uppgiften kände till eller borde ha känt till detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03040766" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc211252647"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc213057555"/>
+      <w:r>
+        <w:t>Offentligfinansiella effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="4C9C86A1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utgångspunkten för lagstiftningsärendet har varit att så långt som möjligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044078C">
+        <w:t xml:space="preserve">behålla nuvarande regler och endast införa de ändringar som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044078C">
+        <w:t xml:space="preserve"> nödvändiga för att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044078C">
+        <w:t xml:space="preserve"> anpassa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>svensk rätt till vad som krävs enligt SEFI</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>direktivet, dels upprätthålla en enhetlighet vid tillämpningen av det straffrättsliga och skatterättsliga regelsystemet. Förslagen bedöms inte medföra någon påverkan på fastställda skattetillägg eller skatteintäkter i övrigt. Förslagen bedöms därför sammantaget inte ge upphov till någon offentligfinansiell effekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE5BFA2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc211252648"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc213057556"/>
+      <w:r>
+        <w:t>Effekter för företag och enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="27F57EF9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen har ingen påverkan på vare sig enskilda företag eller den verksamhet de bedriver. Sammantaget innebär detta att det inte heller uppstår någon effekt på företagen som grupp, vare sig på totalnivå, branschnivå eller med avseende på storlek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1014D720" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om att oriktiga muntliga uppgifter ska bli straffbara samt kunna leda till att skattetillägg påförs bedöms inte medföra några förändringar när det gäller vilka gärningar som kommer att leda till straffansvar eller skattetillägg. När det gäller förslagen om att korrekta uppgifter avseende mervärdesskatt som lämnats i visst syfte kan anses vara oriktiga uppgifter bedöms förslaget innebära en kodifiering av praxis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8D90BD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De förslag som lämnas bedöms ha liten eller marginell betydelse för den praktiska tillämpningen och medför därmed endast mycket små eller marginella ekonomiska konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F65948" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc211252649"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213057557"/>
+      <w:r>
+        <w:t>Effekter för myndigheter och domstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="4CCC08F4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms medföra att antalet utredningar avseende mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatt vid brottsutredande myndigheter och Skatteverket påverkas endast marginellt. Någon närmare beräkning av den sammanlagda effekten är inte möjlig att göra men sammantaget bedöms den eventuella ökade kostnaden vara marginell och ska hanteras inom befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8064C3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen att även muntliga uppgifter ska kunna leda till straffansvar eller skattetillägg samt att korrekta uppgifter avseende mervärdesskatt i de fall som avses i artikel 3.2 d iii i SEFI-direktivet uttryckligen omfattas av lagstiftningen bedöms inte leda till att antalet mål som rör skattebrott eller skattetillägg kommer att påverkas i någon betydande utsträckning. Den eventuella ökning av kostnaderna som förslagen kan innebära för domstolarna bedöms sammantaget vara marginell och ryms inom befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA66ACD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc211252650"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc213057558"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Övriga effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="1D5C0BC6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms inte påverka jämställdheten mellan kvinnor och män, de integrationspolitiska målen, fördelningseffekter, miljön, syssel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>en eller kommuner och regioner.</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3C617A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc211252651"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc213057559"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="7A746826" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc211252652"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc213057560"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i skattebrottslagen (1971:69)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="5ECC6A1F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den som uppsåtligen lämnar oriktig uppgift till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myndighet eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">låter bli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>själv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63100BE3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A5017E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00B56F25" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar straffansvaret för skattebrott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A372C8B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen ändras på det sättet att undantaget för uppgifter som lämnas muntligen tas bort vilket innebär att tillämpningsområdet utvidgas till att även omfatta fall där oriktiga uppgifter lämnas muntligen. Ändringen genomför artikel 3.2 d i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SEFI-direktivet. I paragrafen görs även språkliga ändringar som inte medför någon ändring i sak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B4AE62" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B92AFEE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55741E7E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om brott som avses i 2 § är att anse som grovt, döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>grovt skattebrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till fängelse, lägst sex månader och högst sex år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C2AA3A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om brottet är grovt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>särskilt beaktas om det rört mycket betydande belopp, om gärningsmannen använt falska handlingar eller vilseledande bokföring eller om förfarandet ingått som ett led i en brottslighet som utövats systematiskt eller i större omfattning eller i annat fall varit av synnerligen farlig art.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610966D5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BAEB92" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar straffansvaret för grovt skattebrott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEC12FC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är språklig och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A12A4F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E0ED97" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5107B257" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den som av grov oaktsamhet lämnar oriktig uppgift till </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndighet och därigenom ger upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">godoräknas eller återbetalas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uppgiftslämnaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vårdslös skatteuppgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till böter eller fängelse i högst ett år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F519071" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671F1AE9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F585102" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00B56F25" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar straffansvaret för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940D12">
+        <w:t>vårdslös skatteuppgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2896EF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2A3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">örsta stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras på det sättet att undantaget för uppgifter som lämnas muntligen tas bort vilket innebär att tillämpningsområdet utvidgas till att även omfatta fall där oriktiga uppgifter lämnas muntligen. I paragrafen görs även språkliga ändringar som inte medför någon ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32334D87" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753213CC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2E7E8F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den som, i annat fall än som avses i 2 §, uppsåtligen lämnar oriktig uppgift till</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB9FAC2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uppgiftslämnaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D5B0E7" w14:textId="2F475885" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. någon som är skyldig att för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">henne eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">honom innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">har betydelse för skyldighetens fullgörande eller för skyldigheten för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uppgiftslämnaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F0723F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteredovisningsbrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5BBD0B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detsamma gäller den som, i annat fall än som avses i 2 §, uppsåtligen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">låter bli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att lämna en föreskriven uppgift angående sådant förhållande som anges i första stycket 1 eller 2 till någon som avses där. Detta gäller dock endast under förutsättning att uppgiften ska lämnas utan föreläggande eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uppmaning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och inte avser egen inkomstdeklaration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197026E4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I ringa fall ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002306B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte dömas till ansvar enligt första eller andra stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E90AEC6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8DD9BE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00B56F25" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar straffansvaret för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940D12">
+        <w:t>skatteredovisningsbrott</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE71295" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2A3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">örsta stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras på det sättet att undantaget för uppgifter som lämnas muntligen tas bort vilket innebär att tillämpningsområdet utvidgas till att även omfatta fall där oriktiga uppgifter lämnas muntligen. I paragrafen görs även språkliga ändringar som inte medför någon ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC0BFAF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73868971" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B53B169" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den som av grov oaktsamhet begår </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gärning som avses i 7 § första stycket 2 eller andra stycket döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vårdslös skatteredovisning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C9B847" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I ringa fall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AF38EF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02280B0F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar straffansvaret för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D846A7">
+        <w:t>vårdslös skatteredovisning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553CF6F2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna är språkliga och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDA7A1C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8B46A2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0021931E" w14:textId="6F15B925" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="00BF0780">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den som uppsåtligen eller av grov oaktsamhet åsidosätter bokförings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skyldighet eller sådan skyldighet att föra och bevara räkenskaper, som föreskrivs för vissa uppgiftsskyldiga och därigenom ger upphov till fara för att myndighets kontrollverksamhet vid beräkning eller uppbörd av skatt eller avgift allvarligt försvåras, döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>försvårande av skattekontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till böter eller fängelse i högst två år eller, om brottet är grovt, till fängelse i lägst sex månader och högst fyra år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23158658" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I ringa fall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inte dömas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>till ansvar enligt första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCFAA67" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C8D768" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar straffansvaret för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D846A7">
+        <w:t>försvårande av skattekontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC8E25" w14:textId="342308B2" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BF0780">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är språklig och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E5E15A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE2C4E0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="008C79D3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9DF1D8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005B075F" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Den som på eget initiativ vidtar åtgärd som leder till att skatten kan påföras, tillgodoräknas eller återbetalas med rätt belopp, döms inte till ansvar enligt 2–8 §§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7953D617" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005B075F" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ansvar enligt 10 § inträder inte för den som på eget initiativ uppfyller skyldighet som där avses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656177D0" w14:textId="20491C68" w:rsidR="006458A8" w:rsidRPr="005B075F" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En vidtagen åtgärd enligt första stycket anses inte vara på eget initiativ om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA86F4C" w14:textId="28269797" w:rsidR="006458A8" w:rsidRPr="005B075F" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skatteverket har informerat om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska genomföra en generell kontroll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6596BB" w14:textId="2FD9CA7A" w:rsidR="006458A8" w:rsidRPr="005B075F" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>åtgärden har en koppling till den generella kontrollen, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70625B9F" w14:textId="25E7544B" w:rsidR="006458A8" w:rsidRPr="005B075F" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B075F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>åtgärden vidtas först två månader efter utgången av den månad då Skatteverket informerade om den generella kontrollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78033792" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA5D547" w14:textId="3E125E24" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen anges under vilka förutsättningar ansvar för vissa brott inte kan dömas ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BF8997" w14:textId="1D6BCDBF" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är språklig och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C66783" w14:textId="3C33F599" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B00E728" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E77E23D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>14 b §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ansökan enligt 14 a § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha kommit in till tingsrätten före utgången av den tid som begärs förlängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482EFDED" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Har ansökningen getts in i rätt tid, bortfaller möjligheten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">döma ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>påföljd för brottet tidigast när beslut på grund av ansökningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>har fattats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Om ansökningen inte bifalls,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i fråga om möjligheten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>döma ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> påföljd anses som om någon ansökan inte har gjorts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD036AD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CE72EC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen finns bestämmelser om rättsverkningar av en ansökan om förlängning av preskriptionstiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561BAD09" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna är språkliga och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECA2249" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B923991" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B72AA5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>14 c §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tingsrättens handläggning av mål enligt 14 a § är skriftlig. I handlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ningen får muntlig förhandling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">när det kan antas vara till fördel för utredningen. Den misstänkte och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dennes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> försvarare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beredas tillfälle att yttra sig över åklagarens ansökan om så kan ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EBD3E8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslut varigenom en domstol lämnat en ansökan enligt 14 a § utan bifall får inte överklagas. Beslut av tingsrätt att medge förlängning enligt 14 a § får överklagas. Överklagandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha kommit in inom två veckor från den dag då den misstänkte, på sätt som gäller för delgivning av stämning i brottmål, delgavs beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262D4E90" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vad som är föreskrivet i rättegångsbalken </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>brottmål gälla i tillämpliga delar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332BB7A4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F30D370" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om domstolens handläggning av mål om förlängning av preskriptionstiden och om överklagande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2C46C0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna är språkliga och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A33680" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706EA4FD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBC6B9B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>15 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Har ett mål om brott enligt denna lag samband med en fråga om skatt eller avgift som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">handläggs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vid en förvaltningsdomstol eller en förvaltningsmyndighet, får handläggningen av brottmålet vila i avvaktan på utgången i skatte- eller avgiftsfrågan endast om det är av avgörande betydelse för prövningen av målet att den frågan avgörs först.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A78F026" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I mål som avses i första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rätten samråda med förvaltningsdomstolen eller förvaltningsmyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>målets handläggning, om det inte är obehövligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA1CFA6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A7F816" w14:textId="3C8EE1EA" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om en allmän domstols möjligheter att vilandeförklara ett mål om skattebrott och skyldighet att samråda med den myndighet eller förvaltningsdomstol där en fråga om skatt eller avgift som har samband med skattebrottsmålet handläggs eller ska prövas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E5234E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna är språkliga och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258853D6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A04ECD0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FDF0FC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En fråga om skatt eller avgift som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>handläggs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid en förvaltningsdomstol eller en förvaltningsmyndighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handläggas med förtur, om handläggningens resultat är av väsentlig betydelse för en förundersökning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>brott enligt denna lag eller ett åtal för sådant brott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E12AC1F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Åklagaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se till att den domstol eller myndighet som avses i första stycket underrättas om sådana omständigheter som kan vara av betydelse för frågan om förtursbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D61DA0E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF73F27" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om skyldighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE61C1">
+        <w:t xml:space="preserve"> för domstolar och andra myndigheter att handlägga skattefrågor som har samband med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE61C1">
+        <w:lastRenderedPageBreak/>
+        <w:t>misstänkt skattebrottslighet med förtur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och åklagares skyldighet att underrätta om att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE61C1">
+        <w:t xml:space="preserve"> förtursbehandling ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013E7C96" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna är språkliga och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E298F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCD2D17" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76479E00" w14:textId="1AF9326D" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förvaltningsmyndigheter som handlägger frågor om skatter eller avgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> göra anmälan till åklagaren så snart det finns anledning att anta att brott enligt denna lag har begåtts. Detta gäller dock inte om det kan antas att brottet inte kommer att medföra påföljd enligt denna lag eller om anmälan av annat skäl inte behövs. Skatteverket får fullgöra anmälningsskyldigheten till enhet inom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medverka vid brottsutredning, om det inte finns skäl att anta att brottet föranleder annan påföljd än böter och den misstänkte kan antas erkänna gärningen. Detta gäller dock endast om den misstänkte fyllt tjugoett år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34854D41" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="002C4BF5" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Har i lag eller förordning meddelats bestämmelse som avviker från före</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C4BF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skrifterna i första stycket gäller den bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F175C6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624031DA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser om anmälningsskyldighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C55B06" w14:textId="6C6FC014" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringarna i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är språkliga och medför ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5541E56C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5054A99D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ikraftträdandebestämmelse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFBD5AF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F95AEE" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95AEE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Denna lag träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4178C3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C629014" w14:textId="0CC290AF" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00520707">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De nya bestämmelserna börjar gälla den 1 april 2026. Förbudet mot retroaktiv straff- och skattelag innebär att de nya bestämmelserna endast kan tillämpas på muntliga uppgifter som har lämnats efter ikraftträdandet. Muntliga uppgifter som lämnas före ikraftträdandet kan således inte ligga till grund för brott enligt denna lag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0B3DD2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc211252653"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc213057561"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="364F761C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>49 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2172DB54" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skattetillägg ska tas ut av den som </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E54E01C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. under förfarandet har lämnat en oriktig uppgift till ledning för egen beskattning, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29266DA9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. har lämnat en oriktig uppgift i ett mål om egen beskattning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4249BDEB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skattetillägg enligt första stycket 2 får dock tas ut bara om uppgiften inte har godtagits efter prövning i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2207ABD3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B57941F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras grunderna för att ta ut skattetillägg vid oriktig uppgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DA3445" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2A3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">örsta stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ändras på det sättet att undantaget för uppgifter som lämnas muntligen tas bort vilket innebär att tillämpningsområdet utvidgas till att även omfatta fall där oriktiga uppgifter lämnas muntligen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1313E7BA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAD87EF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0544D2F7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En uppgift ska anses vara oriktig om det klart framgår att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5DFA03" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. en lämnad uppgift är felaktig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4D2C56" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AAEAFC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3. en lämnad uppgift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mervärdesskatt avser en transak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tion som ingick som ett led i ett undandragande av mervärdes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>skatt och den som lämnade uppgiften kände till eller borde ha känt till detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3305963F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En uppgift ska dock inte anses vara oriktig om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7861BA69" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. uppgiften tillsammans med övriga uppgifter som har lämnats eller godkänts utgör tillräckligt underlag för ett riktigt beslut, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583951F1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00F16002" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16002">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. uppgiften uppenbart inte kan läggas till grund för ett beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0977DF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48488060" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen definieras vad som menas med uttrycket oriktig uppgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2071BEF7" w14:textId="705D036E" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00AD13AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13B26">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> införs en ny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191DA4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje punkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som innebär att en uppgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE76F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska anses vara oriktig om det klart framgår att en lämnad uppgift </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE76F4">
+        <w:t>avseende mervärdesskatt avser en transaktion som ingick som ett led i ett undandragande av mervärdesskatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och den som lämnade uppgiften kände till eller borde ha känt till detta. Uppgiften kan således framstå som korrekt i det avseendet att den avser förvärv som har gått till på det sätt som redovisas i en mervärdesskattedeklaration. Att uppgiftslämnaren genom transaktionen deltagit i ett förfarande som utgjorde mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägeri innebär att uppgiftslämnaren saknar avdragsrätt för ingående mervärdesskatt i de fall han eller hon var i ond tro beträffande bedrägeriet. I fråga om avdragsrätt vid mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägerier, se HFD 2013 ref. 12. Ändringen innebär ett förtydligande av gällande rätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B7C646" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att en lämnad uppgift avser en transaktion innebär att den avser köp eller försäljningar av varor eller tjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133E3C48" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En förutsättning för att uppgiften ska anses vara oriktig är att den som lämnade uppgiften kände till eller borde ha känt till att transaktionen ingick som ett led i ett undandragande av mervärdesskatt. Uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lämnaren ska således ha varit i ond tro. Frågan om den som lämnade uppgiften ska anses ha varit i ond tro ska avgöras mot bakgrund av objektiva omständigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559B4942" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med undandragande av mervärdesskatt avses att en aktör i ett tidigare eller senare led genom ett bedrägligt förfarande inte har betalat skatt eller tillskapat en rätt till återbetalning av skatt med för högt belopp. Skatteundandragandet ska alltså vara en följd av att transaktionen utgjort ett led i ett mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bedrägeri. Enbart det förhållandet att skatt som redovisats inte har betalats, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på grund av ekonomisk oförmåga, medför inte att det är fråga om ett skatteundandragande eller mervärdesskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedrägeri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41563E2C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="007F44B2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är Skatteverket som har bevisbördan för att en oriktig uppgift har lämnats och beviskravet är detsamma som för övriga punkter i paragrafen, dvs. att det klart framgår att den som lämnade uppgiften kände till eller borde ha känt till att uppgiften avsåg en transaktion som ingick som ett led i ett undandragande av mervärdesskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8DB576" w14:textId="2B14535D" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00AD13AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4500B0F2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00AD13AE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ikraftträdandebestämmelse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4690FE51" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00E75FE2" w:rsidRDefault="006458A8" w:rsidP="00AD13AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75FE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Denna lag träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4379516D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00AD13AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CDA2DF" w14:textId="2035A0EF" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00AD13AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="006458A8" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="first" r:id="rId42"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+      <w:r>
+        <w:t xml:space="preserve">De nya bestämmelserna börjar gälla den 1 april 2026. Förbudet mot retroaktiv straff- och skattelag innebär att ändringen som gäller när skattetillägg kan tas ut endast kan tillämpas på muntliga uppgifter som har </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lämnats efter ikraftträdandet. Muntliga uppgifter som lämnas före ikraftträdandet kan således inte ligga till grund för skattetillägg.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E1B98" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc211252654"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc213057562"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av betänkandet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="7A954BB7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen har i uppdrag </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att i ett delbetänkande föreslå åtgärder med anledning av Europeiska kommissionens (kommissionen) formella underrättelse om Sveriges genomförande av Europaparlamentets och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägerier som riktar sig mot unionens finansiella intressen (SEFI-direktivet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C869FD8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av underrättelsen framgår att kommissionen anser att Sverige har underlåtit att korrekt införliva artikel 3.2 d i och 3.2 d iii i SEFI direktivet avseende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AEFEC1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B70116C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>kriminalisering av oriktiga muntliga uppgifter, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255937E0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>kriminalisering av korrekta uppgifter som lämnats i visst syfte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC14578" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SEFI-direktivet trädde i kraft den 17 augusti 2017 och är vad gäller mervärdesskatt tillämpligt på allvarliga brott som riktar sig mot det gemensamma systemet för mervärdesskatt som har anknytning till två eller flera medlemsstater och inbegriper en total skada på minst 10 miljoner euro. Direktivet är inriktat på de allvarligaste formerna av mervärdesskattebedrägeri, i synnerhet karusellbedrägeri, mervärdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattebedrägeri via skenföretag och mervärdesskattebedrägeri som begås inom ramen för en kriminell organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1392F62C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nationella regleringen finns i 2 § skattebrottslagen (1971:69). Enligt bestämmelsen döms den som på annat sätt än muntligen uppsåtligen lämnar oriktig uppgift till myndighet eller underlåter att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan för skattebrott till fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FAA6D7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ekonomisk brottslighet i form av skattebrottslighet som riktar sig mot systemet för mervärdesskatt benämns allmänt mervärdesskattebedrägeri. Det finns inte någon brottsrubricering i svensk rätt där brottet rubriceras som mervärdesskattebedrägeri eller skattebedrägeri. Brott som benämns som mervärdesskattebedrägerier är vanligen att bedöma som skattebrott enligt 2 § skattebrottslagen men brottsligheten kan även omfatta andra brottsrubriceringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DF4A11" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen lämnar i delbetänkandet förslag till författnings-ändringar i skattebrottslagen för att möjliggöra att även muntliga uppgifter kan leda till straffansvar samt att presentation av korrekta uppgifter i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt uttryckligen omfattas av lagstiftningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52293E59" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot bakgrund av att skattebrottslagen och skatteförfarandelagens bestämmelser om skattetillägg är starkt sammankopplade föreslår utredningen att ändringar motsvarande de som föreslås i skattebrottslagen också görs i skatteförfarandelagen (2011:1244), SFL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1349C3D0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ändringar i skattebrottslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE9B01F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc207869369"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7A6C7ECC" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r>
+        <w:t>Undantaget för muntliga uppgifter i skattebrottslagen tas bort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13165986" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Europarådets parlamentariska församling är ett demokratiskt forum för debatt och övervakning för nationella parlamentariker. Församlingens ordförande deltar i åsiktsutbyten med ministerkommittén och minister</w:t>
+      <w:r>
+        <w:t>SEFI-direktivet ställer i artikel 3.2 d i krav på att varje handling eller underlåtenhet som begåtts inom ramen för gränsöverskridande bedrägliga upplägg med avseende på användning eller presentation av falska, felaktiga eller ofullständiga uppgifter eller dokument avseende mervärdesskatt som leder till en minskning av EU:s egna medel ska utgöra bedrägeri som riktar sig mot EU:s finansiella intressen. Direktivet kräver således att både uppgifter och dokument ska omfattas av straffansvaret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B752F5D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att fullgöra de förpliktelser om krav på kriminalisering som följer av artikel 3.2 d i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SEFI-direktivet föreslår utredningen att även muntliga uppgifter ska omfattas av straffansvaret enligt 2 § skattebrottslagen. Utredningen föreslår vidare, för en enhetlig reglering, att muntliga uppgifter ska kunna leda till straffansvar även när det gäller bestämmelserna om vårdslös skatteuppgift (5 §), skatteredovisningsbrott (7 §) samt vårdslös skatteredovisning (8 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A6D9C7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det saknas enligt utredningen skäl att begränsa förslaget till att omfatta endast uppgifter som avser mervärdesskatt. Även muntliga uppgifter som lämnas avseende andra skatter eller avgifter föreslås därför omfattas av det straffbara området. Det sätt på vilket uppgifter lämnas kan i annat fall riskera att skapa osäkerhet om vad som gäller i de fall en utredning omfattar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> både inkomstskatt och mervärdesskatt. En enhetlig reglering i dessa avseenden torde också bli tydligare och vara lättare att förstå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FD7CB6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt utredningens bedömning medför förslaget inte någon ökad risk för kränkning av rätten att inte lämna belastande uppgifter om sig själv i samband med en förundersökning eller under skatteförfarandet då ett straffrättsligt förfarande kan vara nära förestående. Risken för att påtryckningar eller tvång att lämna uppgifter skulle förekomma bedöms inte vara större för muntliga uppgifter än för skriftliga uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A62EA8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att oriktiga muntliga uppgifter blir generellt straffbara vid skattebrott bedöms inte heller medföra några större förändringar när det gäller vilka gärningar som kommer att leda till straffrättsliga åtgärder. De uppgifter som ligger till grund för skattedeklaration, kontrolluppgifter samt andra föreskrivna uppgifter lämnas nämligen som utgångspunkt på annat sätt än muntligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D58A305" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reglering av ”korrekta uppgifter” i skattebrottslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C72D54D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt artikel 3.2 d iii i SEFI-direktivet ska presentation av korrekta uppgifter avseende mervärdesskatt i syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bedrägligen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dölja en utebliven betalning eller otillbörligen skapad rätt till återbetalning av mervärdesskatt vara straffbelagt. Den svenska regleringen som finns i 2 § skattebrottslagen omfattar inte uttryckligen uppgifter som i sig kan vara korrekta utan oriktiga uppgifter. Högsta domstolen har samtidigt i avgörandet NJA 2018 s. 704 bedömt att ett yrkande om avdrag för ingående mervärdesskatt kan utgöra en oriktig uppgift i skattebrottslagens mening, trots att yrkandet i och för sig hänför sig till förvärv som är verkliga och har gått till på det sätt som redovisats i deklarationerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6DC6B0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid bedömningen av hur en ny reglering som tydliggör lagstiftningen bör utformas är det väsentligt att utgå från syftet med SEFI-direktivet. En </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>reglering måste tillgodose att kraven enligt SEFI-direktivet avseende korrekta uppgifter uppfylls samtidigt som gällande tillämpning av skattebrottslagen vid mervärdeskattebedrägerier inte begränsas eller får ett för brett tillämpningsområde. Den bör vidare enligt utredningens mening så långt möjligt utgå från den bedömning Högsta domstolen gjort samt följa Högsta förvaltningsdomstolens och EU-domstolens praxis när det gäller förutsättningarna för att inte medge avdrag för ingående mervärdes</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-      <w:r w:rsidRPr="00C85FCA">
+        <w:t>skatt eller vägra undantag från skatteplikt i de fall en skattskyldig känt till eller borde ha känt till att denne genom sitt förfarande deltog i en transaktion som utgjorde ett mervärdesskattebedrägeri, dvs. vid s.k. ond tro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6C0E00" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår att det införs en ny 2 a § i skattebrottslagen. I paragrafen tydliggörs att en i sig korrekt uppgift som lämnas i samband med mervärdesskattebedrägeri i vissa fall ska vara att bedöma som en oriktig uppgift. En uppgift avseende mervärdesskatt ska enligt förslaget anses vara oriktig om den som lämnat uppgiften kände till eller borde ha känt till att uppgiften avsåg en transaktion som ingick som ett led i ett undandragande av mervärdesskatt även om uppgiften i sig framstår som korrekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E61FB74" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regleringen föreslås omfatta alla bestämmelser i skattebrotts-lagen där begreppet oriktig uppgift förekommer. Regleringen be-gränsas dock till mervärdesskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF868BB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya reglering som föreslås avseende korrekta uppgifter är inte någon självständig ny kriminalisering vid mervärdesskattebedrägerier utan avser att tydliggöra att dessa fall ryms i aktuella straffbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D6B4BD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det ska noteras att den omständigheten att någon varit i ond tro i den nya reglering som föreslås endast har betydelse för bedömningen av om det objektiva rekvisitet oriktig uppgift föreligger och påverkar inte kravet på uppsåt (eller grov oaktsamhet) som krävs för att döma för brott enligt skattebrottslagens bestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E0723A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringar i skatteförfarandelagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278B046C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Undantaget för muntliga uppgifter i skatteförfarandelagen tas bort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3565B3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SEFI-direktivet innehåller inte några bestämmelser rörande skattetillägg. Direktivet medför därmed inte något krav på att oriktiga uppgifter som lämnas muntligen ska kunna utgöra grund för skattetillägg. Bestämmelsen om skattetillägg vid oriktig uppgift i skatteförfarandelagen (49 kap. 4 §) är när det gäller undantaget för uppgifter som lämnas muntligen utformad på motsvarande sätt som 2 § skattebrottslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8B3BEC" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår att även oriktiga uppgifter som lämnats muntligen ska kunna ligga till grund för skattetillägg. Det är enligt utredningen väsentligt för att systemet ska fungera att regleringen när det gäller skattebrott och skattetillägg vid lämnande av oriktig uppgift hålls enhetlig. En enhetlig reglering när det gäller skattetillägg och straffansvar enligt skattebrottslagen bedöms vidare vara enklare att tillämpa, mer logisk att förstå och i stort även vara en förutsättning för rättssäkerheten när det gäller tillämpningen av de olika sanktionssystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A86B9E7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rätten att inte belasta sig själv, den s.k. passivitetsrätten, omfattar också uppgifter som ligger till grund för beslut om straffsanktion i form av </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>kommitténs ordförande bjuds på motsvarande sätt in till församlingen. Det finns även ett gemensamt mötesformat för ministerkommittén och församlingen som sammanträder för att diskutera frågor som är gemensamma för de två organen. Under perioden har de två organen sammanträtt i detta format fem gånger, bland annat med anledning av Rysslands anfallskrig mot Ukraina och situationen i Georgien. Andra frågor som togs upp var frågan om Kosovos ansökan om medlemskap i Europarådet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F49474E" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+        <w:t>skattetillägg inom skatteförfarandet. Enligt utredningens bedömning medför förslaget, att även oriktiga uppgifter som lämnats muntligen ska kunna ligga till grund för skattetillägg, inte någon ökad risk för kränkning av rätten att inte lämna belastande uppgifter om sig själv i samband med en förundersökning eller under skatteförfarandet då ett straffrättsligt förfarande kan vara nära förestående.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96C5B6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...27 lines deleted...]
-    <w:p w14:paraId="29414418" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r>
+        <w:t>En ändrad lagstiftning som medför att oriktiga uppgifter som lämnas muntligen kan utgöra grund för skattetillägg förväntas inte medföra någon skillnad i den praktiska tillämpningen av bestämmelsen om när skattetillägg ska tas ut. Skatteförfarandet bygger i dag på att uppgifter i allt väsentligt lämnas skriftligen (genom elektronisk eller pappersbaserad kommunikation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2B9515" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reglering av korrekta uppgifter i skatteförfarandelagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0328C8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som framgått ovan innehåller SEFI-direktivet inte några bestämmelser rörande när skattetillägg ska tas ut eller något krav på att korrekta uppgifter i samband med mervärdesskattebedrägerier ska kunna utgöra grund för skattetillägg enligt skatteförfarandelagen. Något krav på att ändra gällande bestämmelser finns således inte. Det finns dock ett flertal domar där kammarrätterna med tillämpning av dagens lagstiftning ansett att en oriktig uppgift har lämnats i ond tro-fallen och skattetillägg har då tagits ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67407EE9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="47DE0E81" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r>
+        <w:t>Enligt utredningens mening finns starka skäl att även göra änd-ring i skatteförfarandelagens regler om skattetillägg. Att enbart i skattebrottslagen tydliggöra att lämnande av en uppgift som i sig framstår som korrekt i samband med mervärdesskattebedrägerier kan vara att bedöma som en oriktig uppgift skulle medföra tveksamheter om vad som gäller vid tillämpning av skatteförfarandelagen. Det är enligt utredningens bedömning av vikt att regleringen när det gäller skattebrott och skattetillägg vid lämnande av oriktig uppgift hålls enhetlig. Enligt utredningens mening bör den nya regleringen utformas på motsvarande sätt som förslaget till ändring i skattebrottslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30518D08" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00BB39AB">
+      <w:r>
+        <w:t>Utredningen föreslår därför att det i 49 kap. 5 § SFL tas in en ny tredje punkt som tydliggör att en uppgift avseende mervärdesskatt ska anses vara oriktig om den som lämnat uppgiften kände till eller borde ha känt till att uppgiften avsåg en transaktion som ingick som ett led i ett undandragande av mervärdesskatt även om uppgiften i sig framstår som korrekt. En sådan reglering stämmer väl med hur tillämpningen i praxis i dag ser ut i aktuella fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439C4452" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser av förslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF5E484" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att med föreslagna ändringar i skattebrottslagen genomförs artikel 3.2 d i och 3.2 d iii i SEFI-direktivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757612DA" w14:textId="161F1C91" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00FB3CD9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId43"/>
+          <w:headerReference w:type="default" r:id="rId44"/>
+          <w:footerReference w:type="even" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId46"/>
+          <w:headerReference w:type="first" r:id="rId47"/>
+          <w:footerReference w:type="first" r:id="rId48"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms inte påverka den praktiska tillämpningen och bedöms därmed sammantaget endast få marginella samhällsekonomiska och offentligfinansiella effekter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE85EA7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc211252655"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc213057563"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Kongressen för regionala och lokala myndigheter</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F1E9F40" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+        <w:t>Betänkandets lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="1F840E3A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="24D0234F" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28228D94" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i skattebrottslagen (1971:69)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509E3DAF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om skattebrottslagen (1971:69)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B13106" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...15 lines deleted...]
-    <w:p w14:paraId="5FE744FF" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r w:rsidRPr="009C23B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 2, 5 och 7 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B293D6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="464EC66C" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+      <w:r w:rsidRPr="009C23B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 2 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDE5EB9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="571F0AA1" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w:rsidRPr="005B0E77" w14:paraId="7423015B" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03E49ADB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005B0E77" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74156726" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005B0E77" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DF7F744" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD5EB9B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w14:paraId="07F54037" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25BC758C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C23B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än muntligen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> uppsåtligen lämnar oriktig uppgift till myndighet eller underlåter att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för skattebrott till fängelse i högst två år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49F64656" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Den som uppsåtligen lämnar oriktig uppgift till myndighet eller underlåter att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till honom själv eller annan döms för skattebrott till fängelse i högst två år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66AD31D4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="1D08C213" w14:textId="058BCB0E" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w14:paraId="24E3F710" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D5D8688" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27FED431" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761F2BE5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00574282" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C23B5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>En uppgift avseende mervärdesskatt ska enligt denna lag anses vara oriktig om den som lämnat uppgiften kände till eller borde ha känt till att uppgiften avser en transaktion som ingick som ett led i ett undandragande av mervärdesskatt även om uppgiften i sig framstår som korrekt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5889F8DA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidSect="00FF3183">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId45"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401CAD72" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w14:paraId="1E1EF12F" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2736B79F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C23B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än muntligen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> av grov oaktsamhet lämnar oriktig uppgift till myndighet och därigenom ger upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">godoräknas eller återbetalas till honom själv eller annan döms för </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>vårdslös skatteuppgift till böter eller fängelse i högst ett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="792F13FE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Den som av grov oaktsamhet lämnar oriktig uppgift till myndighet och därigenom ger upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">godoräknas eller återbetalas till honom själv eller annan döms för </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>vårdslös skatteuppgift till böter eller fängelse i högst ett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00355AC4" w14:paraId="28E979D8" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24175FEF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C23B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FC80EB8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C23B5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FF41482" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C38C2D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w14:paraId="1C575DE0" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75E58917" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Den som, i annat fall än som avses i 2 §, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195D84">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än munt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00195D84">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ligen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> uppsåtligen lämnar oriktig uppgift till</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C9232E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Den som, i annat fall än som avses i 2 §, uppsåtligen lämnar oriktig uppgift till</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EB91CC3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för honom eller annan att betala skatt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E915321" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. någon som är skyldig att för honom innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som har betydelse för skyldighetens fullgörande eller för skyldigheten för honom eller annan att betala skatt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282F2794" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>döms för skatteredovisningsbrott till böter eller fängelse i högst sex månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340E25B8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detsamma gäller den som, i annat fall än som avses i 2 §, uppsåtligen underlåter att lämna en föreskriven uppgift angående sådant förhållande som anges i första stycket 1 eller 2 till någon som avses där. Detta gäller dock endast under förutsättning att uppgiften ska lämnas utan föreläggande eller anmaning och inte avser egen inkomstdeklaration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC9CC3A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I ringa fall ska inte dömas till ansvar enligt första eller andra stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AC9261" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00811E52" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34786DC1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F41BF9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="006458A8" w:rsidSect="00355AC4">
+          <w:headerReference w:type="even" r:id="rId49"/>
+          <w:headerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="even" r:id="rId51"/>
+          <w:footerReference w:type="default" r:id="rId52"/>
+          <w:headerReference w:type="first" r:id="rId53"/>
+          <w:footerReference w:type="first" r:id="rId54"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174FAE99" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00355AC4" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E9CED0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00355AC4" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006458A8" w:rsidRPr="00355AC4" w:rsidSect="00355AC4">
+          <w:headerReference w:type="even" r:id="rId55"/>
+          <w:headerReference w:type="default" r:id="rId56"/>
+          <w:footerReference w:type="even" r:id="rId57"/>
+          <w:footerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="first" r:id="rId59"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AFFA59" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2423FAAE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D84">
+        <w:t>Härigenom föreskrivs att 49</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D84">
+        <w:t>kap. 4 och 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D84">
+        <w:t>§§ skatteförfarandelagen (2011:1244) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1354B098" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00195D84" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w:rsidRPr="005B0E77" w14:paraId="0345A7B9" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3307605B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005B0E77" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D08522F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005B0E77" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22402519" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>49 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DBEF1A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w14:paraId="7676A10D" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D7079B5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skattetillägg ska tas ut av den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195D84">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på något annat sätt än munt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00195D84">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ligen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EF9F69D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Skattetillägg ska tas ut av den som</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="400D5C85" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. under förfarandet har lämnat en oriktig uppgift till ledning för egen beskattning, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA32A43" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. har lämnat en oriktig uppgift i ett mål om egen beskattning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D994547" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skattetillägg enligt första stycket 2 får dock tas ut bara om uppgiften inte har godtagits efter prövning i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C036EB7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABB259E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089EEEA6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En uppgift ska anses vara oriktig om det klart framgår att</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00355AC4" w14:paraId="2DB1D445" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54361E63" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. en lämnad uppgift är felaktig, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1B76">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B388BC4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. en lämnad uppgift är felaktig,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0356A2D7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00355AC4" w14:paraId="793EE740" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A291D75" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="365BC26F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1B76">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00355AC4" w14:paraId="31076204" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D3A74A9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="469A85AF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="005C1B76" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1B76">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3. den som har lämnat en uppgift avseende mervärdesskatt kände till eller borde ha känt till att uppgiften avser en transaktion som ingick som ett led i ett undandragande av mervärdesskatt även om uppgiften i sig framstår som korrekt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03480C52" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En uppgift ska dock inte anses vara oriktig om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0D6999" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. uppgiften tillsammans med övriga uppgifter som har lämnats eller godkänts utgör tillräckligt underlag för ett riktigt beslut, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6398FB2F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. uppgiften uppenbart inte kan läggas till grund för ett beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE91A81" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00811E52" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62687605" w14:textId="1049F6C0" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId60"/>
+          <w:headerReference w:type="default" r:id="rId61"/>
+          <w:footerReference w:type="even" r:id="rId62"/>
+          <w:footerReference w:type="default" r:id="rId63"/>
+          <w:footerReference w:type="first" r:id="rId64"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Inom ramen för Europarådets fältverksamhet genomför också kongressen program och projekt i både medlemsstaterna och i grannskapsländer, och bidrar därigenom till stärkandet av lokal demokrati och genomförandet av Förenta nationernas (FN) Agenda 2030 och de globala målen för hållbar utveckling</w:t>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FDAB4A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc211252656"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc213057564"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="1BA0F07B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="000941E5" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000941E5">
+        <w:t>Följande remissinstanser har kommit in med yttranden: Ekobrottsmyndigheten, FAR, Företagarna, Förvaltningsrätten i Stockholm, Förvaltningsrätten i Växjö, Göta hovrätt, Halmstad tingsrätt, Juridiska fakultetsstyrelsen vid Lunds universitet, Juridiska institutionen på Handelshögskolan vid Göteborgs universitet, Justitiekanslern, Kammarrätten i Jönköping, Kommerskollegium, Näringslivets Skattedelegation, Regelrådet, Skatteverket, Stockholms tingsrätt, Svenskt näringsliv, Sveriges advokatsamfund, Tullverket och Åklagarmyndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000941E5">
+        <w:softHyphen/>
+        <w:t>en.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083653D0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="000941E5" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000941E5">
+        <w:t>Därutöver har yttrande kommit in från stiftelsen Rättvis skatteprocess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B37F00" w14:textId="1C68B5CF" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="0038046B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId65"/>
+          <w:headerReference w:type="default" r:id="rId66"/>
+          <w:footerReference w:type="even" r:id="rId67"/>
+          <w:footerReference w:type="default" r:id="rId68"/>
+          <w:headerReference w:type="first" r:id="rId69"/>
+          <w:footerReference w:type="first" r:id="rId70"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000941E5">
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att yttra sig: Justitieombudsmannen, Näringslivets regelnämnd och Tillväxt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000941E5">
+        <w:softHyphen/>
+        <w:t>verket</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740A1D14" w14:textId="5C94CB1D" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00AB18D2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+    <w:p w14:paraId="7C866CFF" w14:textId="49604BF0" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc213057565"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Övergripande frågor under helåret 2024 och första halvåret 2025</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="24A3F0CE" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="4C107A08" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk207374063"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4059DD96" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F266770" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc211252633"/>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Förslag till lag om ändring i skattebrottslagen (1971:69)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="6F5B080E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Härigenom föreskrivs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> att 2, 4, 5, 7, 8, 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> 14 b–17 §§ skattebrottslagen (1971:69) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1250EF29" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...22 lines deleted...]
-    <w:p w14:paraId="7691BDE2" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="52E4AADE" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45F3A4ED" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F0AF84F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="297BDB05" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...65 lines deleted...]
-    <w:p w14:paraId="502E90F8" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8E1687" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="780B75CF" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5902E600" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än muntligen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> uppsåtligen lämnar oriktig uppgift till myndighet eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9466B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underlåter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> att till myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C6615">
+              <w:t>själv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>skattebrott</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till fängelse i högst två år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F3E673D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som uppsåtligen lämnar oriktig uppgift till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">myndighet eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>låter bli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> att till</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> myndighet lämna deklaration, kontrolluppgift eller annan föreskriven uppgift och därigenom ger upphov till fara för att skatt undandras det allmänna eller felaktigt tillgodoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">personen </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">själv </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>eller annan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>skattebrott</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till fängelse i högst två år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AB3808E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257C5C54" w14:textId="77777777" w:rsidR="00802218" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    <w:p w14:paraId="0357B942" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="17893A49" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576ABB25" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">Om brott som avses i 2 § är att anse som grovt, döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>grovt skattebrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> till fängelse, lägst sex månader och högst sex år.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="74BD7B06" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="349A4DB0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>bedömande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> om brottet är grovt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> särskilt beaktas om det rört mycket betydande belopp, om gärningsmannen använt falska handlingar eller vilseledande bokföring eller om förfarandet ingått som ett led i en brottslighet som utövats systematiskt eller i större omfattning eller i annat fall varit av synnerligen farlig art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EA32B36" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Vid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> om brottet är grovt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> särskilt beaktas om det rört mycket betydande belopp, om gärningsmannen använt falska handlingar eller vilseledande bokföring eller om förfarandet ingått som ett led i en brottslighet som utövats systematiskt eller i större omfattning eller i annat fall varit av synnerligen farlig art.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13E9DBE6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA5B5B0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="090DF200" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2937DE15" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än muntligen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> av grov oaktsamhet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>lämnar oriktig uppgift till myndighet och därigenom ger upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">godoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom själv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatteuppgift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst ett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F4F877F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Den som av grov oaktsamhet lämnar oriktig uppgift till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>myndighet och därigenom ger upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>hov till fara för att skatt undandras det allmänna eller felaktigt till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">godoräknas eller återbetalas till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgiftslämnaren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatteuppgift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst ett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="4B9D2A11" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77099BD3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46ABE5D6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Om gärningen med hänsyn till skattebeloppet och övriga omständigheter är av mindre allvarlig art, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6763BA85" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F7732E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="68F9E22E" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B0A9702" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som, i annat fall än som avses i 2 §, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på annat sätt än munt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ligen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> uppsåtligen lämnar oriktig uppgift till</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="105005C4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>Den som, i annat fall än som avses i 2 §, uppsåtligen lämnar oriktig uppgift till</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="2B6259F2" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5566DE78" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">1. myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="667180AD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">myndighet, om uppgiften rör förhållande som har betydelse för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgifts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lämnaren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w14:paraId="48FEA14C" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77215E5F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">2. någon som är skyldig att för honom innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som har betydelse för skyldighetens fullgörande eller för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>honom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="562E4AF6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">2. någon som är skyldig att för honom </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller henne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> innehålla skatt eller lämna kontrolluppgift eller motsvarande underrättelse, om uppgiften rör förhållande som har betydelse för skyldighetens fullgörande eller för skyldigheten för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgiftslämnaren</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> eller annan att betala skatt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6B7EC9F5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteredovisningsbrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w14:paraId="2CD171C4" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A16A4AD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Detsamma gäller den som, i annat fall än som avses i 2 §, uppsåtligen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4B59">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underlåter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> att lämna en föreskriven uppgift angående sådant förhållande som anges i första stycket 1 eller 2 till någon som avses där. Detta gäller dock endast under förutsättning att uppgiften ska lämnas utan föreläggande eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anmaning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> och inte avser egen inkomstdeklaration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51B8779C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Detsamma gäller den som, i annat fall än som avses i 2 §, uppsåtligen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">låter bli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">att lämna en föreskriven uppgift angående sådant förhållande som anges i första stycket 1 eller 2 till någon som avses där. Detta gäller dock endast under förutsättning att uppgiften ska lämnas utan föreläggande eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">uppmaning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>och inte avser egen inkomstdeklaration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w14:paraId="19E94BDA" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A063ABA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>I ringa fall ska inte dömas till ansvar enligt första eller andra stycket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C07D932" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34243519" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>I ringa fall ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första eller andra stycket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C15C311" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="260FBA98" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="0070664A" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44762F3D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w14:paraId="2588F88E" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04FEFEB8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som av grov oaktsamhet begår gärning som avses i 7 § första stycket 2 eller andra stycket döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatteredovisning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="457E9E3A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Den som av grov oaktsamhet begår </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">gärning som avses i 7 § första stycket 2 eller andra stycket döms för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vårdslös skatte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>redovisning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till böter eller fängelse i högst sex månader.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="5A82ECD5" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12B41F21" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="231AE9AA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> inte dömas till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BC48B8E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2AC12B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>10 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79416EC0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">Den som uppsåtligen eller av grov oaktsamhet åsidosätter bokföringsskyldighet eller sådan skyldighet att föra och bevara räkenskaper, som föreskrivs för vissa uppgiftsskyldiga och därigenom ger upphov till fara för att myndighets kontrollverksamhet vid beräkning eller uppbörd av skatt eller avgift allvarligt försvåras, döms för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...94 lines deleted...]
-    <w:p w14:paraId="04583727" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>försvårande av skattekontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> till böter eller fängelse i högst två år eller, om brottet är grovt, till fängelse i lägst sex månader och högst fyra år.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="72A610B2" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E42BDC0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>döms ej</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41764E49" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I ringa fall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">det </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">inte dömas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>till ansvar enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67DB761F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...63 lines deleted...]
-    <w:p w14:paraId="474872CA" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    </w:p>
+    <w:p w14:paraId="694F6E08" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>14 b §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="702D0EAB" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="273D22E4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En ansökan enligt 14 a § </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in till tingsrätten före utgången av den tid som begärs förlängd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F705393" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ansökningen getts in i rätt tid, bortfaller möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ådöma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> påföljd för brottet tidigast när beslut på grund av ansökningen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>föreligger</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>. Om ansökningen inte bifalls,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> i fråga om möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ådöma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> påföljd </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>så</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> anses som om någon ansökan inte har gjorts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43432AEF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En ansökan enligt 14 a § </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in till tingsrätten före utgången av den tid som begärs förlängd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D2E879" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ansökningen getts in i rätt tid, bortfaller möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">döma ut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>påföljd för brottet tidigast när beslut på grund av ansökningen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>har fattats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>. Om ansökningen inte bifalls,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> i fråga om möjligheten att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>döma ut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> påföljd anses som om någon ansökan inte har gjorts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E0C4036" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...25 lines deleted...]
-    <w:p w14:paraId="41687BE3" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    </w:p>
+    <w:p w14:paraId="47082A30" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>14 c §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="3B6ED177" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F4753B9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Tingsrättens handläggning av mål enligt 14 a § är skriftlig. I handläggningen får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ingå</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> muntlig förhandling när det kan antas vara </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">till fördel för utredningen. Den misstänkte och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> försvarare </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> beredas tillfälle att yttra sig över åklagarens ansökan om så kan ske.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E63A359" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Beslut varigenom en domstol lämnat en ansökan enligt 14 a § utan bifall får inte överklagas. Beslut av tingsrätt att medge förlängning enligt 14 a § får överklagas. Överklagandet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in inom två veckor från den dag då den misstänkte, på sätt som gäller för delgivning av stämning i brottmål, delgavs beslutet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7E3738" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I övrigt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vad som är föreskrivet i rättegångsbalken </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rörande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> brottmål gälla i tillämpliga delar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4819276D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Tingsrättens handläggning av mål enligt 14 a § är skriftlig. I handläggningen får muntlig förhandling </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ingå </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">när det kan antas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">vara till fördel för utredningen. Den misstänkte och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dennes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> försvarare </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> beredas tillfälle att yttra sig över åklagarens ansökan om så kan ske.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080A5066" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Beslut varigenom en domstol lämnat en ansökan enligt 14 a § utan bifall får inte överklagas. Beslut av tingsrätt att medge förlängning enligt 14 a § får överklagas. Överklagandet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> ha kommit in inom två veckor från den dag då den misstänkte, på sätt som gäller för delgivning av stämning i brottmål, delgavs beslutet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBB1DB1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I övrigt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vad som är föreskrivet i rättegångsbalken </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>brottmål gälla i tillämpliga delar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2566849E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60657866" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="004822E0" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    <w:p w14:paraId="68FA78B0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C85FCA">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>15 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w14:paraId="127DA4FA" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BF4E93A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ett mål om brott enligt denna lag samband med en fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>är</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anhängig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vid en förvaltningsdomstol eller en förvaltningsmyndighet, får hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>läggningen av brottmålet vila i avvaktan på utgången i skatte- eller avgiftsfrågan endast om det är av avgörande betydelse för prövning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>en av målet att den frågan avgörs först.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DA4487D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Har ett mål om brott enligt denna lag samband med en fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00535665">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>handläggs</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>vid en förvaltningsdomstol eller en förvaltningsmyndighet, får hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>läggningen av brottmålet vila i avvaktan på utgången i skatte- eller avgiftsfrågan endast om det är av avgörande betydelse för prövning</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>en av målet att den frågan avgörs först.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="3DA66C3B" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="792EBBD2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I mål som avses i första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> rätten samråda med förvalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>ningsdomstolen eller förvalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>rörande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> målets hand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>läggning, om det inte är obehövligt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10E85F8D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">I mål som avses i första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> rätten samråda med förvalt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>ningsdomstolen eller förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndigheten </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>målets handlägg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>ning, om det inte är obehövligt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12716FF2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E04196" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>16 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="39875922" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A40EF32" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">En fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>är anhängig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> vid en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>domstol eller en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndighet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> där handläggas med förtur, om handläggningens resultat är av väsentlig betydelse för en förundersökning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C2D9D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>angående</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>brott enligt denna lag eller ett åtal för sådant brott.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38252F3D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Åklagaren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> se till att den domstol eller myndighet som avses i första stycket underrättas om sådana omständigheter som kan vara av betydelse för frågan om förtursbehandling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0591FFB2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">En fråga om skatt eller avgift som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">handläggs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>vid en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>domstol eller en förvaltnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">myndighet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>läggas med förtur, om hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>lägg</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">ningens resultat är av väsentlig betydelse för en förundersökning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">brott enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:lastRenderedPageBreak/>
+              <w:t>denna lag eller ett åtal för sådant brott.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0AFC8C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Åklagaren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> se till att den domstol eller myndighet som avses i första stycket underrättas om sådana omständigheter som kan vara av betydelse för frågan om förtursbehandling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="187331C4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1648D976" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>17 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="2705892C" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03CB529F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Förvaltningsmyndigheter som handlägger frågor om skatter eller avgifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> göra anmälan till åklagaren så snart det finns anledning att anta att brott enligt denna lag har begåtts. Detta gäller dock inte om det kan antas att brottet inte kommer att medföra påföljd enligt denna lag eller om anmälan av annat skäl inte behövs. Skatteverket får fullgöra anmäl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skyldigheten till enhet inom verket som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> medverka vid brottsutredning, om det inte finns skäl att anta att brottet föranleder annan påföljd än böter och den misstänkte kan antas erkänna gärningen. Detta gäller dock endast om den misstänkte fyllt tjugoett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A2D4D91" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Förvaltningsmyndigheter som handlägger frågor om skatter eller avgifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> göra anmälan till åklagaren så snart det finns anledning att anta att brott enligt denna lag har begåtts. Detta gäller dock inte om det kan antas att brottet inte kommer att medföra påföljd enligt denna lag eller om anmälan av annat skäl inte behövs. Skatteverket får fullgöra anmäl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skyldigheten till enhet inom verket som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve"> medverka vid brottsutredning, om det inte finns skäl att anta att brottet föranleder annan påföljd än böter och den misstänkte kan antas erkänna gärningen. Detta gäller dock endast om den misstänkte fyllt tjugoett år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A6C1A21" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Har i lag eller förordning meddelats bestämmelse som avviker från föreskrifterna i första stycket gäller den bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40331FDB" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0459F36C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Denna lag träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DC2811" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF9BFA2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="006458A8" w:rsidSect="00671A5C">
+          <w:headerReference w:type="even" r:id="rId71"/>
+          <w:headerReference w:type="default" r:id="rId72"/>
+          <w:footerReference w:type="even" r:id="rId73"/>
+          <w:footerReference w:type="default" r:id="rId74"/>
+          <w:headerReference w:type="first" r:id="rId75"/>
+          <w:footerReference w:type="first" r:id="rId76"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5139912D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288357B2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006458A8" w:rsidRPr="00523035" w:rsidSect="00671A5C">
+          <w:headerReference w:type="even" r:id="rId77"/>
+          <w:headerReference w:type="default" r:id="rId78"/>
+          <w:footerReference w:type="even" r:id="rId79"/>
+          <w:footerReference w:type="default" r:id="rId80"/>
+          <w:footerReference w:type="first" r:id="rId81"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C8142A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc211252634"/>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Förslag till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="03BA7A8F" w14:textId="5A38672B" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Härigenom föreskrivs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve"> att 49 kap. 4 och 5 §§ skatteförfarandelagen (2011:1244) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC779F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="3BD13016" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2785E707" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56FCD055" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="632E8259" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Övervakning av verkställigheten av Europadomstolens domar och beslut</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2FC8BF17" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>49 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4B7FAE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4357AD9F" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="396A98A7" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D6DE68B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">Skattetillägg ska tas ut av den som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>på något annat sätt än munt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ligen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C321C0A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>Skattetillägg ska tas ut av den som</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="496F2385" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...3 lines deleted...]
-    <w:p w14:paraId="15AC858E" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t xml:space="preserve">1. under förfarandet har lämnat en oriktig uppgift till ledning för egen beskattning, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B291E3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...55 lines deleted...]
-    <w:p w14:paraId="168C556E" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>2. har lämnat en oriktig uppgift i ett mål om egen beskattning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289392E0" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk208215948"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="20B62352" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Skattetillägg enligt första stycket 2 får dock tas ut bara om uppgiften inte har godtagits efter prövning i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407653F2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...24 lines deleted...]
-    <w:p w14:paraId="6FCA6141" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+    </w:p>
+    <w:p w14:paraId="167F4A13" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="420200E3" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C49889B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...19 lines deleted...]
-    <w:p w14:paraId="61E8CB1F" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>En uppgift ska anses vara oriktig om det klart framgår att</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="7836E609" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C0A63A6" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">1. en lämnad uppgift är felaktig, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="559D99C4" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>1. en lämnad uppgift är felaktig,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A20D277" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="7DF49585" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D23DA0F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t>2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="137155C8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:t xml:space="preserve">2. en uppgift som ska lämnas till ledning för beskattningen har utelämnats, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671A5C" w:rsidRPr="00394AC9" w14:paraId="36A563B7" w14:textId="77777777" w:rsidTr="00874234">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B19148A" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C35CA78" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00874234">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. en lämnad uppgift </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mervärdesskatt avser en transak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tion som ingick som ett led i ett undandragande av mervärdes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00394AC9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>skatt och den som lämnade uppgiften kände till eller borde ha känt till detta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01EF42B8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...37 lines deleted...]
-    <w:p w14:paraId="43604F37" w14:textId="16D2725B" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>En uppgift ska dock inte anses vara oriktig om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DF3B26" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...83 lines deleted...]
-    <w:p w14:paraId="01F5F653" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00DB17DF" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>1. uppgiften tillsammans med övriga uppgifter som har lämnats eller godkänts utgör tillräckligt underlag för ett riktigt beslut, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ED0463" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DB17DF">
-[...1159 lines deleted...]
-    <w:p w14:paraId="2C9F2643" w14:textId="205E5C37" w:rsidR="00DB62B9" w:rsidRDefault="00802218" w:rsidP="00FF3183">
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>2. uppgiften uppenbart inte kan läggas till grund för ett beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CE23CF" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00394AC9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690B74C9" w14:textId="5A42338B" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId46"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:headerReference w:type="even" r:id="rId82"/>
+          <w:headerReference w:type="default" r:id="rId83"/>
+          <w:footerReference w:type="even" r:id="rId84"/>
+          <w:footerReference w:type="default" r:id="rId85"/>
+          <w:footerReference w:type="first" r:id="rId86"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Sverige verkar för att CEB ska fokusera på sitt mandat att bidra till social utveckling, särskilt genom att öka andelen projekt med högt socialt mervärde och projekt i Ukraina och övriga målgruppsländer. Sverige har även varit drivande för att CEB ska genomföra reformer, bland annat för att effektivisera bankens styrande organ och stärka den strategiska styrningen, samt upprätthålla en smidig organisation med begränsade administrativa kostnader</w:t>
+      <w:r w:rsidRPr="00394AC9">
+        <w:t>Denna lag träder i kraft den 1 april 2026</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5AFEE9" w14:textId="4A2B2BDC" w:rsidR="00802218" w:rsidRPr="00EE5C1C" w:rsidRDefault="00802218" w:rsidP="00EE5C1C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EE5C1C">
+    <w:p w14:paraId="20B34469" w14:textId="5CC5CCDC" w:rsidR="00DB62B9" w:rsidRDefault="006458A8" w:rsidP="00FD01AE">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc213057566"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Relationer till andra länder och utvecklingen i vissa medlemsstater</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="7E5EC435" w14:textId="6EBC1187" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00D01C3C">
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="32942857" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...14 lines deleted...]
-      <w:r w:rsidR="00A84FC0">
+      <w:r>
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-10-23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA30710" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DC6DD7" w14:textId="2EF95E4A" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00462C5C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...33 lines deleted...]
-    <w:p w14:paraId="7531F290" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00D01C3C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justitierådet Gudmund </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Toijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt justitieråden Marie Jönsson och Jonas Malmberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D5D123" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00462C5C" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6EC1F3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00462C5C" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="183377D9" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00D01C3C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462C5C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5531A6C8" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F22B0F" w14:textId="6CD82A89" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 16 oktober 2025 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036AA45D" w14:textId="46681140" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">lag om ändring i skattebrottslagen (1971:69), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3022F5" w14:textId="6A2CF958" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">lag om ändring i skatteförfarandelagen (2011:1244). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BAC0F6" w14:textId="27A4211F" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av kanslirådet Alicia Eklund. Vid föredragningen har även kammarrättsfiskalen Birgitta Völlo närvarat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715BE753" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9B2288" w14:textId="5E97671F" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00462C5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet lämnar förslagen utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3F1C1D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00FD01AE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...59 lines deleted...]
-    <w:p w14:paraId="37D6C5EA" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00D01C3C">
+    </w:p>
+    <w:p w14:paraId="2149EBAD" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00FD01AE" w:rsidRDefault="006458A8" w:rsidP="00FD01AE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...870 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="006458A8" w:rsidRPr="00FD01AE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId87"/>
+          <w:headerReference w:type="default" r:id="rId88"/>
+          <w:footerReference w:type="even" r:id="rId89"/>
+          <w:footerReference w:type="default" r:id="rId90"/>
+          <w:headerReference w:type="first" r:id="rId91"/>
+          <w:footerReference w:type="first" r:id="rId92"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...1110 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:id w:val="-137580982"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="21CD6D1D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+        <w:p w14:paraId="25C143D5" w14:textId="2E358986" w:rsidR="006458A8" w:rsidRDefault="00D734EE" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="60DFAB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="0253FBEE" w14:textId="06652BC8" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc212118734"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc213057567"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2025-11-06T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="00EB3C4A">
+            <w:t>den 6 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="141"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FB5EB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="6AF479C1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="010B3E45" w14:textId="7917E50C" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEFC5F8" w14:textId="5C94FCC3" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
-[...3 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="2036694613"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A21DA">
-            <w:t>statsråde</w:t>
+          <w:r w:rsidR="00A37712">
+            <w:t>statsrådet Busch</w:t>
           </w:r>
-          <w:r w:rsidR="003E6CB3">
-            <w:t>t</w:t>
+          <w:r w:rsidR="00D734EE">
+            <w:t xml:space="preserve"> ordförande, och statsråden Svantesson, Edholm, Jonson, Forssmed, </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Busch, </w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t>Tenje</w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t>ordförande, och statsråden</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t xml:space="preserve">, Forssell, Slottner, Wykman, Malmer </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Edholm,</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t>Stenergard</w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t xml:space="preserve"> </w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t xml:space="preserve">, Liljestrand, Bohlin, Carlson, </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t>Waltersson Grönvall, Jonson, Forssmed,</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t>Pourmokhtari</w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t xml:space="preserve"> </w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t>Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D734EE">
+            <w:t>Lann</w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-[...4 lines deleted...]
-          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27607D5D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+    <w:p w14:paraId="6C8A9861" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3BB61747" w14:textId="2F434B37" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C04A08D" w14:textId="4AFCCCB2" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00726E9E">
-            <w:t>Malmer Stenergard</w:t>
+          <w:r>
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="53A7D080" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="00827386" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="788FF67E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00827386" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F6AE97" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="008B7E85" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="45F04598" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="00915BF3" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D94CCDD" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="006E102E" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="2DAAC1F2" w14:textId="77777777" w:rsidR="006458A8" w:rsidRPr="006E102E" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50843DB5" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="0ADF1FB5" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A84AD9" w14:textId="0FE44BCC" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="2CD01E79" w14:textId="32B0105F" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00F85486">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Rubrik"/>
+          <w:tag w:val="Rubrik"/>
+          <w:id w:val="1055821273"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D734EE">
+            <w:t>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="51FA034D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId69"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId93"/>
+      <w:headerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="even" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:headerReference w:type="first" r:id="rId97"/>
+      <w:footerReference w:type="first" r:id="rId98"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2786974F" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="58761184" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="277E9710" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="1E59BA55" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10212,8028 +18944,14787 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12B9A38C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5F2AD206" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="35" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="72C7F8D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="72C7F8D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48062F57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6A8213EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="44" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7B3184ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7B3184ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A7C7008" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="71494EE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="45" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="756E2546" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="756E2546" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F02DDEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="40263191" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="411E1BF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="411E1BF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55B5C62F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5AD8773C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="47" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15FA7D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4FE352AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="15FA7D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4FE352AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63343411" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="64F11689" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="774E9A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7B9F4928" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="774E9A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7B9F4928" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60FF2908" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5F7C9589" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C7909DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5F68EBC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3C7909DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5F68EBC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="464FE330" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="370027EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="50" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52555B29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="729226C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="729226C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6DE63993" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A066131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A066131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="69D68042" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="707D9297" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="707D9297" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3ED4D23E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="313AF7B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="313AF7B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72C00B36" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2802D601" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2802D601" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68C8DADC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="039B98A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="039B98A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="251F9C82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="229FA82D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="229FA82D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F170875" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23F59612" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="23F59612" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F6E32B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2146D564" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2146D564" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="41FD7E1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FA77761" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FA77761" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4C160A00" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="71B2631D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="71B2631D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58DDB522" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5FD9C045" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5FD9C045" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="69B0E2D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2362B74F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2362B74F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="701BDFED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="208CC8C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="208CC8C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D945773" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1FA20C52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1FA20C52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A857B71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4752688A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4752688A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58BDD00E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B5DD8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6B5DD8D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="648DD73B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="65" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55F0A843" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55F0A843" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58C7D4E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42FE7262" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="42FE7262" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3AC17A88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="62409945" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="62409945" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6697C94A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72AC0589" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72AC0589" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="30B0024C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="777DA4DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="777DA4DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="733C9803" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0810B7D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0810B7D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="37C2A791" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="71" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19C5C3A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19C5C3A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="340E7992" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0FA9D563" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0FA9D563" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71890B9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2311A858" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2311A858" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5CA3DAC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0AA7C54B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="52555B29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0AA7C54B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54C24B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F9197DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="74" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="370983E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="556FD7F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="556FD7F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A1E64A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A33FB7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A33FB7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="15A5A9F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="043C5C33" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="006458A8">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="043C5C33" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="006458A8">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7E94D663" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="77" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F0BB25A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F0BB25A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="706DB2A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C51201E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="370983E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1C51201E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="105DFAFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6F0BBEDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="76" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="245FEC2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="16017317" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="245FEC2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="16017317" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="025D6A9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="35E1C52A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="62E079FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2F89507C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2F89507C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7430C594" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="61A832AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="61A832AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="704107DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28C917E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="62E079FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="28C917E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D843445" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="317C2E43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67B334A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4FF2055D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="67B334A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4FF2055D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F221EB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5D59A54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="624159B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="60F27F8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="624159B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...2169 lines deleted...]
-                  <w:p w14:paraId="3CCFC614" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="60F27F8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536D2DEA" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="1A41C299" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49EEA337" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="006923D1" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="28CD5F9B" w14:textId="77777777" w:rsidR="002053AC" w:rsidRPr="006923D1" w:rsidRDefault="002053AC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A288924" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="58FEBBB4" w14:textId="77777777" w:rsidR="002053AC" w:rsidRDefault="002053AC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="060F9201" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D150E">
+        <w:t>Jfr Europaparlamentets och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens finansiella intressen, i den ursprungliga lydelsen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1E60D1C9" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C23B5">
+        <w:t>Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="035CBFF3" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="183C7C09" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C23B5">
+        <w:t>Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="636F25EE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D84">
+        <w:t>Senaste lydelse 2011:1247.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3A0F124C" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senare lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="6F3DCA98" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="4CA8771D" w14:textId="059C974D" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00794704">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7946">
+        <w:t>2018:564</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="30921305" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1985:105.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="6EF06C92" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="1882215D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1985:416.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="5346BE3B" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1983:460.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="5BFCC848" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00BB7B93">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2003:682.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="5A742073" w14:textId="5A40A574" w:rsidR="006458A8" w:rsidRDefault="006458A8">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02DBA">
+        <w:t>Jfr Europaparlamentets och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens finansiella intressen, i den ursprungliga lydelsen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="64535820" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C23B5">
+        <w:t>Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="6C68C0C1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C23B5">
+        <w:t>Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="09B792FE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00355AC4">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D84">
+        <w:t>Senaste lydelse 2011:1247.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="73CFBF9D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D150E">
+        <w:t>Jfr Europaparlamentets och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens finansiella intressen, i den ursprungliga lydelsen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="03F6DEA1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C23B5">
+        <w:t>Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="30C76BE1" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="6D8262B7" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C23B5">
+        <w:t>Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="3E11E75D" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D84">
+        <w:t>Senaste lydelse 2011:1247.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="4FE5AF61" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senare lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p w14:paraId="3985F8DA" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p w14:paraId="63A88A27" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1985:105.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="27">
+    <w:p w14:paraId="53C8D488" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1996:658.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="28">
+    <w:p w14:paraId="5A8E417E" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1985:416.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="29">
+    <w:p w14:paraId="1E7361AE" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 1983:460.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="30">
+    <w:p w14:paraId="4B77210F" w14:textId="77777777" w:rsidR="006458A8" w:rsidRDefault="006458A8" w:rsidP="00671A5C">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2003:682.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="31">
+    <w:p w14:paraId="40DABCAE" w14:textId="75FEFCBB" w:rsidR="006458A8" w:rsidRDefault="006458A8">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02DBA">
+        <w:t>Jfr Europaparlamentets och rådets direktiv (EU) 2017/1371 av den 5 juli 2017 om bekämpande genom straffrättsliga bestämmelser av bedrägeri som riktar sig mot unionens finansiella intressen, i den ursprungliga lydelsen.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EA603F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="32F705D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="4434E3BB" w14:textId="6C65D1BA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="4434E3BB" w14:textId="6C65D1BA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10653468" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="56E90555" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74B308AE" w14:textId="6708C917" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3E63A371" w14:textId="19956BF1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="650187669"/>
+                              <w:id w:val="520294602"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1849403051"/>
+                              <w:id w:val="1635753265"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74B308AE" w14:textId="6708C917" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3E63A371" w14:textId="19956BF1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="650187669"/>
+                        <w:id w:val="520294602"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1849403051"/>
+                        <w:id w:val="1635753265"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A4F6307" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="3D7DFFB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0B2139AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6DCB6206" w14:textId="757635D8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1559818468"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-679358910"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6DCB6206" w14:textId="757635D8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1559818468"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-679358910"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0B3BFA50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A624470" w14:textId="3CA6A7ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1378855520"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="956600983"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A624470" w14:textId="3CA6A7ED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1378855520"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="956600983"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7E83D5C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52EDFC56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="06458455" w14:textId="675377C9" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1743055055"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-887486199"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="712C436E" w14:textId="2C973651" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="06458455" w14:textId="675377C9" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1743055055"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-887486199"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="712C436E" w14:textId="2C973651" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6309116C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BCA5DCA" w14:textId="64D79B41" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="989446071"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1173306495"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1425CD7E" w14:textId="13A1A74F" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7BCA5DCA" w14:textId="64D79B41" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="989446071"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1173306495"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1425CD7E" w14:textId="13A1A74F" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5C03FD05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="351D89B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E88E837" w14:textId="67CF2819" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="0A30BAAE" w14:textId="4DF8D05A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-897434489"/>
+                              <w:id w:val="351073011"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1695193812"/>
+                              <w:id w:val="-1136177157"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="55B8971C" w14:textId="44E63489" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1259566141"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1506269391"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E88E837" w14:textId="67CF2819" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="0A30BAAE" w14:textId="4DF8D05A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-897434489"/>
+                        <w:id w:val="351073011"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1695193812"/>
+                        <w:id w:val="-1136177157"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="55B8971C" w14:textId="44E63489" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1259566141"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1506269391"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F15C588" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="021284F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="73019BD8" w14:textId="331DB694" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="79ECCB37" w14:textId="792DA73C" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1065920011"/>
+                              <w:id w:val="410597652"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1360781047"/>
+                              <w:id w:val="-113436834"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5AAC78E9" w14:textId="43B92440" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1263419509"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="251784529"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="73019BD8" w14:textId="331DB694" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="79ECCB37" w14:textId="792DA73C" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1065920011"/>
+                        <w:id w:val="410597652"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1360781047"/>
+                        <w:id w:val="-113436834"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                </w:txbxContent>
-[...160 lines deleted...]
-                  <w:p w14:paraId="5122E327" w14:textId="01F06725" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="5AAC78E9" w14:textId="43B92440" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
-                      <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:alias w:val="NummerEtikett"/>
-[...1 lines deleted...]
-                        <w:id w:val="-2065623640"/>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1263419509"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="006458A8">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:alias w:val="Nummer"/>
-[...1 lines deleted...]
-                        <w:id w:val="696202533"/>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="251784529"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-[...567 lines deleted...]
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55F904F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6DBCC018" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7538A56B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="15B5C879" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E1D3C70" w14:textId="65FA350E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="77FB5EAF" w14:textId="3EA98D21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E1D3C70" w14:textId="65FA350E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="77FB5EAF" w14:textId="3EA98D21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="023C19BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2EC2B536" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EA027E0" w14:textId="2942C6EB" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="575481644"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="571246449"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="268F25E9" w14:textId="7D704639" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1185203058"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1667439843"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6EA027E0" w14:textId="2942C6EB" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="575481644"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="571246449"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="268F25E9" w14:textId="7D704639" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1185203058"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1667439843"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="218DD3D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="09B108BD" w14:textId="04B8E553" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-816730641"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="447740278"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4E3DF2EA" w14:textId="40E92215" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1933156587"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1135488406"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="09B108BD" w14:textId="04B8E553" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-816730641"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="447740278"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4E3DF2EA" w14:textId="40E92215" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1933156587"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1135488406"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1573C6FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BEC5C44" w14:textId="41C9553B" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1798875646"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-488407766"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7F574578" w14:textId="42054CBE" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1541281628"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1031762405"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7BEC5C44" w14:textId="41C9553B" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1798875646"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-488407766"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7F574578" w14:textId="42054CBE" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1541281628"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1031762405"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67829B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31EAB845" w14:textId="5D16BB80" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="693586480"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1648010553"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7217FFCD" w14:textId="0CD85A86" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="997851947"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-700548572"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="31EAB845" w14:textId="5D16BB80" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="693586480"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1648010553"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7217FFCD" w14:textId="0CD85A86" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="997851947"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-700548572"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20404637" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E1FF105" w14:textId="1E107109" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="886840817"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-56251153"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="523C1477" w14:textId="732171A1" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-875318395"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1346139345"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E1FF105" w14:textId="1E107109" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="886840817"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-56251153"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="523C1477" w14:textId="732171A1" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-875318395"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1346139345"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2B5F2454" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44E2100B" w14:textId="12AC42B3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1595671318"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1449693584"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0A3E6D08" w14:textId="5DD67F46" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802351331"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1155980485"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44E2100B" w14:textId="12AC42B3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1595671318"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1449693584"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0A3E6D08" w14:textId="5DD67F46" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802351331"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1155980485"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="155994FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58FA1D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DDD7FD1" w14:textId="42E4FAC9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="36B47C9C" w14:textId="6B79199A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-352730323"/>
+                              <w:id w:val="-1975968386"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="54292121"/>
+                              <w:id w:val="-1083526106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3FDB4B5D" w14:textId="4AAA330F" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1244800967"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="2026445018"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DDD7FD1" w14:textId="42E4FAC9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="36B47C9C" w14:textId="6B79199A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-352730323"/>
+                        <w:id w:val="-1975968386"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="54292121"/>
+                        <w:id w:val="-1083526106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3FDB4B5D" w14:textId="4AAA330F" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1244800967"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="2026445018"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29E97361" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="54FAE249" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7638DA53" w14:textId="722534E7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="65D08D3C" w14:textId="3E5F9A37" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-63417936"/>
+                              <w:id w:val="428776518"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="765199513"/>
+                              <w:id w:val="2026976010"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2336EF6B" w14:textId="03FFECA0" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="454525481"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1192760664"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7638DA53" w14:textId="722534E7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="65D08D3C" w14:textId="3E5F9A37" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-63417936"/>
+                        <w:id w:val="428776518"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="765199513"/>
+                        <w:id w:val="2026976010"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2336EF6B" w14:textId="03FFECA0" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="454525481"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1192760664"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="238B3183" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7F230B58" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="001DFCE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42ADA367" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="04066A21">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>371475</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>438150</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapTopAndBottom/>
+              <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="713BC315" w14:textId="6DD3835F" w:rsidR="00244011" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="5350053B" w14:textId="03ABD560" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="963620945"/>
+                              <w:id w:val="2143995707"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1977221254"/>
+                              <w:id w:val="2125269906"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="33518278" w14:textId="0B9D8B27" w:rsidR="00802218" w:rsidRPr="000B6D9A" w:rsidRDefault="00802218" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="159DC3E5" w14:textId="111A9896" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1059010760"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="423462509"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.25pt;margin-top:34.5pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEA60ZS2N4A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90YbUljJkVFDxZKsRV63WbH&#10;JJidDdlNG/+940lPw+M93nyvWE2uUycaQusZ4XaWgCKuvG25RvjYv95koEI0bE3nmRC+KcCqvLwo&#10;TG79md/ptIu1khIOuUFoYuxzrUPVkDNh5nti8T794EwUOdTaDuYs5a7TaZIstDMty4fG9PTcUPW1&#10;Gx3CfvNkR20n+/ZSbdZbOuh1c79FvL6aHh9ARZriXxh+8QUdSmE6+pFtUB3CPJtLEmGxlEnip3dZ&#10;CuqIkMnVZaH/Dyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAElTTjN4AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOtGUtjeAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="713BC315" w14:textId="6DD3835F" w:rsidR="00244011" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="5350053B" w14:textId="03ABD560" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="963620945"/>
+                        <w:id w:val="2143995707"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1977221254"/>
+                        <w:id w:val="2125269906"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="33518278" w14:textId="0B9D8B27" w:rsidR="00802218" w:rsidRPr="000B6D9A" w:rsidRDefault="00802218" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="159DC3E5" w14:textId="111A9896" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1059010760"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="423462509"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="topAndBottom" anchorx="page" anchory="page"/>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23843916" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0D6B9BF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1EAA4B5C" w14:textId="1B6DEB4E" w:rsidR="00244011" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0D30139C" w14:textId="21C5505A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="204689284"/>
+                              <w:id w:val="282701621"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-760061360"/>
+                              <w:id w:val="-252894983"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="75D4347D" w14:textId="3E078428" w:rsidR="00802218" w:rsidRPr="000B6D9A" w:rsidRDefault="007437E5" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="28821464" w14:textId="2B24C5B6" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1406187734"/>
+                              <w:id w:val="1118416382"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00D734EE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00802218">
+                          <w:r w:rsidR="006458A8">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-951093183"/>
+                              <w:id w:val="1062526226"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00802218">
-[...11 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1EAA4B5C" w14:textId="1B6DEB4E" w:rsidR="00244011" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0D30139C" w14:textId="21C5505A" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="204689284"/>
+                        <w:id w:val="282701621"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-760061360"/>
+                        <w:id w:val="-252894983"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="75D4347D" w14:textId="3E078428" w:rsidR="00802218" w:rsidRPr="000B6D9A" w:rsidRDefault="00490943" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="28821464" w14:textId="2B24C5B6" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1406187734"/>
+                        <w:id w:val="1118416382"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00D734EE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00802218">
+                    <w:r w:rsidR="006458A8">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-951093183"/>
+                        <w:id w:val="1062526226"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:showingPlcHdr/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00802218">
-[...11 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7D32FAA6" w14:textId="4233D534" w:rsidR="00244011" w:rsidRDefault="00B558C7" w:rsidP="00EE1584">
+  <w:p w14:paraId="04E87C0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5986FA7D" wp14:editId="7B1BCD59">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>147955</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>top</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="126811756" name="Textruta 3"/>
+              <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E306303" w14:textId="67C80BF9" w:rsidR="00B558C7" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="56329F70" w14:textId="3B3BF569" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="363102423"/>
-[...1 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:id w:val="-566880433"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00B558C7">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00B558C7">
+                          <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="236055126"/>
-[...1 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:id w:val="-2070953032"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00B558C7">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00B558C7">
-                            <w:t xml:space="preserve"> Bilaga</w:t>
+                        </w:p>
+                        <w:p w14:paraId="6C6D01C7" w14:textId="6B1396AD" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1507090314"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="2083711145"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5986FA7D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:11.65pt;margin-top:0;width:89.85pt;height:9.6pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3lpLQegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCj8d7Biyh3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfapanGrup50CUyGnFOJnEaI9mL2oP&#10;9RPth1nMSiphJeUuOO7FOXargPaLVLNZMqK5dAJv7IOTMXSEOXLzsX0S3vUERqL+LezHU0xe8Liz&#10;jZ7BzTZIXEwkj0B3qPYNoJlO3O/3T1wap/dkddyS02cAAAD//wMAUEsDBBQABgAIAAAAIQAqR52y&#10;2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNTkxENGZTVPRgoRRbwes2&#10;O2aD2dmQ3bTx7R1P9jbD//HPN9Vy9r060Bi7wBquFxko4ibYjlsNH7vXqztQMRm2pg9MGn4owrI+&#10;P6tMacOR3+mwTa2SEo6l0eBSGkrE2DjyJi7CQCzZVxi9SbKOLdrRHKXc95hn2S1607FccGagZ0fN&#10;93byGnbrJzuhne3bS7NebegTV+5mo/Xlxfz4ACrRnP5h+NMXdajFaR8mtlH1GvKiEFKDPCRpnhUy&#10;7AW7zwHrCk/1618AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN5aS0HoCAABtBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKkedstsAAAAGAQAA&#10;DwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E306303" w14:textId="67C80BF9" w:rsidR="00B558C7" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="56329F70" w14:textId="3B3BF569" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="363102423"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="-566880433"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00B558C7">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00B558C7">
+                    <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="236055126"/>
-[...1 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:id w:val="-2070953032"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00B558C7">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00B558C7">
-                      <w:t xml:space="preserve"> Bilaga</w:t>
+                  </w:p>
+                  <w:p w14:paraId="6C6D01C7" w14:textId="6B1396AD" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1507090314"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="2083711145"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square" anchorx="page" anchory="margin"/>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00244011">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="703E68C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="62F8BAC4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="513D976E" w14:textId="414B6E61" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2050133085"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1709629154"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6C1322EE" w14:textId="30FB696B" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1784617079"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-907229041"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="513D976E" w14:textId="414B6E61" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2050133085"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1709629154"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6C1322EE" w14:textId="30FB696B" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1784617079"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-907229041"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A71A77E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D5D5CE8" w14:textId="088943F2" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="595835194"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1369339200"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3F3BF2D3" w14:textId="34EDA62A" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205711752"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1429464011"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4D5D5CE8" w14:textId="088943F2" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="595835194"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1369339200"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3F3BF2D3" w14:textId="34EDA62A" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205711752"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1429464011"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="243BC0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F28DE01" w14:textId="4747E9F3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1001620538"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-261913715"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="119C50EE" w14:textId="247A59D3" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1773284229"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006458A8">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-766612795"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F28DE01" w14:textId="4747E9F3" w:rsidR="00244011" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1001620538"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-261913715"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="119C50EE" w14:textId="247A59D3" w:rsidR="006458A8" w:rsidRPr="00C7375F" w:rsidRDefault="00C2415F" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1773284229"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006458A8">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-766612795"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4F7799F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3733B870" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65385B96" w14:textId="31227A3A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2084331997"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1145037734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="65385B96" w14:textId="31227A3A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2084331997"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1145037734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="35639DF0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C9FC7FA" w14:textId="31CDF1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1368266358"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="179784612"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C9FC7FA" w14:textId="31CDF1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1368266358"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="179784612"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2BE93634" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35CD0CA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1D692440" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E750777" w14:textId="7FB6DEE4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="2D97B909" w14:textId="29319CDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-715660624"/>
+                              <w:id w:val="1631893929"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-720515622"/>
+                              <w:id w:val="-447161472"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E750777" w14:textId="7FB6DEE4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="2D97B909" w14:textId="29319CDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-715660624"/>
+                        <w:id w:val="1631893929"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-720515622"/>
+                        <w:id w:val="-447161472"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20D522E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2A163F6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0E09265F" w14:textId="670CC611" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4E350863" w14:textId="158C7971" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="539175469"/>
+                              <w:id w:val="-2071256031"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1338580706"/>
+                              <w:id w:val="1679700411"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0E09265F" w14:textId="670CC611" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4E350863" w14:textId="158C7971" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="539175469"/>
+                        <w:id w:val="-2071256031"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1338580706"/>
+                        <w:id w:val="1679700411"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B3E5C9F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="61062DEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="176FE051" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5F446EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E3ADF70" w14:textId="4C7472CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="1A6F91EE" w14:textId="417CF421" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2026620225"/>
+                              <w:id w:val="-1971587374"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="142553562"/>
+                              <w:id w:val="1042559336"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E3ADF70" w14:textId="4C7472CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="1A6F91EE" w14:textId="417CF421" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2026620225"/>
+                        <w:id w:val="-1971587374"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="142553562"/>
+                        <w:id w:val="1042559336"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4EC9BE06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F1EC68D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3225A785" w14:textId="01DC7BF5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3B4929DD" w14:textId="4DBF95C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-751883840"/>
+                              <w:id w:val="28304683"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-33737623"/>
+                              <w:id w:val="-45836693"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3225A785" w14:textId="01DC7BF5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3B4929DD" w14:textId="4DBF95C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-751883840"/>
+                        <w:id w:val="28304683"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-33737623"/>
+                        <w:id w:val="-45836693"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CB0943D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3AD72B4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20F91D50" w14:textId="5627396C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="1D07F476" w14:textId="6D9749F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="533470738"/>
+                              <w:id w:val="-1435280354"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="00D734EE">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-609506904"/>
+                              <w:id w:val="954685695"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00263D4B">
+                                <w:t>2025/26:43</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="20F91D50" w14:textId="5627396C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="1D07F476" w14:textId="6D9749F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C2415F" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="533470738"/>
+                        <w:id w:val="-1435280354"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="00D734EE">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-609506904"/>
+                        <w:id w:val="954685695"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00263D4B">
+                          <w:t>2025/26:43</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -18847,139 +34338,50 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DF5D71"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19059,51 +34461,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19186,51 +34588,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19313,63 +34715,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19456,57 +34858,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -19566,57 +34968,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -19658,51 +35060,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19799,51 +35201,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -19933,51 +35335,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20024,57 +35426,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20158,81 +35560,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -20338,1275 +35740,1233 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="16"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="170"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0061720C"/>
+    <w:rsidRoot w:val="002053AC"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00003844"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="00021FFA"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="000316A1"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="0008392B"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00095803"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A5CE8"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2A2E"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000E1828"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00112C62"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00122125"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00167B64"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A2845"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B7C1E"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F0F4F"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="00201B43"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
+    <w:rsid w:val="002053AC"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="0021093D"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002122CC"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="0024194D"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00263D4B"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00275243"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B636E"/>
-    <w:rsid w:val="002B6C99"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D5701"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034258E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="003910C7"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E2471"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E3C7A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E6CB3"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00465EA3"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
+    <w:rsid w:val="00473F03"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="00490943"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A21DA"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B643B"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C0783"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C4E8F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E5E18"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00516DB2"/>
+    <w:rsid w:val="00520707"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="005408EF"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="00557375"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="00562E27"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00591D2F"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="0059291A"/>
+    <w:rsid w:val="00597D80"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
+    <w:rsid w:val="005A2E73"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3BD2"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D688E"/>
     <w:rsid w:val="005E1131"/>
+    <w:rsid w:val="005E35F1"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
+    <w:rsid w:val="00603E45"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061720C"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00620136"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="006458A8"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
+    <w:rsid w:val="006515FB"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="00654D01"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683438"/>
+    <w:rsid w:val="00683876"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="006918DF"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A386F"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B6E68"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C481A"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
+    <w:rsid w:val="006E3955"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F7FBC"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705472"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="007159C7"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00726E9E"/>
-    <w:rsid w:val="0073195E"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007437E5"/>
-    <w:rsid w:val="007461F0"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00753902"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00784391"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00796CC6"/>
+    <w:rsid w:val="00794704"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007B79F8"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C1C0E"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
-    <w:rsid w:val="007C714B"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D21A4"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3FC4"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00802218"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00811B80"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="008203ED"/>
+    <w:rsid w:val="00817BDE"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00850F3F"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00881575"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="00890307"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B247E"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B65AF"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C5675"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D05B9"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D7E29"/>
-    <w:rsid w:val="008E0568"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E47CA"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F26B7"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0097334F"/>
-    <w:rsid w:val="00975D9C"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="009A40C4"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B17CC"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21AF5"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A37712"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A46290"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55093"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A6471D"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A7378B"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A84FC0"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A94127"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB18D2"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AC032F"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5CBE"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD13AE"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE6DC4"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B10DED"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B558C7"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B71778"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B92D3C"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA4F03"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB39AB"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
+    <w:rsid w:val="00BD69EA"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C211A0"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C2415F"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C25564"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C53DFE"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C656FC"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7775B"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C83392"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C96C63"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00D04052"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D10D43"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D26A48"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D60FDD"/>
+    <w:rsid w:val="00D734EE"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D969C1"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC5FDD"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E75FE2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E84422"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC0DA7"/>
+    <w:rsid w:val="00EB3C4A"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE5C1C"/>
+    <w:rsid w:val="00EE4054"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF4B0A"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F035D4"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
+    <w:rsid w:val="00F12CDF"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F233F2"/>
+    <w:rsid w:val="00F2210B"/>
+    <w:rsid w:val="00F23591"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F35F93"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F66975"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84347"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91DA5"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F95AEE"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB2F87"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7CCB"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D957CAA"/>
-  <w15:docId w15:val="{68E06CEC-70F8-47DD-BE86-8496EFA0EA26}"/>
+  <w14:docId w14:val="5DED8759"/>
+  <w15:docId w15:val="{7CFCD0B3-44C5-4488-BD4E-8C461F7F5E88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
@@ -21942,60 +37302,58 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
-    <w:qFormat/>
-    <w:rsid w:val="00095803"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC2740"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
@@ -22935,91 +38293,75 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
@@ -23219,50 +38561,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -23400,59 +38743,54 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
@@ -24050,60 +39388,60 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00F925FA"/>
     <w:pPr>
       <w:tabs>
@@ -24120,805 +39458,66 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/a49658ecb31b411620d1c7a36cc82f76bc07c5526087456fbebdd287b5ed09f8/res.%202600.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680afae3c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/292a39aa407d8e617b5787c61744c89728f232322cce2ec0fb6a37677afa24fb/res.%202585.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...710 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/Skatteadm/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25186,186 +39785,287 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-[...17 lines deleted...]
-</dokumentvärden>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100920B9F7336D1F44B99537E587B2575AB" ma:contentTypeVersion="6" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="1b1976a7788104a5b02e790bda1ca3d4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e56cd899308b1568f2c49c8c9894a31" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
-    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
+                <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
-      </xsd:simpleType>
-[...23 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -25411,210 +40111,206 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...41 lines deleted...]
-</spe:Receivers>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch ordförande, och statsråden Svantesson, Edholm, Jonson, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:43</dokumentnummer>
+  <titel>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13530</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13530</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13530</Description>
+    </_dlc_DocIdUrl>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42401F68-2051-4B82-BDA0-1DD1F93B8B45}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163DAA7A-0E92-4397-B764-DCDA585ED8A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C5A74F6-49D2-4B49-ADA4-9943C4B2E6D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACB6C066-BE4A-4AEB-AA97-2CB20CB51E16}">
-[...43 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D5C1D57-E0AB-4F43-8A6B-F4667F19B869}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{315B4B94-D868-4A5B-B58A-4F13D315B085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65BA1DB0-60AF-485B-8AF0-61F60539301C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD867A83-7332-4010-B974-DCA5FBCC44E6}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A3FA5BF-E50E-4E11-B1EB-A95F772C4F46}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="24a4140e-5e0c-4d26-a10b-8a77e9005ebd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="e49fa608-c977-4c8b-b1eb-816535067cf9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>87590</Characters>
+  <Pages>55</Pages>
+  <Words>20825</Words>
+  <Characters>110375</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>207</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>919</Lines>
+  <Paragraphs>261</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Europarådet 2.0</vt:lpstr>
+      <vt:lpstr>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>103909</CharactersWithSpaces>
+  <CharactersWithSpaces>130939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Europarådet 2.0</dc:title>
-  <dc:creator>Maja Lodding</dc:creator>
+  <dc:title>Kompletteringar och förtydliganden i fråga om sanktioner vid skatteundandragande och bedrägerier</dc:title>
+  <dc:creator>Lotta Nordqvist</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100920B9F7336D1F44B99537E587B2575AB</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>822a22bd-f9ff-4446-8eef-aac6fcb84ef2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...10 lines deleted...]
-    <vt:lpwstr>46988c8a-5efa-4b2b-a096-d68142acae7c</vt:lpwstr>
   </property>
 </Properties>
 </file>