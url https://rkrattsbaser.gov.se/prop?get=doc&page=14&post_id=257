--- v0 (2026-08-25)
+++ v1 (2026-10-14)
@@ -6,180 +6,193 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="58D52901" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00751EC8" w:rsidP="00333C9D">
+    <w:p w14:paraId="59FDC1C3" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00F62A5C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C2056F">
+          <w:r w:rsidR="00690CB3">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C2056F">
+      <w:r w:rsidR="00690CB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E305534" wp14:editId="2F419923">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A027D09" wp14:editId="4C83B67C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 13"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="63604A2D" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRPr="00811BB8" w:rsidRDefault="00C2056F" w:rsidP="00F572D9">
+                              <w:p w14:paraId="531CA2F6" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00811BB8" w:rsidRDefault="00690CB3" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305CAE50" wp14:editId="6E9803C2">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B9808A" wp14:editId="6484E979">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="293714719" name="Bildobjekt 1768629798"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
-                                              <pic:cNvPr id="2" name="Bildobjekt 1768629798"/>
+                                              <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
@@ -190,742 +203,513 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4E305534" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7A027D09" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="63604A2D" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRPr="00811BB8" w:rsidRDefault="00C2056F" w:rsidP="00F572D9">
+                        <w:p w14:paraId="531CA2F6" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00811BB8" w:rsidRDefault="00690CB3" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="305CAE50" wp14:editId="6E9803C2">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21B9808A" wp14:editId="6484E979">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="293714719" name="Bildobjekt 1768629798"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="Bildobjekt 1768629798"/>
+                                        <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0492EB33" w14:textId="520BC636" w:rsidR="00C2056F" w:rsidRDefault="00751EC8" w:rsidP="00424251">
+    <w:p w14:paraId="76FF4AE0" w14:textId="2359378B" w:rsidR="00690CB3" w:rsidRDefault="000D01F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
-        <w:tabs>
-[...23 lines deleted...]
-    <w:p w14:paraId="1355C338" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRPr="00D01F17" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+      </w:pPr>
+      <w:r>
+        <w:t>2025/26:65</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE868F0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="00D01F17" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D105A" w14:paraId="4EABFEB4" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00690CB3" w14:paraId="31301BD6" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="010E98E1" w14:textId="2F1136EA" w:rsidR="00690CB3" w:rsidRDefault="000D01F4" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="11D165D7" w14:textId="02AE5679" w:rsidR="00C2056F" w:rsidRDefault="00FE3C36" w:rsidP="00333C9D">
+              <w:p w14:paraId="280BB37A" w14:textId="4EC32819" w:rsidR="00690CB3" w:rsidRDefault="00495A75" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="293CA7AC" w14:textId="6DA31CCC" w:rsidR="00C2056F" w:rsidRPr="00141F91" w:rsidRDefault="004E661B" w:rsidP="00333C9D">
+              <w:p w14:paraId="63F10A97" w14:textId="08141FE8" w:rsidR="00690CB3" w:rsidRPr="00141F91" w:rsidRDefault="00495A75" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:51</w:t>
+                  <w:t>2025/26:65</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72E5B6AD" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+    <w:p w14:paraId="1DA89BCA" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="719E1084" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+    <w:p w14:paraId="686D4CF4" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EC99F4" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+    <w:p w14:paraId="442E0BCD" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ADB052D" w14:textId="643FA1A9" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+    <w:p w14:paraId="3587852D" w14:textId="3D39884C" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000D01F4">
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:date w:fullDate="2025-11-20T00:00:00Z">
+          <w:date w:fullDate="2025-11-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002A3171">
-            <w:t>den 20 november 2025</w:t>
+          <w:r w:rsidR="00362F4C" w:rsidRPr="000D01F4">
+            <w:t>den 27 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2F625987" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+    <w:p w14:paraId="2B0CD0B0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6B116323" w14:textId="565E0EEB" w:rsidR="00C2056F" w:rsidRDefault="002C3BDB" w:rsidP="00333C9D">
+        <w:p w14:paraId="25AEB267" w14:textId="674C0C5E" w:rsidR="00690CB3" w:rsidRPr="000D01F4" w:rsidRDefault="00362F4C" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="000D01F4">
             <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1515206A" w14:textId="4886D747" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+    <w:p w14:paraId="39FED151" w14:textId="4BBE3394" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000D01F4">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
-          <w:placeholder>
-[...1 lines deleted...]
-          </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002C3BDB">
-            <w:t>Elisabeth Svantesson</w:t>
+          <w:r w:rsidR="00362F4C">
+            <w:t>Erik Slottner</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="66894F28" w14:textId="3E9A72F2" w:rsidR="00C2056F" w:rsidRPr="008C3EC0" w:rsidRDefault="00C2056F" w:rsidP="004534C4">
+    <w:p w14:paraId="7FB0D73B" w14:textId="7C05AD01" w:rsidR="00690CB3" w:rsidRPr="008C3EC0" w:rsidRDefault="00690CB3" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FE3C36">
+          <w:r w:rsidR="00495A75">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
             <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAEAAC4" w14:textId="7D0EFE9F" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="0074029D">
+    <w:p w14:paraId="3E3DE539" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
-      <w:r w:rsidR="0074029D">
-[...3 lines deleted...]
-    <w:p w14:paraId="4FEE03D1" w14:textId="3BEA6CD0" w:rsidR="00FB3B64" w:rsidRDefault="00C2056F" w:rsidP="00347F32">
+    </w:p>
+    <w:p w14:paraId="500F53F7" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00466CD5">
-[...5 lines deleted...]
-      <w:r w:rsidR="00650D0A" w:rsidRPr="00466CD5">
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>I skrivelsen behandlar regeringen Riksrevisionens iakttagelser och rekommendationer till regeringen i rapporten Kostsam kvadratjakt – statens användning och anskaffning av lokaler (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve"> 2025:17). Riksrevisionens övergripande slutsats i rapporten är att statens användning och anskaffning av lokaler kan bli mer effektiv. Riksrevisionen bedömer att det finns stor effektiviseringspotential i att minska kontorsareorna och att öka myndigheternas samverkan. Riksrevisionen konstaterar vidare att det är dyrt med kontorslokaler i centrala Stockholm och att lokalisering till mindre centrala lägen skulle kunna sänka kostnaderna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77150EC2" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>Regeringen välkomnar granskningen och delar Riksrevisionens bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">ning att statens användning och anskaffning av lokaler kan bli mer effektiv. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D94">
+        <w:t xml:space="preserve">I likhet med Riksrevisionen anser regeringen att det behövs en tydligare styrning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D94">
+        <w:t xml:space="preserve"> och ett bättre stöd för myndigheterna vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">användning och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D94">
+        <w:t>anskaffning av lokaler.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00466CD5">
-[...14 lines deleted...]
-      <w:r w:rsidR="00780418">
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>Samtidigt konstaterar regeringen att verk</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00466CD5">
-[...29 lines deleted...]
-    <w:p w14:paraId="3757278B" w14:textId="60A27411" w:rsidR="009D105A" w:rsidRDefault="005743C8">
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>samhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">ansvaret och arbetsgivarpolitiken i staten är delegerade till myndigheterna för att möjliggöra verksamhetsnära anpassningar för ökad effektivitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE4151F" w14:textId="77777777" w:rsidR="00362F4C" w:rsidRPr="00DC144E" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...213 lines deleted...]
-    <w:p w14:paraId="2BE56DA7" w14:textId="42AD7E9E" w:rsidR="00C2056F" w:rsidRPr="008F2013" w:rsidRDefault="00C2056F" w:rsidP="00362009">
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">Regeringen bedömer att myndigheternas och regeringens kontinuerliga arbete med att öka effektiviteten i statsförvaltningen samt det arbete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611957">
+        <w:t>med förslag till förordningsändringar för en effektivare och mer ändamålsenlig användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anskaffning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611957">
+        <w:t xml:space="preserve"> av lokaler </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>som för närvarande pågår inom Regeringskansliet kommer att skapa goda förutsättningar för en mer kostnadseffektiv användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t xml:space="preserve">anskaffning av lokaler i staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B35503" w14:textId="320B2ECA" w:rsidR="00362F4C" w:rsidRPr="00362F4C" w:rsidRDefault="00362F4C" w:rsidP="00362F4C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC144E">
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFB5B6E" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="008F2013" w:rsidRDefault="00690CB3" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B371FC" w14:textId="5324159E" w:rsidR="009E566D" w:rsidRDefault="00C2056F">
+    <w:p w14:paraId="0EB511B3" w14:textId="03E96BF4" w:rsidR="003E216F" w:rsidRDefault="00690CB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -933,7681 +717,11128 @@
       </w:r>
       <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214370532" w:history="1">
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+      <w:hyperlink w:anchor="_Toc215142718" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214370532 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142718 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00491433">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14289436" w14:textId="106D9822" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
+    <w:p w14:paraId="5374CA48" w14:textId="5C177F96" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214370533" w:history="1">
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+      <w:hyperlink w:anchor="_Toc215142719" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214370533 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142719 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00491433">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73CA8FEA" w14:textId="4B90F31E" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
+    <w:p w14:paraId="42810638" w14:textId="3611055C" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142720" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kontorsarea och kontorens lägen</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142720 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AD878EB" w14:textId="5417F418" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142721" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Effekterna av den nuvarande styrningen</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142721 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DA3C2C4" w14:textId="1DE5573E" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142722" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Samordnad anskaffning av lokaler</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142722 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E738230" w14:textId="3CBC863C" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142723" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.4</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142723 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="105652FE" w14:textId="20FFC9F1" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214370534" w:history="1">
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+      <w:hyperlink w:anchor="_Toc215142724" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214370534 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142724 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00491433">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CFFFBF8" w14:textId="2B9BC63A" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
+    <w:p w14:paraId="5ABA8ECC" w14:textId="6DC1DBCB" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142725" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kontorsarea och kontorens lägen</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142725 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42050E9D" w14:textId="227D7196" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142726" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Effekterna av den nuvarande styrningen</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142726 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="570E6318" w14:textId="7CEAE5E2" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc215142727" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Samordnad anskaffning av lokaler</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142727 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="003E216F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DFC6330" w14:textId="0C2D3736" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214370535" w:history="1">
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+      <w:hyperlink w:anchor="_Toc215142728" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214370535 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142728 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00491433">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43722B97" w14:textId="1A0A3634" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
+    <w:p w14:paraId="36760F9D" w14:textId="45021A80" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214370536" w:history="1">
-        <w:r w:rsidR="009E566D" w:rsidRPr="00205B6A">
+      <w:hyperlink w:anchor="_Toc215142729" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Generella statsbidrag som stabiliseringspolitiskt instrument (RiR 2025:19)</w:t>
+          <w:t>Riksrevisionens rapport Kostsam kvadratjakt – statens användning och anskaffning av lokaler (RiR 2022:28)</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214370536 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142729 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00491433">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DFF192C" w14:textId="42E68B07" w:rsidR="009E566D" w:rsidRDefault="00751EC8">
+    <w:p w14:paraId="6A41D871" w14:textId="04FBB159" w:rsidR="003E216F" w:rsidRDefault="00F62A5C">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214370537" w:history="1">
-        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+      <w:hyperlink w:anchor="_Toc215142730" w:history="1">
+        <w:r w:rsidR="003E216F" w:rsidRPr="00912CCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 november 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00DF3D11">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...13 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214370537 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc215142730 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00491433">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>81</w:t>
+          <w:t>90</w:t>
         </w:r>
-        <w:r w:rsidR="009E566D" w:rsidRPr="00DF3D11">
+        <w:r w:rsidR="003E216F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4187CFDE" w14:textId="0E75743F" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00362009">
+    <w:p w14:paraId="28F063B9" w14:textId="7B196228" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C94304E" w14:textId="6ED1E508" w:rsidR="005E270E" w:rsidRDefault="00C2056F" w:rsidP="005E270E">
+    <w:p w14:paraId="39B70F57" w14:textId="44E78F73" w:rsidR="00DB62B9" w:rsidRDefault="00690CB3" w:rsidP="00572233">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...2164 lines deleted...]
-        <w:sectPr w:rsidR="0090338E" w:rsidRPr="00152749" w:rsidSect="00155500">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="907" w:hanging="907"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="232D3F01" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="0025580F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc215138952"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc215142718"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>I och med</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="796D553D" w14:textId="77777777" w:rsidR="00C2056F" w:rsidRDefault="00C2056F" w:rsidP="00333C9D">
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6802AB" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="008E443D" w:rsidRDefault="00844454" w:rsidP="0025580F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00844454" w:rsidRPr="008E443D" w:rsidSect="0025580F">
           <w:headerReference w:type="even" r:id="rId21"/>
           <w:headerReference w:type="default" r:id="rId22"/>
           <w:footerReference w:type="even" r:id="rId23"/>
           <w:footerReference w:type="default" r:id="rId24"/>
-          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="58F80195" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005743C8" w:rsidP="00FE3C36">
+      <w:r>
+        <w:t>Riksrevisionen har granskat om statens kontorsförsörjning är effektiv. Resultatet av granskningen redovisas i rapporten Kostsam kvadratjakt – statens användning och anskaffning av kontorslokaler (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:17), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3C5E">
+        <w:t>se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426153">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Riksdagen överlämnade rapporten till regeringen den 10 juni 2025. I rapporten lämnar Riksrevisionen rekommendationer till regeringen. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser och rekommendationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F5FC5D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FE48AE" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc215142719"/>
+      <w:r w:rsidRPr="00785272">
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5418C92E" w14:textId="2B3B9DDB" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens övergripande slutsats är att statens användning och anskaffning av kontorslokaler kan bli mer effektiv. Riksrevisionen anser att regeringens styrning är otydlig och att styrningen inte ger myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heterna tillräckliga incitament att effektivisera kontorsanvändningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D0B534" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc215138954"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc215142720"/>
+      <w:r>
+        <w:t>Kontorsarea och kontorens lägen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="469EF900" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att det finns en betydande potential att effektivisera statens kontorsanvändning. Riksrevisionen konstaterar att myndigheternas kontorsareor har minskat något under de senaste tio åren, men att anpassningen mot mindre kontor går långsamt och att många myndigheter fortfarande använder betydligt större area per anställd än jämförbara verksamheter, utan att det finns verksamhetsskäl som motiverar detta. Enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF003F">
+        <w:t xml:space="preserve"> finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det dessutom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF003F">
+        <w:t xml:space="preserve"> en osäkerhet på myndigheterna om hur stora kontorslokaler verksamheten kräver och hur de ska vara utformade. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen anser att den största effektiviseringspotentialen ligger i att minska kontorsareorna och bedömer att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9139A">
+        <w:t xml:space="preserve">behövs en tydligare styrning och ett bättre stöd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC34BC4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att många medarbetare i så stor utsträckning arbetar på distans har enligt Riksrevisionen skapat ett utrymme för att effektivisera kontorsanvänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen. Riksrevisionen bedömer att den låga beläggningsgraden tyder på att resurser skulle kunna användas mer effektivt för att utveckla mer ändamålsenliga kontor och samtidigt minska statens kostnader för kontorsanvändning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006178BC">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör enligt Riksrevisionen stödja myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna i omställningen genom tydligare styrning av förändringsarbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3E8514" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001325F7">
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att det är dyrt med kontorslokaler i de mest centrala lägena i Stockholm och att hyrorna som myndigheterna betalar nära centralstationen i Stockholm i genomsnitt är mer än dubbelt så höga som hyrorna i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001325F7">
+        <w:t xml:space="preserve">stora städer och i förorter till Stockholm. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar vidare att de myndigheter som har studerats i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">granskningen inte har ändrat sina kontorslägen i någon betydande omfattning under de senaste tio åren och att det är utmanande för myndigheterna att självständigt fatta beslut om att förändra lokalernas läge eftersom många av myndigheterna anser att läget är avgörande för möjligheten att både rekrytera och behålla medarbetare med rätt kompetens. Riksrevisionen bedömer att det krävs en tydligare styrning för att uppnå riksdagens mål om myndigheternas lokalisering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8164D">
+        <w:t xml:space="preserve">Riksdagen har dels uttalat att regeringen bör omlokalisera statliga arbetstillfällen från större städer till landsbygden, dels att utgångspunkten måste vara att myndigheter som lokaliseras i Stockholmsområdet bör välja lägen utanför de dyraste områdena i Stockholms innerstad. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare bedömer Riksrevisionen att om alla kontorsmyndigheter i gransk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningens urval minskade den genomsnittliga kontorsarean per anställd från dagens 22 till 15 kvadratmeter och använde kontor i mindre centrala lägen skulle kostnaderna kunna minska med 1,2 miljarder kronor per år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F84392A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer att anskaffningskostnaderna är höga, men att det vore olämpligt att sänka kostnaderna genom att tillåta längre hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrakt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3FE3">
+        <w:t xml:space="preserve">så länge behovet av att minska kontorsarean kvarstår. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E91E57D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare finns det enligt Riksrevisionen tecken på att myndigheterna har låg kostnadsmedvetenhet när det gäller anskaffning av kontorslokaler. Större myndigheter som Försäkringskassan och Skatteverket har dock specialiserade enheter med kunskap om kontorsutveckling samt erfarna projektledare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4596EA" w14:textId="7654FA80" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc215138955"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc215142721"/>
+      <w:r>
+        <w:t>Effekterna av den nuvarande styrningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="14253C3D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen bedömer att det finns flera orsaker till att den nuvarande styrningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063181E">
+        <w:t>inte leder till effektiv lokalanvändning och lokalanskaffning i staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att många myndigheter har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95211">
+        <w:t>en oklar bild av hur budget</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B95211">
+        <w:t>styrningen fungerar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7384A86E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen anser att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>nuvarande styrningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> medför att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t xml:space="preserve"> myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t xml:space="preserve">heter med liknande behov </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av kontorslokaler f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t xml:space="preserve"> mycket olika tilldelning av anslagsmede</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">l, vilket har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>resulterat i en ineffektiv resurs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B29E8">
+        <w:t>allokering som inte korrigeras över tid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4E60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4E60">
+        <w:t>Det beror</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4E60">
+        <w:t xml:space="preserve"> på att den historiska kontorsanvändningen styr tilldelningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen bedömer att regeringen inom nuvarande system kan effektivisera ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nyttjandet av kontorslokaler genom att komplettera budgetstyrningen med tillfälliga justeringar av anslagen. Riksrevisionen bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>er att regeringen inom nuvarande system kan effektivisera ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nyttjandet av kontorslokaler genom att komplettera budgetstyrningen med tillfälliga justeringar av anslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433E6D9C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att det krav på att inhämta regeringens god</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kännande vid lokalförändringar som kräver ökad tilldelning av anslags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel som finns i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803634">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803634">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803634">
+        <w:t xml:space="preserve"> (1993:528) om statliga myndigheters lokalförsörjning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsammans med missuppfattningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287C77">
+        <w:t>av hur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287C77">
+        <w:t>budgetstyrningen fungerar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påverkar hur myndigheterna kommer att använda avsedda resurser. Det leder enligt Riksrevisionen till att myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna kan komma att göra ineffektiva prioriteringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E642D28" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD75FE2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc215138956"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc215142722"/>
+      <w:r>
+        <w:t>Samordnad anskaffning av lokaler</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="31A45D0A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att det finns effektiviseringspotential i att öka myndigheternas samverkan när det gäller både användning och anskaff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av lokaler. Enligt Riksrevisionen kan kostnader minska om myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna nyttjar gemensamma ytor, samordnar investeringar och gör gemensamma inköp till kontoren. Riksrevisionen konstaterar att det finns en osäkerhet kring om det är tillåtet för en myndighet att teckna kontrakt för större lokaler i syfte att hyra ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0992082D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Scala Offc" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Scala Offc" w:cs="Scala Offc"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve">effektivt att alla myndigheter tar höjd för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framtida lokalbehov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t>genom att teckna kontrakt för större lokaler än nödvändigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att styrningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7D46">
+        <w:t xml:space="preserve"> innebär att en myndighetsledning som agerar rationellt med hänsyn till den egna verksamheten inte alltid bidrar till det som är bäst för staten som helhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve">n gemensam hantering av osäkerheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> framtida lokalbehov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skulle enligt Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> ge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> stabilare planeringsförutsättningar och minska behovet av överkapacitet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Scala Offc" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Scala Offc" w:cs="Scala Offc"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42505B06" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t xml:space="preserve"> finns stor potential i att minska kostnaderna genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003135A8">
+        <w:t>ökad samverkan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bör enligt Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">revisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>överväga om samordnad kontorsanskaffning för myndigheter som är lokaliserade på samma ort kan minska kostnaderna. V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">idare bör regeringen enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>överväga att använda fastighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>funktionerna på de stora statliga myndigheterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eftersom det där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t xml:space="preserve"> finns erfarenhet av och kompetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3717A">
+        <w:t>att anskaffa kontorslokaler i stora delar av landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428CCC9C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc215138957"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc215142723"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F94C0D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00785272">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen rekommenderar att regeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061F7477" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="005C661A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc215138958"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc215142724"/>
+      <w:r>
+        <w:t xml:space="preserve">inför en strategi för kontorsanvändningen i staten som tydliggör riktlinjer för kontorsarea och kontorens läge på orten, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC3BEC3" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="005C661A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>överväger att komplettera dagens budgetstyrning med aktiva beslut för att säkerställa att strategin följs och för att möjliggöra med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vetna politiska prioriteringar, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137A2E43" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00821B4D" w:rsidRDefault="005C661A" w:rsidP="005C661A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:sectPr w:rsidR="005C661A" w:rsidRPr="00821B4D" w:rsidSect="005C661A">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>överväger samordnad anskaffning av kontorslokaler för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter på samma ort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEBAF43" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7921797B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11146">
+        <w:t>delar Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E11146">
+        <w:t xml:space="preserve">revisionens bedömning att statens användning och anskaffning av lokaler kan bli mer effektiv.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143E58F3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>Målet för den statliga förvaltningspolitiken är en innovativ och sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>verkande statsförvaltning som är rättssäker och effektiv, har väl utvecklad kvalitet, service och tillgänglighet, och som därigenom bidrar till Sveriges utveckling och ett effektivt EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>(prop. 2009/10:175, bet. 2009/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>10:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t>38, rskr. 2009/10:315).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t>Statliga myndigheter har ett helhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t>ansvar för sin lokalförsörjning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t xml:space="preserve"> statliga lokalförsörjningen ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE77FA">
+        <w:t xml:space="preserve">vara så effektiv som möjligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>egeringens mål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>sättning är att fortsätta effektiviseringsarbetet när det gäller lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>försörjning och minska lokalkostnadernas andel av de totala kostnaderna för statens verksamhet (prop. 2016/17:1, bet. 2016/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>17:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00966EEC">
+        <w:t>2, rskr. 2016/17:123).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser alltjämt att en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D8A">
+        <w:t>effektiv lokalanvändning i staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är viktig eftersom den kan leda till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D8A">
+        <w:t xml:space="preserve"> minskade kostnader för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D8A">
+        <w:t>heter och staten som helhet.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk210571577"/>
+      <w:r>
+        <w:t xml:space="preserve"> Av dessa skäl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>beslutade regeringen i september 2024 om ett uppdrag till Ekonomistyrningsverket att genomföra analyser och ta fram underlag för att stärka förutsättningarna för en effektiv lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>användning i staten (Fi2016/04134</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37580">
+        <w:t>Fi2024/01718</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>). I rapporten Förbättrad uppföljning av statens lokalanvändning har Ekonomi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>styrningsverket lämnat förslag på utvecklade nyckeltal för att jämföra och bedöma effektiviteten i lokalanvändningen i staten som helhet och för enskilda myndighete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>(ESV 2025:20). Genom de nya hyres- och area</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>begreppen som Ekonomistyrning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t xml:space="preserve">verket har utvecklat inom ramen för uppdraget finns vidare goda förutsättningar att jämföra hyresnivåer och lokalinnehav mellan myndigheterna, över tid och mot marknaden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>underlagen som Ekonomistyrningsverket tagit fram kan fungera som viktiga verktyg för myndigheterna vid beslut om användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0EEE">
+        <w:t>anskaffning av lokaler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50358118" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc215142725"/>
+      <w:r>
+        <w:t>Kontorsarea och kontorens lägen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00A101C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E272948" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t xml:space="preserve"> myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t>heternas anpassning mot mindre kontor har gått långsamt och att många myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0060747E">
+        <w:t>heter fortfarande använder betydligt större area per anställd än jämförbara verksamheter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I likhet med Riksrevisionen anser regeringen att distans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbetet och den ökande digitaliseringen har skapat nya behov som ställer andra krav på kontorens dimensionering och utformning än tidigare. Regeringen instämmer vidare i Riksrevisionens bedömning att den låga beläggningsgraden tyder på att resurser skulle kunna användas mer effek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tivt för att utveckla mer ändamålsenliga kontor och samtidigt minska statens kostnader. I sina räkneexempel utgår Riksrevisionen från en kontorsarea om 15 kvadratmeter per anställd, men påtalar att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D853A8">
+        <w:t>yndigheter med annan verksamhet än kontorsverksamhet kan ha behov av större lokalareor.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det kan vara rimligt att som generell utgångspunkt utgå från en kontorsarea om</w:t>
+      </w:r>
+      <w:r w:rsidDel="00A578C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 kvadratmeter per anställd för kontorsmyndigheter vid användning och anskaffning av kontorslokaler. Det behöver dock finnas utrymme för myndigheter att vid behov göra verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mässiga anpassningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F677D28" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>att det behövs en tydligare styrning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> och ett bättre stöd för</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> myndigheternas arbete med användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>anskaffning av lokaler. Samtidigt anser regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">yndigheternas fristående ställning och långtgående befogenheter att besluta om hur de egna uppgifterna ska lösas är en viktig komponent i den svenska förvaltningsmodellen som medför många fördelar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Myndigheternas ansvar för verksamheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> kommer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> till uttryck i 3 § myndighetsförordningen (2007:515) där det framgår att myndighetens ledning ansvarar inför regeringen för verksamheten och ska se till att den bedrivs effektivt och enligt gällande rätt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare är a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>rbetsgivaransvaret i staten långtgående delegerat till myndigheterna och det är myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ledningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> som har arbetsmiljöansvar för de statligt anställda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>Regeringens mål för arbets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve">givarfrågorna är en samordnad statlig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>arbetsgivarpolitik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> som säkerställer att myndigheterna har kompetens för att fullgöra sina uppgifter. Det är därför angeläget att de statliga arbetsgivarna har förutsättningar att arbeta strategiskt med sin kompetens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t>försörjning. Verksamhetsansvaret och arbetsgivarpolitiken i staten är delegerad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003554E1">
+        <w:t xml:space="preserve"> till myndigheterna för att kunna möjliggöra verksamhetsnära anpassningar för ökad effektivitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">Regeringen anser att det även fortsatt är myndighetens ledning som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">bäst </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förutsättningar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>bestämm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> över myndighetens anskaffning och användning av lokaler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203944BF" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen delar däremot</w:t>
+      </w:r>
+      <w:r w:rsidDel="00EF61B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> bedömning att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vore </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>gynnsamt för kontorsanvändningen i staten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som helhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> med en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tydligare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> styrning av myndigheternas kontorsyta och läge på arbetsorten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> vidare i likhet med Riksrevisionen att myndigheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behöver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> ges utrymme att påverka kontorens utformning eftersom myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t>heternas verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> skiljer sig åt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det kommer att vara utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>punkten i regeringens fortsatta arbete med att göra statens lokalanvändning mer effektiv och ändamålsenlig, se avsnitt 4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5413">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500F055D" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004114B2">
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004114B2">
+        <w:t>iksrevisionen konstaterar är ett sätt att minska anskaffnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004114B2">
+        <w:t xml:space="preserve">kostnaderna att tillåta myndigheterna att teckna längre kontrakt så att transaktionskostnader och flyttkostnader kan fördelas över fler år. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>Regeringen instämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> bedömning att det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte är lämpligt att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> tillåta längre </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>kontrakt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>så länge det finns behov av att minska kontorsarean på myndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen avser därför inte att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004114B2">
+        <w:t>genomföra några generella ändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>för när regeringens medgivande ska krävas för hyresavtal enligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F35">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F35">
+        <w:t xml:space="preserve"> om statliga myndigheters lokalförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4DA08B" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare instämmer regeringen i Riksrevisionens konstaterande att förflyttningen till mindre centrala lägen i Stockholm sker långsamt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>Riksdagen har tillkännagett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska se till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve">statliga myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lokaliseras till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>förorte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lägen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> utanför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de dyraste områdena i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t xml:space="preserve"> Stockholms innerstad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och prövar lokalisering till andra delar av landet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>(bet. 2015/16:NU17 punkt 2, rskr. 2015/16:201 och bet. 2015/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>16:FiU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B17CBB">
+        <w:t>25 punkt 9, rskr. 2015/16:208).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t xml:space="preserve">I syfte att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>ökad statlig närvaro har tidigare regeringar fattat beslut om lokalisering av hela eller delar av myndigheters verksamheter. Merparten av besluten har avsett verksamheter i Stockholms län, som har om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>lokaliserats till andra delar av landet. I och med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dessa beslut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>, myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>heternas egna initiativ till lokaliseringar och införandet av förordningen (2019:202) om statliga myndigheters lokalisering ansåg regeringen att tillkännagivandena från riksdagen var slutbehandlade (prop. 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t xml:space="preserve">:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>. 2 avsnitt 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rskr. 2019/20:129</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4D54">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C14D395" w14:textId="77777777" w:rsidR="00495A75" w:rsidRPr="00A24B85" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i Riksrevisionen bedömning att tydligare styrning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF39EB">
+        <w:t xml:space="preserve">och ett bättre stöd för myndigheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behövs för att åstadkomma ytterligare förflyttning från centrala lägen i Stockholm och att det kan innebära en besparingspotential. Regeringens åtgärder med anledning av detta framgår av avsnitt 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24B85">
+        <w:t xml:space="preserve">Samtidigt finns det outtalade förväntningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24B85">
+        <w:t xml:space="preserve"> vissa institutioner att bedriva verksamhet i särskilda lokaler. Det gäller exempelvis museum, högskolor och universitet där lokaliseringen har ett särskilt egenvärde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6605C1EF" w14:textId="77777777" w:rsidR="00495A75" w:rsidRDefault="00495A75" w:rsidP="00495A75">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24B85">
+        <w:t>Riksrevisionen har uppmärksammat tecken på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> låg kostnadsmedvetenhet hos myndigheterna vad gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nedlagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> egen arbetstid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i samband med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve">anskaffning av kontorslokaler. Regeringen förutsätter att den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndighet som anskaffar kontorslokaler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> utför arbetet så effektivt som möjligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Även i detta sammanhang ansvarar myndighetens ledning för att arbetet bedrivs effektivt i enlighet med 3 § myndighetsförordningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00AB7683">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> likhet med Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">revisionen </w:t>
+      </w:r>
+      <w:r w:rsidDel="00AB7683">
+        <w:t xml:space="preserve">anser regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t>det är angeläget att myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00197A1A">
+        <w:t>heterna arbetar kostnadsmedvetet för att säkerställa en god hushållning med statens medel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455F98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000754FB">
+        <w:t>tgärder med anledning av detta framgår av avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1425F08E" w14:textId="6294BBAD" w:rsidR="00844454" w:rsidRDefault="005B38A5" w:rsidP="000241B1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc215142726"/>
+      <w:r>
+        <w:t>Effekterna av den nuvarande styrningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="00844454">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BC4E08" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">bedömning att hyreskostnaden har eller kan ha stor betydelse för myndigheternas beslut om kontorslokaler. Så som Riksrevisionen påpekar, påverkar historiska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>utfall uppräkningen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> i sig och hur stor andel som räknas upp med en specifik uppräkningsfaktor, t.ex. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> lokalkostnader. Myndigheterna har fullt ansvar för hur de medel de förfogar över</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> disponeras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>inom ramen för rik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">dagens beslut om anslagens ändamål </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>finansiella restriktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som regeringen har beslutat om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230A54A9" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">Regeringen delar till viss del </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens bedömning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">att effekterna av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delar av den ekonomiska styrningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>kan vara svår</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> att överblicka. En utmaning i pris- och löneomräkningen är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">att uppräkningen bygger på faktiska utfall, vilket ger ett par års fördröjning, såväl </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> fördelningen mellan olika kostnadsslag som underlag för beräkningen av upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>räknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>faktorerna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>När en myndighet byter lokaler kan det innebära att fördelningen mellan olika kostnadsslag förändras och att utrymme frigörs för ökade utgifter inom ett annat område. Regeringen styr normalt inte i detalj hur en myndighet disponerar tillgängliga medel mellan olika kostnadsslag. Av 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">§ myndighetsförordningen framgår att myndighetens ledning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvarar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">för att verksamheten bedrivs effektivt. I modellen för pris- och löneomräkning finns, som Riksrevisionen också påtalat, inte något automatiserat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effektiviseringstryck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> just lokalkostnader. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008673FF">
+        <w:t>en myndighet däremot omfördelar medel från lokaler till löner, utsätts en större andel av myndighetens utgifter för det effektiviseringstryck som följer av produktivitetsavdraget. Den nuvarande ekonomiska styrningen bidrar därför till en effektivare användning av statens medel.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5EA35F" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> statens nuvarande system för lokalförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> ger myndigheterna incitament för en effektiv användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>nskaffning av kontorslokaler. Inom systemet anpassar pris- och löneomräkningen anslagsnivån med hänsyn till ändrade hyreskostnader,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> även om det sker med viss fördröjning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> Konstruktionen med pris- och löneomräkningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> i kombination med bestämmelser om ledningens ansvar i myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>förordningen, ger enligt regeringen tillräckligt med styrning på ett över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>gripande plan. Fler aktiva beslut</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gällande tilldelning av anslag för myndigheternas verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">riskerar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">leda till minskad förutsebarhet för myndigheterna och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bidra till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>kortsiktiga beslut inom lokalförsörjningen på bekostnad av vad som bedöms vara ändamåls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">enligt på längre sikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAE5464" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>Regeringen anser att en effektiv anskaffning och användning av kontors</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">lokaler i staten kan främjas inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>befintlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> system</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> och utifrån rådande principer. Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> göras genom att myndigheterna i högre utsträckning jämför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kostnaderna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> med varandra, eller på andra sätt nyttjar information om andra myndigheters anskaffning och användning. För detta kan Ekonomistyrningsverkets rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097319">
+        <w:t>Förbättrad uppföljning av statens lokalanvändning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>(ESV 2025:20)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097319">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve">vara ett stöd, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> vad gäller nyckeltal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030AADD8" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc215142727"/>
+      <w:r>
+        <w:t>Samordnad anskaffning av lokaler</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3605D41E" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar Riksrevisionens bedömning att det finns behov av att myndigheter i större utsträckning samverkar i fråga om användning och anskaffning av lokaler i syfte att minska kostnaderna för staten som helhet. Enligt 6 § myndighetsförordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B686D">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B686D">
+        <w:t xml:space="preserve"> verka för att genom samarbete med myndigheter och andra ta till vara de fördelar som kan vinnas för enskilda samt för staten som helhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Regeringen är positiv till att myndigheter samverkar i lokalförsörjningsfrågor och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t>följer löpande vilka behov som finns av förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:softHyphen/>
+        <w:t>gemensamma lösningar i den offentliga förvaltningen, och hur styrningen vid behov kan utformas för att underlätta och möjliggöra sådana lösningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A756D2" w14:textId="77777777" w:rsidR="005B38A5" w:rsidRDefault="005B38A5" w:rsidP="005B38A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t xml:space="preserve"> har för avsikt att förtydliga förutsättningarna för samverkan kring lokaler. Det gäller såväl i fråga om samordning kring lokal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t>försörjningsplaneringen och anskaffning, som i fråga om möjligheten att samverka kring användning av lokaler genom exempelvis sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00174F12">
+        <w:t>lokalisering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Regeringen instämmer i Riksrevisionens bedömning att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t xml:space="preserve">n gemensam hantering av osäkerheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t xml:space="preserve"> framtida lokalbehov </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t>ge stabilare planerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t>förutsättningar och minska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheternas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036225F">
+        <w:t xml:space="preserve"> behov av överkapacite</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t. Regeringen anser att ökade möjligheter till samverkan och samordning av lokalförsörjningen ger förutsättningar för att delvis lösa en sådan problematik. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023146D">
+        <w:t>Åtgärder med anledning av detta framgår av avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF8A7B7" w14:textId="626EC509" w:rsidR="00DB62B9" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc215138962"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc215142728"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="766B7215" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att det är viktigt att fortsätta arbetet för en mer effektiv användning och anskaffning av lokaler. Mot bakgrund av slutsatserna i Ekonomistyrningsverkets rapport och det behov av ytterligare stöd för myndigheternas arbete </w:t>
+      </w:r>
+      <w:r w:rsidDel="00B86934">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktualiseras i Riksrevisionens rapport</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B86934">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har Regeringskansliet remitterat en promemoria om e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004226B6">
+        <w:t>n effektivare och mer ändamålsenlig anskaffning och användning av lokaler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med förslag till ändringar i förordningen om statliga myndigheters lokalförsörjning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05532">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001519E3">
+        <w:t>Fi2025/02168</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05532">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I promemorian föreslås </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t xml:space="preserve">införas krav som förtydligar att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t xml:space="preserve">när de planerar för sin lokalförsörjning ska verka för en effektiv och ändamålsenlig användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t>anskaffning av lokaler.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det föreslås även att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:t>förut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:softHyphen/>
+        <w:t>sättningarna för myndigheter att samverka kring lokaler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förtydligas och att det ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E75C5">
+        <w:t xml:space="preserve">införas krav på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582B9C">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i planeringen för sin lokalförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582B9C">
+        <w:t xml:space="preserve"> beakta möjligheten till samverkan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller samlokalisering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582B9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nya Statskontoret föreslås vidare bemyndigas att meddela de föreskrifter som behövs för verkställigheten av de nya kraven i förordningen. Med stöd av bemyndigandet är det möjligt för nya Stats</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontoret att ta fram föreskrifter och allmänna råd för att åstadkomma en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:t xml:space="preserve">effektivare och mer ändamålsenlig användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9207A">
+        <w:t>anskaffning av lokaler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130475E9" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utöver förtydliganden om myndigheters förutsättningar att samverka när de planerar för sin lokalförsörjning avser r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för närvarande inte att vidta några ytterligare åtgärder med anledning av Riksrevisionens förslag om ytterligare samverkan mellan myndigheter. Regeringen konstaterar att resurssamverkan är möjlig med stöd av bestämmelsen i 6 § myndighetsförordningen och 4 § avgiftsförordningen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013545E">
+        <w:t>1992:191</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), som är ett generellt bemyndigande för en myndighet att under vissa förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningar ta ut avgifter för verksamheter som är av tillfällig natur eller av mindre omfattning. Mot bakgrund av förslagen om statlig resurs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samverkan i betänkandet En effektivare organisering av mindre myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter – analys och förslag (SOU 2025:13) och att flera remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanser uttrycker att det finns behov av förvaltningsgemensamma lösningar bedömer regeringen att det finns potential i sådana lösningar för att öka effektiviteten och kvaliteten i statsförvaltningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060662F">
+        <w:t>Regeringen följer löpande vilka behov som finns av förvaltningsgemensamma lösningar i den offentliga förvaltningen, och hur styrningen vid behov kan utformas för att underlätta och möjliggöra sådana lösningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. 2 avsnitt 4).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2C1CE0" w14:textId="77777777" w:rsidR="00844454" w:rsidDel="006428AE" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att en effektivare användning och anskaffning av lokaler kan innebära att resurser frigörs till förmån för myndigheters kärnuppgifter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C13B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766A2">
+        <w:t xml:space="preserve">tidigare uttalat att statsförvaltningen behöver bli mindre fragmenterad och mer fokuserad på myndigheternas kärnuppgifter (prop. 2023/24:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t xml:space="preserve">. 2 avsnitt 4 och prop. 2024/25:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>. 2 avsnitt 4).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206E5">
+        <w:t>Riksrevisionens granskning utgör därför ytterligare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett viktigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206E5">
+        <w:t xml:space="preserve"> underlag för regeringen i arbetet med att öka fokus på myndigheternas kärnuppgifter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766A2">
+        <w:t xml:space="preserve"> I budgetpropositionen för 2026 uttalade regeringen att den avser att ge Statskontoret i uppdrag att definiera och kartlägga myndigheters administrativa kostnader och redovisa dessa i förhållande till kostnaderna för myndigheternas kärnuppgifter (prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001766A2">
+        <w:t>. 2 avsnitt 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105C7DD1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att myndigheternas och regeringens kontinuerliga arbete med att öka effektiviteten i statsförvaltningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D1172">
+        <w:t xml:space="preserve">samt det arbete som för närvarande pågår inom Regeringskansliet som redovisats ovan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer att skapa goda förutsättningar för en mer kostnadseffektiv användning och an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skaffning av lokaler i staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49810A0D" w14:textId="4753767E" w:rsidR="00844454" w:rsidRPr="007C2C88" w:rsidRDefault="00844454" w:rsidP="007C2C88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00844454" w:rsidRPr="007C2C88" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0528">
+        <w:t xml:space="preserve">nser regeringen att Riksrevisionens rapport är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611C1BD7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="00897725">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214370536"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:bookmarkStart w:id="20" w:name="_Toc215138963"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc215142729"/>
+      <w:r>
+        <w:t>Riksrevisionens rapport Kostsam kvadratjakt – statens användning och anskaffning av lokaler (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00293C45">
+      <w:r>
         <w:t>RiR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00293C45">
-[...4 lines deleted...]
-    <w:p w14:paraId="3C8E67E7" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+      <w:r>
+        <w:t xml:space="preserve"> 2022:28)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="27FC0858" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FD0B94" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CC3E02" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A822578" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="6A7127D1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4098F396" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A3FBBF" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="27BF2837" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA25DB8" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3344E720" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="53112E21" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFBEAE5" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E9B697" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="0F4DB288" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD49BE9" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680B241D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="19142E92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0308E986" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F05F4C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="2064AC92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DF946F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719584E9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="2E9098FF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C3506C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2494834E" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="20CC5D10" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342B22BE" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30643D30" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="44D088ED" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E03D63E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A65C000" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="45A25EF7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114BC593" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45715C90" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="21816F72" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB55665" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC49C9D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="773CB6FF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EAFB210" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD31539" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="00D66CCA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660F5DD1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7555678F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="665C28D8" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76792627" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186EE570" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="0D24DCC7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7929DC88" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4102F705" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="18028AB3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D830AA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4D2DC0" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="00CFACF7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230E0FD2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0BE3CE" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="2515A471" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8CA482" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F45524" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="67F5CDF8" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75721F7E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C968C4D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="46F2BBDD" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2CDD4E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E74D2C9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="580A6076" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657AA4AD" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604E8FC0" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="4FEB6D7E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114E13B7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759BF6D6" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="5453DAF1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076B4F92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE9D98C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="13AD021D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261A52F3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A725871" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="50BF838A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C9C4C3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C8ACFB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="7E1983CF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144CB323" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B27B863" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="36E4C9FC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763B7F82" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0854DC" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="498377C6" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582F0598" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE82A9F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="6F0120F0" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0C14C5" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CB5D75" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="1E7ECE1B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E18C419" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7D0430" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="1B6F139D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105BEDAE" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A28C0ED" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="41DB7F37" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152E696A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD334F7" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="6F93DC9D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47317339" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E3E8BF" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="551FF885" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFF8324" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE22262" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="7C2580DC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DA4B1F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15936FC4" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="5B4AD515" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28ADC30D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A2C376" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="55529DF6" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4509B4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBB42B5" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="3AB47C2D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3379C8D4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F24DC9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="236B04C3" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00896744" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6699F6" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="0B40EAE2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEFCF22" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CFAFA0" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="354BE0E2" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A83155" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0044A21D" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="1A1AC028" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EFBB44" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37055874" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="5A625C67" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C62F34" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9E2FE8" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="3B98E3BC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1564F193" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FCC0D4" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="40094F3D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B99F31B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D656E13" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="43543090" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68414687" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DAF875" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="268E98F7" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519E1460" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BF7C1B" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="331C1212" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B77F4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EF643A" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="70B742D4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27452F56" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6921292F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="3D743EB6" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E24FF4F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077AEF0A" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="7AF5B661" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FB770C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6835FB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="16AE9014" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DBEDE0" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7233BB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="32037AEA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FB788B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C139CF" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="0352139B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C76795A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27838B89" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="00B17C66" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BFA4E9" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7E214A" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="3FF712FF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E256515" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C8A4EB" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="70B8C8A5" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E9DC2D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410DE697" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="1E30BE18" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525C6596" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFACE06" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="74E7787E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E75B92" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5D5D32" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="42C78834" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371AFEBA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709FDC47" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="3962A1D1" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042D982D" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094D3998" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="2CEFD65C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A62E319" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150E181F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="4F1F0A18" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9D9112" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8E317C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="553E850C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1E7386" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F571BC1" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="53874405" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E3F8CC" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BBBFA9" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="34FDE058" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E8B02C" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044D5CA1" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="618CD4CF" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3970E555" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E65D13C" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="0AA98F55" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0DD04F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16034C7F" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="249DAF71" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FA964F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189B62A4" w14:textId="77777777" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    <w:p w14:paraId="591973F0" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CBF50D" w14:textId="0FF5DDC9" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664A2B4E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A5FD5F" w14:textId="3919433F" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="4454C317" w14:textId="055FA65C" w:rsidR="007F4BE8" w:rsidRDefault="007F4BE8">
+    </w:p>
+    <w:p w14:paraId="1935930B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="6206C750" w14:textId="38734C7E" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4A493A" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510DE014" w14:textId="16A2D0FB" w:rsidR="007F4BE8" w:rsidRPr="007F4BE8" w:rsidRDefault="007F4BE8" w:rsidP="007F4BE8">
+    <w:p w14:paraId="1733C759" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="007F4BE8" w:rsidRPr="007F4BE8" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId31"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EE7D91" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685531A4" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6888E349" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF0E85E" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F3D0BB" w14:textId="66845D01" w:rsidR="00844454" w:rsidRPr="008A6BE4" w:rsidRDefault="00844454" w:rsidP="008A6BE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0335CF" w14:textId="22B83495" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC5EFCE" w14:textId="77777777" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00774859">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674C5281" w14:textId="79978BF5" w:rsidR="007250D6" w:rsidRDefault="007250D6" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E124AC" w14:textId="77777777" w:rsidR="007250D6" w:rsidRDefault="007250D6" w:rsidP="007250D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254595FB" w14:textId="77777777" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607E87E7" w14:textId="77777777" w:rsidR="00774859" w:rsidRDefault="00774859" w:rsidP="00774859">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757849E8" w14:textId="7606086F" w:rsidR="00DB62B9" w:rsidRPr="00897725" w:rsidRDefault="00DB62B9" w:rsidP="00897725">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00897725" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="first" r:id="rId49"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="409C1679" w14:textId="4020A5EE" w:rsidR="005743C8" w:rsidRDefault="00FE3C36" w:rsidP="00601D40">
+        <w:p w14:paraId="0AA4A722" w14:textId="3B3C7E15" w:rsidR="00844454" w:rsidRDefault="00495A75" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
             <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3F16EAE3" w14:textId="4D497BD3" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="69AC861C" w14:textId="6A11101B" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214370537"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc215142730"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:date w:fullDate="2025-11-20T00:00:00Z">
+          <w:date w:fullDate="2025-11-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009757A0">
-            <w:t>den 20 november 2025</w:t>
+          <w:r>
+            <w:t>den 27 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D3DD284" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1AA1DA4F" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C1F9CD" w14:textId="635EBDBC" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="4E40BF06" w14:textId="3AC2DD82" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FE3C36">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, </w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00FE3C36">
+          <w:r w:rsidR="00495A75">
             <w:t>Tenje</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00FE3C36">
-            <w:t xml:space="preserve">, Forssell, </w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">, Forssell, Slottner, Wykman, Malmer </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00FE3C36">
-            <w:t>Slottner</w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t>Stenergard</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00FE3C36">
+          <w:r w:rsidR="00495A75">
+            <w:t>, Kullgren,</w:t>
+          </w:r>
+          <w:r w:rsidR="00774859">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">Bohlin, Carlson, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00495A75">
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00495A75">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00FE3C36">
-[...7 lines deleted...]
-          <w:r w:rsidR="00FE3C36">
+          <w:r w:rsidR="00495A75">
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00FE3C36">
-            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t>, Larsson, Britz,</w:t>
+          </w:r>
+          <w:r w:rsidR="00774859">
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00FE3C36">
-[...7 lines deleted...]
-          <w:r w:rsidR="00FE3C36">
+          <w:r w:rsidR="00495A75">
             <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="67992462" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="24ED171B" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7915A7A1" w14:textId="64F12BAF" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="22DEF830" w14:textId="4017AE81" w:rsidR="00844454" w:rsidRPr="00774859" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
-          <w:placeholder>
-[...1 lines deleted...]
-          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009757A0">
-            <w:t>Svantesson</w:t>
+          <w:r w:rsidR="00774859">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:r w:rsidR="00774859">
+            <w:br/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4ECCB822" w14:textId="77777777" w:rsidR="005743C8" w:rsidRPr="00827386" w:rsidRDefault="005743C8" w:rsidP="000641A6">
-[...8 lines deleted...]
-    <w:p w14:paraId="1EC0D8E1" w14:textId="77777777" w:rsidR="005743C8" w:rsidRPr="008B7E85" w:rsidRDefault="005743C8" w:rsidP="0044419F">
+    <w:p w14:paraId="5EE40275" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="008B7E85" w:rsidRDefault="00844454" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674CF21F" w14:textId="77777777" w:rsidR="005743C8" w:rsidRPr="006E102E" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="6C3F251B" w14:textId="77777777" w:rsidR="00844454" w:rsidRPr="006E102E" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF18CEB" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="4D7F7E82" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B7DE4E" w14:textId="13A99127" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="2F252B40" w14:textId="1D3C1687" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FE3C36">
-            <w:t>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</w:t>
+          <w:r w:rsidR="00495A75">
+            <w:t xml:space="preserve">Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="56D7FC06" w14:textId="77777777" w:rsidR="005743C8" w:rsidRDefault="005743C8" w:rsidP="000641A6">
+    <w:p w14:paraId="3FF910EA" w14:textId="77777777" w:rsidR="00844454" w:rsidRDefault="00844454" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651E20CB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="3C2FDDFE" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId32"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+      <w:headerReference w:type="even" r:id="rId50"/>
+      <w:headerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="even" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:headerReference w:type="first" r:id="rId54"/>
+      <w:footerReference w:type="first" r:id="rId55"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3620596B" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="00F8009C">
+    <w:p w14:paraId="6E851421" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05A09A8D" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="00F8009C">
+    <w:p w14:paraId="095BEEDE" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Scala Offc">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="341314D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="14610806" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="286C6F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4E777A34" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="286C6F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4E777A34" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="701A1ABD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0E64EF12" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="271D4E03" wp14:editId="2A4695AB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 4"/>
+              <wp:docPr id="220634843" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2739A807" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3E624B49" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="271D4E03" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E624B49" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5BC3FCE4" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="70E88D05" wp14:editId="2476F918">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="633843443" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BEF113A" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="70E88D05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BEF113A" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3B48365F" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="033EE65D" wp14:editId="1F182CB1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1497861807" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7D74B283" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="033EE65D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D74B283" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="474A5B30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3FA6BB4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2739A807" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3FA6BB4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32BBCCBE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="29FF383C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0713B375" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="47840518" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0713B375" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="47840518" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3564C90A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2CE9CCD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FFBF9EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4FFF0905" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FFBF9EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4FFF0905" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A461A35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5405778A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 1"/>
+              <wp:docPr id="44" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1B3ECAA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="51EBBE70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00844454">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="51EBBE70" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00844454">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="791B828D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41DCF12C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00844454">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41DCF12C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00844454">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5187AADF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="217E4FC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00844454">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="217E4FC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00844454">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="099E1068" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36BE1270" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36BE1270" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A00A8AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C5E1B43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1B3ECAA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C5E1B43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="52565DBF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="158B7ED5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="544AB0FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7E091DD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="544AB0FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7E091DD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03EE09B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4ED23A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4ED23A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6DC38DA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76CA25A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76CA25A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C303D96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7584F1B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 4"/>
+              <wp:docPr id="26" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A3A6A06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="30FA8767" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A3A6A06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="30FA8767" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="427E671C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4AD7368B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="043862AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="514CD770" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="043862AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="514CD770" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D98912D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="121D6B52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E731668" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7173B6D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E731668" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7173B6D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3CD65E39" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0860ED49" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2FD8C4A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="64A58B5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="005743C8">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2FD8C4A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="64A58B5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="005743C8">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61B71342" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="547EFBD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="20" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="232256E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="08B2F125" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="005743C8">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="232256E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="08B2F125" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="005743C8">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E7E7C96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D47213B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6DD6D9A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="729EF75B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="005743C8">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6DD6D9A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="729EF75B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="005743C8">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D64E5E7" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="006923D1">
+    <w:p w14:paraId="1B86C993" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EAF21F2" w14:textId="77777777" w:rsidR="009577E7" w:rsidRPr="006923D1" w:rsidRDefault="009577E7" w:rsidP="006923D1">
+    <w:p w14:paraId="355EA3E0" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRPr="006923D1" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C0FC31D" w14:textId="77777777" w:rsidR="009577E7" w:rsidRDefault="009577E7" w:rsidP="006923D1">
+    <w:p w14:paraId="40E37061" w14:textId="77777777" w:rsidR="00690CB3" w:rsidRDefault="00690CB3" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="515ED626" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7C937FAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DF0C9FF" w14:textId="24AAA132" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                        <w:p w14:paraId="2D1DAB09" w14:textId="28E0628C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-                                <w:t>2025/26:51</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DF0C9FF" w14:textId="24AAA132" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                  <w:p w14:paraId="2D1DAB09" w14:textId="28E0628C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-                          <w:t>2025/26:51</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04090D41" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0CBD0C4C" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="711B8383" wp14:editId="47912AA1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="2042541883" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64C5D2D4" w14:textId="33AD9EC4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                        <w:p w14:paraId="23F663E0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="678160841"/>
+                              <w:id w:val="-581143423"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r>
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-492262910"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r>
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="711B8383" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="23F663E0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-581143423"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r>
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-492262910"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r>
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="397D4DC0" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55F367AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17F937CD" w14:textId="0B2C3A49" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1648587149"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="503248723"/>
+                              <w:id w:val="543330292"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-                                <w:t>2025/26:51</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17F937CD" w14:textId="0B2C3A49" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1648587149"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="543330292"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D12EAC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0360C0E9" w14:textId="2A8926A7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1672134704"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1535689865"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64C5D2D4" w14:textId="33AD9EC4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0360C0E9" w14:textId="2A8926A7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="678160841"/>
+                        <w:id w:val="1672134704"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="503248723"/>
+                        <w:id w:val="1535689865"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-                          <w:t>2025/26:51</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60AD90D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="43B89779" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="79953C3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2C768E66" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FB1ADBC" w14:textId="1344F7ED" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="482676797"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="940026551"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4C17546C" w14:textId="70948F26" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00844454">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FB1ADBC" w14:textId="1344F7ED" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="482676797"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="940026551"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4C17546C" w14:textId="70948F26" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00844454">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C68DF37" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16D6453C" w14:textId="787FC100" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1783991728"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="49344445"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4FDCCB8D" w14:textId="784D688F" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00844454">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00844454">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="16D6453C" w14:textId="787FC100" w:rsidR="00244011" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1783991728"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="49344445"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4FDCCB8D" w14:textId="784D688F" w:rsidR="00844454" w:rsidRPr="000B6D9A" w:rsidRDefault="00F62A5C" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00844454">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00844454">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00844454" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="687D559B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AECFEF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7D9A2D09" w14:textId="4B25D3CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1031611397"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="800116127"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D9A2D09" w14:textId="4B25D3CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1031611397"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="800116127"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76CD7D4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C7CAFE8" w14:textId="3CD0137D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-320271236"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="831269091"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C7CAFE8" w14:textId="3CD0137D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-320271236"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="831269091"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="284A76EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12A0C1A4" w14:textId="0F9704E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1920889A" w14:textId="59C9E233" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-                                <w:t>2025/26:51</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="12A0C1A4" w14:textId="0F9704E0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1920889A" w14:textId="59C9E233" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-                          <w:t>2025/26:51</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38F98BC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48AADE1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6F50BC24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="16528EE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3A806793" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F8345A7" w14:textId="5F9739A9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                        <w:p w14:paraId="58D49181" w14:textId="26DF1156" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1411887597"/>
+                              <w:id w:val="-608355345"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="801968687"/>
+                              <w:id w:val="-1954467376"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-                                <w:t>2025/26:51</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F8345A7" w14:textId="5F9739A9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                  <w:p w14:paraId="58D49181" w14:textId="26DF1156" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1411887597"/>
+                        <w:id w:val="-608355345"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="801968687"/>
+                        <w:id w:val="-1954467376"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-                          <w:t>2025/26:51</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DECDED4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1264201B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="763D18F5" w14:textId="3FCA5E03" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6AD4BFD2" w14:textId="28E9BC26" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1339229036"/>
+                              <w:id w:val="-39975253"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="422383355"/>
+                              <w:id w:val="464473354"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-                                <w:t>2025/26:51</w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="763D18F5" w14:textId="3FCA5E03" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6AD4BFD2" w14:textId="28E9BC26" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1339229036"/>
+                        <w:id w:val="-39975253"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="422383355"/>
+                        <w:id w:val="464473354"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-                          <w:t>2025/26:51</w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="779712EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3C40FFA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01FF1229" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C2E53CA" w14:textId="56709984" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                        <w:p w14:paraId="6D3F011F" w14:textId="211A518D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1889615009"/>
+                              <w:id w:val="1244999877"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="948817591"/>
+                              <w:id w:val="889308241"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-[...45 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1C2E53CA" w14:textId="56709984" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                  <w:p w14:paraId="6D3F011F" w14:textId="211A518D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1889615009"/>
+                        <w:id w:val="1244999877"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="948817591"/>
+                        <w:id w:val="889308241"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-[...45 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43EA8387" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="528DE666" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0405CA41" w14:textId="0980BCD2" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6944D44F" w14:textId="5A205681" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-631711961"/>
+                              <w:id w:val="555977780"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r w:rsidR="00495A75">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1235739934"/>
+                              <w:id w:val="-71975369"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-[...52 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00495A75">
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0405CA41" w14:textId="0980BCD2" w:rsidR="00244011" w:rsidRDefault="00751EC8" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6944D44F" w14:textId="5A205681" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F62A5C" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-631711961"/>
+                        <w:id w:val="555977780"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r w:rsidR="00495A75">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1235739934"/>
+                        <w:id w:val="-71975369"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-[...52 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00495A75">
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E70D2C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="00F140A2" w14:textId="77777777" w:rsidR="005C661A" w:rsidRDefault="005C661A" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1B58F9D0" wp14:editId="3F7470E3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:docPr id="1226613584" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7EF22A07" w14:textId="24CE09E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                        <w:p w14:paraId="514D77B6" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1451664330"/>
-                              <w:lock w:val="sdtContentLocked"/>
+                              <w:id w:val="-1906838547"/>
+                              <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FE3C36">
+                              <w:r>
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00244011">
+                          <w:r>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-398129652"/>
-                              <w:lock w:val="sdtContentLocked"/>
+                              <w:id w:val="1276443113"/>
+                              <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
-                            <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E661B">
-                                <w:t>2025/26:51</w:t>
+                              <w:r>
+                                <w:t>2025/26:65</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1B58F9D0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7EF22A07" w14:textId="24CE09E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00751EC8" w:rsidP="00664D04">
+                  <w:p w14:paraId="514D77B6" w14:textId="77777777" w:rsidR="005C661A" w:rsidRPr="00756E21" w:rsidRDefault="005C661A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1451664330"/>
-                        <w:lock w:val="sdtContentLocked"/>
+                        <w:id w:val="-1906838547"/>
+                        <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FE3C36">
+                        <w:r>
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-398129652"/>
-                        <w:lock w:val="sdtContentLocked"/>
+                        <w:id w:val="1276443113"/>
+                        <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E661B">
-                          <w:t>2025/26:51</w:t>
+                        <w:r>
+                          <w:t>2025/26:65</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -9944,50 +13175,172 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DAF42EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1D406BEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="907"/>
+        </w:tabs>
+        <w:ind w:left="907" w:hanging="907"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10084,51 +13437,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -10218,148 +13571,148 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10443,81 +13796,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10623,154 +13976,267 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70024D97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49CEE3BE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -10792,3428 +14258,1017 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="2144885699">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1578593017">
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C2056F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00002168"/>
+    <w:rsidRoot w:val="00690CB3"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="0000285A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00006DD2"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000107A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00011558"/>
+    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="000137A9"/>
-    <w:rsid w:val="00013ECE"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="0001429A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00015916"/>
     <w:rsid w:val="000163C7"/>
-    <w:rsid w:val="00017353"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00020166"/>
+    <w:rsid w:val="00017035"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00022341"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00024532"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="00027A48"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031CE6"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000331F7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00034BAD"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="000413F4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00043AAE"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="00044761"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00045479"/>
+    <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="00046ABA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00047560"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00047AAE"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00054801"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="00057202"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00060620"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00062F53"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063473"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0006636B"/>
     <w:rsid w:val="00067524"/>
-    <w:rsid w:val="00067B43"/>
     <w:rsid w:val="00070DFE"/>
-    <w:rsid w:val="00071167"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000724D4"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00072945"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00076987"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0008155E"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00082CE8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0008595E"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
-    <w:rsid w:val="00086029"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00086C72"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00087F05"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00094905"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00095B73"/>
     <w:rsid w:val="00096CFD"/>
-    <w:rsid w:val="00097444"/>
     <w:rsid w:val="000978DE"/>
-    <w:rsid w:val="000978DF"/>
-    <w:rsid w:val="000A0628"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2B65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A3BC5"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A479A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000A50BB"/>
     <w:rsid w:val="000A6489"/>
-    <w:rsid w:val="000A65F2"/>
     <w:rsid w:val="000A66BE"/>
-    <w:rsid w:val="000A6D78"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A75A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B3955"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B48A3"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000B712E"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C0ACF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000C5292"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C637D"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D00FF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="000E5E1F"/>
+    <w:rsid w:val="000D01F4"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F03AE"/>
-[...6 lines deleted...]
-    <w:rsid w:val="000F4BDE"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F6764"/>
-    <w:rsid w:val="000F6F3E"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00101579"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0010231F"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="0010317B"/>
-    <w:rsid w:val="001037AC"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00107A0E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00110940"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111E61"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00112A11"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="00114955"/>
     <w:rsid w:val="00115516"/>
-    <w:rsid w:val="0011604A"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00120679"/>
-    <w:rsid w:val="00120939"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00120C2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0012108B"/>
     <w:rsid w:val="00122565"/>
-    <w:rsid w:val="0012261E"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="00123A2E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00125857"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126747"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="00127EFB"/>
-    <w:rsid w:val="00130CB0"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00131AEB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00132C77"/>
     <w:rsid w:val="0013464D"/>
-    <w:rsid w:val="001347E1"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00141971"/>
-    <w:rsid w:val="00141CC9"/>
     <w:rsid w:val="00144361"/>
-    <w:rsid w:val="001445B9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00144D9E"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="001461C7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00147330"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="001532E8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001553BD"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00155B3F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00157598"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="00162B6B"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="0016383F"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00165C69"/>
-    <w:rsid w:val="00166086"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="001670EF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00173787"/>
     <w:rsid w:val="00174E46"/>
-    <w:rsid w:val="001755C1"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00176EB4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018175D"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="0018336E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001854A7"/>
     <w:rsid w:val="00185AD6"/>
-    <w:rsid w:val="00186BE1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0019061A"/>
+    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="00190B54"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0019381C"/>
     <w:rsid w:val="00194C95"/>
-    <w:rsid w:val="00194CBA"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00195F5B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001A050A"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A2899"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A557E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A6356"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A7FCE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="001B709B"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C4828"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001C5740"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0F05"/>
     <w:rsid w:val="001D1007"/>
-    <w:rsid w:val="001D220E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D2DE7"/>
+    <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E164C"/>
-[...11 lines deleted...]
-    <w:rsid w:val="001F5924"/>
     <w:rsid w:val="001F5CE5"/>
-    <w:rsid w:val="001F6243"/>
     <w:rsid w:val="001F782A"/>
-    <w:rsid w:val="001F7E4C"/>
-    <w:rsid w:val="00200021"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="002022B8"/>
-    <w:rsid w:val="00202C4F"/>
     <w:rsid w:val="00203904"/>
-    <w:rsid w:val="00203BBE"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="002067D7"/>
-    <w:rsid w:val="00211167"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="00211F93"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00214E48"/>
-[...23 lines deleted...]
-    <w:rsid w:val="0023276B"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="00235501"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="0023634B"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="0023759C"/>
-    <w:rsid w:val="00237C7D"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00240A83"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0024373C"/>
     <w:rsid w:val="00244011"/>
-    <w:rsid w:val="00244867"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00251A38"/>
+    <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00252E34"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0025731A"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00260440"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0026306E"/>
     <w:rsid w:val="00263274"/>
-    <w:rsid w:val="00263730"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00264B5A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00265559"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00270187"/>
-[...12 lines deleted...]
-    <w:rsid w:val="002810EF"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="0028260B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00285746"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="00285EC8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00286F24"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="002878E9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00291830"/>
     <w:rsid w:val="0029293D"/>
-    <w:rsid w:val="00292E04"/>
     <w:rsid w:val="00292E0F"/>
-    <w:rsid w:val="00293769"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00294AFD"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
-    <w:rsid w:val="00295AD4"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00295EEA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00296D18"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A22F5"/>
-[...8 lines deleted...]
-    <w:rsid w:val="002B01B0"/>
+    <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B1A8E"/>
-[...13 lines deleted...]
-    <w:rsid w:val="002B6853"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C0A16"/>
-    <w:rsid w:val="002C115B"/>
     <w:rsid w:val="002C14EF"/>
-    <w:rsid w:val="002C1A0F"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C367D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C461F"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C5CFA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C7F63"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0FD5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D2B61"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D454C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D5EC0"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D6E0D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D730A"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E2635"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E54EF"/>
     <w:rsid w:val="002E57AD"/>
-    <w:rsid w:val="002E5875"/>
-    <w:rsid w:val="002E5890"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E64DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002F0649"/>
+    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F0958"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002F2DF4"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
-    <w:rsid w:val="002F4C7D"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F5C27"/>
-[...13 lines deleted...]
-    <w:rsid w:val="003100E1"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="0031153C"/>
-    <w:rsid w:val="00312716"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00314A3D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0031733F"/>
     <w:rsid w:val="00317CC4"/>
-    <w:rsid w:val="00317D0C"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00321D46"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00327E32"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="003303CD"/>
-    <w:rsid w:val="003315DA"/>
     <w:rsid w:val="00332455"/>
-    <w:rsid w:val="0033278F"/>
-    <w:rsid w:val="00332C95"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="0033318C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00342986"/>
+    <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="0034514A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00345D81"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="00347F32"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0035176A"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="00352F54"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="003535EC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00354898"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="003555DF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00356242"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
-    <w:rsid w:val="003607B5"/>
-    <w:rsid w:val="00360925"/>
     <w:rsid w:val="003612EA"/>
-    <w:rsid w:val="00361663"/>
-    <w:rsid w:val="003616F2"/>
     <w:rsid w:val="00361ABA"/>
-    <w:rsid w:val="00361C9A"/>
     <w:rsid w:val="00362009"/>
-    <w:rsid w:val="00362245"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00363AD5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00367C34"/>
+    <w:rsid w:val="00362F4C"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370CC8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00371778"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="003733DF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003760FB"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00376D21"/>
-    <w:rsid w:val="00381083"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="0038229D"/>
-    <w:rsid w:val="00382A55"/>
     <w:rsid w:val="0038525D"/>
-    <w:rsid w:val="003853AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00385BB9"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
-    <w:rsid w:val="00387599"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00390FDF"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00396C7F"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A18BC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003B0233"/>
     <w:rsid w:val="003B024C"/>
-    <w:rsid w:val="003B02D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B06F5"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B26A1"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B2F0D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003B6E23"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C1310"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003C7A2E"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D080D"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D1D6A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D5532"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003D732E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E082B"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E216F"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E2F43"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E4864"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003F2196"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F32DE"/>
-    <w:rsid w:val="003F3875"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F437D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003F620A"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F6F5D"/>
-[...16 lines deleted...]
-    <w:rsid w:val="004144C4"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00417E6A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00425494"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00427960"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00432203"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00432D19"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00442B70"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="00445F65"/>
     <w:rsid w:val="00446747"/>
-    <w:rsid w:val="004469BD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00447836"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="00450E31"/>
-    <w:rsid w:val="00451C0E"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="004527BB"/>
-    <w:rsid w:val="00452979"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="004539DC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00454220"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00455357"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00465730"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00466CD5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00472742"/>
+    <w:rsid w:val="004721D5"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474A35"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00476557"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="0048036C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00484E00"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="0048607D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00487BD2"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="00487C7E"/>
-    <w:rsid w:val="004903EA"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="004913BC"/>
-    <w:rsid w:val="00491433"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="0049233C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004A1F9C"/>
+    <w:rsid w:val="00495A75"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A527A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="004B577F"/>
+    <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
-    <w:rsid w:val="004B5D8E"/>
-    <w:rsid w:val="004B5D8F"/>
     <w:rsid w:val="004B6A37"/>
-    <w:rsid w:val="004B6AE3"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004B79F6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004C2C2A"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C519D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C61A3"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004C72CB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004D6254"/>
     <w:rsid w:val="004D6D83"/>
-    <w:rsid w:val="004D6FC4"/>
     <w:rsid w:val="004D7475"/>
-    <w:rsid w:val="004D756E"/>
-    <w:rsid w:val="004D771C"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E27DF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004E5606"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E661B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004E7FC5"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F11EE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004F254C"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F37C9"/>
-    <w:rsid w:val="004F4140"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F63F0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F78AF"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00504385"/>
     <w:rsid w:val="00504ADE"/>
-    <w:rsid w:val="00504C04"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005065F0"/>
+    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="00507A96"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00510D32"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00511F1D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00513058"/>
     <w:rsid w:val="0051351F"/>
-    <w:rsid w:val="005136B1"/>
     <w:rsid w:val="00513F14"/>
-    <w:rsid w:val="00514378"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00515BFA"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00517A89"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00530C42"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="00532BE5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00532EB2"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00533E70"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00534825"/>
     <w:rsid w:val="00535212"/>
-    <w:rsid w:val="005355DB"/>
     <w:rsid w:val="005358B1"/>
-    <w:rsid w:val="00535BB9"/>
-    <w:rsid w:val="0053627F"/>
     <w:rsid w:val="00536700"/>
-    <w:rsid w:val="00536845"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="00537BCE"/>
-    <w:rsid w:val="00540435"/>
     <w:rsid w:val="00540DF7"/>
-    <w:rsid w:val="0054152E"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
-    <w:rsid w:val="00542CF5"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544CA8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00552CB0"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="005532C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00555DB5"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00556556"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00561D55"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="0056203C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00563BC6"/>
     <w:rsid w:val="0056410E"/>
-    <w:rsid w:val="005643C4"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00570690"/>
-    <w:rsid w:val="00570FF8"/>
+    <w:rsid w:val="00572233"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572749"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00573DEE"/>
     <w:rsid w:val="00574282"/>
-    <w:rsid w:val="005743C8"/>
-    <w:rsid w:val="00574B80"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00576637"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0058383F"/>
     <w:rsid w:val="00584FCD"/>
-    <w:rsid w:val="00585CF3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00586DE0"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00587968"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00591CA4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593196"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00595BBA"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A02C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A2B7B"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A4615"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A5B64"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B0196"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B369F"/>
+    <w:rsid w:val="005B38A5"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B6054"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005C0F01"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
-    <w:rsid w:val="005C154D"/>
-    <w:rsid w:val="005C2A17"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C357C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C53E2"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C715D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005D297B"/>
+    <w:rsid w:val="005C661A"/>
     <w:rsid w:val="005D31A4"/>
-    <w:rsid w:val="005D339A"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D7FBF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E07CA"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E113C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005E270E"/>
+    <w:rsid w:val="005E3453"/>
     <w:rsid w:val="005E3665"/>
-    <w:rsid w:val="005E3A59"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E3D25"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E5213"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E63BC"/>
-    <w:rsid w:val="005E6F60"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E7A0C"/>
-    <w:rsid w:val="005F0856"/>
     <w:rsid w:val="005F089D"/>
-    <w:rsid w:val="005F09E5"/>
-    <w:rsid w:val="005F09F2"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
-    <w:rsid w:val="005F1B7B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F1D35"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F3C3C"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F5596"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005F62BE"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00600250"/>
-    <w:rsid w:val="0060084E"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00602421"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00602A44"/>
     <w:rsid w:val="00602FF7"/>
-    <w:rsid w:val="00603FB2"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="00605963"/>
-    <w:rsid w:val="00606177"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="0060692B"/>
     <w:rsid w:val="006115D2"/>
-    <w:rsid w:val="0061168C"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00614286"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0061697C"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00617D85"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00626704"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00626ED9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006346F3"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00634D11"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00637CF5"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="006427B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006431AB"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00645793"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00650D05"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006521B7"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006551AC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006632C8"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="00671BF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00673433"/>
     <w:rsid w:val="006737AA"/>
-    <w:rsid w:val="00673A8C"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="00675287"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00676205"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00676ABC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00680E2A"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00685C92"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00691935"/>
+    <w:rsid w:val="00690CB3"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="00692B9B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0069481A"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00695A3E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006A0457"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0B28"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006A2DB0"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A3714"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A4F1A"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B03AB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B1BC6"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B32FB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006B4C14"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006B7341"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006C5E2C"/>
+    <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006C6E4E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006D1C16"/>
     <w:rsid w:val="006D232A"/>
-    <w:rsid w:val="006D27EE"/>
-    <w:rsid w:val="006D33B0"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D4E18"/>
-    <w:rsid w:val="006D53BB"/>
     <w:rsid w:val="006D6F79"/>
-    <w:rsid w:val="006D7B22"/>
-    <w:rsid w:val="006E0765"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006E234F"/>
-    <w:rsid w:val="006E2C7D"/>
-    <w:rsid w:val="006E31C6"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
-    <w:rsid w:val="006E387F"/>
     <w:rsid w:val="006E4743"/>
-    <w:rsid w:val="006E5547"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E5D6B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006F0544"/>
     <w:rsid w:val="006F1889"/>
-    <w:rsid w:val="006F1E35"/>
     <w:rsid w:val="006F2296"/>
-    <w:rsid w:val="006F2AE4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006F43C3"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F47B3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00700308"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00703316"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007062C0"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00706E11"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00712B83"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00713055"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00715434"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00715EE8"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00735C09"/>
+    <w:rsid w:val="007250D6"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00736D4D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0074266C"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00745488"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007510A6"/>
     <w:rsid w:val="00751306"/>
-    <w:rsid w:val="00751A97"/>
-    <w:rsid w:val="00751EC8"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="0075346C"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="0075449D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00756767"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="0076027E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00762A68"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
-    <w:rsid w:val="00764061"/>
-    <w:rsid w:val="007646ED"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00764D3D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00767C5D"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00770813"/>
-    <w:rsid w:val="00772B81"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00773DE3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007748C4"/>
+    <w:rsid w:val="00774859"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="00775570"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0077779F"/>
     <w:rsid w:val="00777AB3"/>
-    <w:rsid w:val="00780418"/>
-    <w:rsid w:val="007806BE"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="00781EF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00782229"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="0078356C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00786D35"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="0079017F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00791256"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00792464"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00796230"/>
     <w:rsid w:val="007A040D"/>
-    <w:rsid w:val="007A084F"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A20AE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007A4055"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A4391"/>
-[...22 lines deleted...]
-    <w:rsid w:val="007C0966"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C171E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007C58E7"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D086C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3315"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007E366C"/>
     <w:rsid w:val="007E44F8"/>
-    <w:rsid w:val="007E45D5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007E6FA2"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F29D9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F4BE8"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F57C0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00804368"/>
+    <w:rsid w:val="008016D6"/>
     <w:rsid w:val="008054AE"/>
-    <w:rsid w:val="008055F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00805D64"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806C2E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00807E0B"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="008124BB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00812CC1"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815ED3"/>
-    <w:rsid w:val="00816BD2"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="00817E17"/>
-    <w:rsid w:val="008206BE"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="00821D90"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0082285D"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="0082531E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008301E8"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="00832C04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00834071"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00834850"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00842B32"/>
+    <w:rsid w:val="00844454"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="008451E5"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00847C5F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00851AE0"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="00853A3B"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="00853E1C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00855331"/>
     <w:rsid w:val="008568B8"/>
-    <w:rsid w:val="00856FFB"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00857A68"/>
-    <w:rsid w:val="00861F37"/>
     <w:rsid w:val="00862380"/>
-    <w:rsid w:val="00862443"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="008640CF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00876054"/>
     <w:rsid w:val="0087615E"/>
-    <w:rsid w:val="00876410"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00880BEE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00881E4E"/>
+    <w:rsid w:val="0087799D"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00885AA3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00890948"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="00891C26"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="0089457C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00896483"/>
     <w:rsid w:val="00897BD6"/>
-    <w:rsid w:val="00897FEF"/>
-    <w:rsid w:val="008A0A34"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A27F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A47DC"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A4A43"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008B1962"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B3683"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B5C09"/>
-    <w:rsid w:val="008B6542"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B7AB9"/>
-[...11 lines deleted...]
-    <w:rsid w:val="008C6CC7"/>
     <w:rsid w:val="008C6FA5"/>
-    <w:rsid w:val="008C7160"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008C7532"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D2FA4"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D5F1D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008E1035"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E28CB"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008E3534"/>
     <w:rsid w:val="008E3691"/>
-    <w:rsid w:val="008E4286"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E5298"/>
-    <w:rsid w:val="008E5673"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E6649"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
-    <w:rsid w:val="008F1671"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F1FC1"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F36D1"/>
-[...7 lines deleted...]
-    <w:rsid w:val="008F5BAE"/>
     <w:rsid w:val="008F61C6"/>
-    <w:rsid w:val="008F6281"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F675D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F7892"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00901A2E"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="0090338E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009052E9"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="00907399"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009112F4"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009117CA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00913FC3"/>
     <w:rsid w:val="00914A74"/>
-    <w:rsid w:val="0091529F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00915BA4"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="00916ACE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00917993"/>
     <w:rsid w:val="00920097"/>
-    <w:rsid w:val="0092038F"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00920871"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00922E64"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="0092356D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00927D96"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="00930C6F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00932033"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="009338EC"/>
-    <w:rsid w:val="00935C1E"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="0093711A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00940F21"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00942668"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00943484"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00947527"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="00947D09"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095094A"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
-    <w:rsid w:val="009530AB"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="009543B8"/>
-    <w:rsid w:val="0095486F"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956755"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0096070C"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009612F6"/>
-[...18 lines deleted...]
-    <w:rsid w:val="009757A0"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00977D3D"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="0098061D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00981721"/>
     <w:rsid w:val="00981CF6"/>
-    <w:rsid w:val="00982C41"/>
-    <w:rsid w:val="00982DEE"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="009834C5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0098540D"/>
     <w:rsid w:val="00985FDE"/>
-    <w:rsid w:val="009866A9"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009871FB"/>
-[...13 lines deleted...]
-    <w:rsid w:val="009A27CC"/>
+    <w:rsid w:val="009875DA"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
+    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A553D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009A70B1"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B0E8C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="009C0C1E"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C2846"/>
     <w:rsid w:val="009C2B67"/>
-    <w:rsid w:val="009C2CA9"/>
-    <w:rsid w:val="009C352D"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C47B8"/>
-    <w:rsid w:val="009C4DBC"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
-    <w:rsid w:val="009C553D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C5B8A"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009C654B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009D119E"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D1C8B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009D5EAC"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D6DEA"/>
-    <w:rsid w:val="009D7608"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E4A1B"/>
-[...10 lines deleted...]
-    <w:rsid w:val="009F2188"/>
     <w:rsid w:val="009F2AC6"/>
-    <w:rsid w:val="009F2DBF"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F4CA2"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A10F4E"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A11E46"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A134FE"/>
     <w:rsid w:val="00A13A71"/>
-    <w:rsid w:val="00A13DD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A1522B"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A161B2"/>
-    <w:rsid w:val="00A1725D"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A2080F"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A22904"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A23F0A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A27520"/>
+    <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
-    <w:rsid w:val="00A30144"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A32D3C"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00A378EB"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41618"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00A4643C"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A504F7"/>
-    <w:rsid w:val="00A50A7C"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A52ABA"/>
-    <w:rsid w:val="00A536C0"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55497"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A62DCC"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A645F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A70D9B"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A72FA6"/>
-    <w:rsid w:val="00A732A0"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
-    <w:rsid w:val="00A76454"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A770ED"/>
     <w:rsid w:val="00A77512"/>
-    <w:rsid w:val="00A8084C"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A834AD"/>
-    <w:rsid w:val="00A85077"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
-    <w:rsid w:val="00A85716"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A8598E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A85F5B"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A87636"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A93DE3"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A95359"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A97611"/>
+    <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
-    <w:rsid w:val="00AA2562"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA320F"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA65F5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AB168F"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB3CB3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AB61CC"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB6B1A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB7E10"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC1E2F"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC2ADF"/>
-    <w:rsid w:val="00AC3A06"/>
     <w:rsid w:val="00AC3E3B"/>
-    <w:rsid w:val="00AC420D"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC4A92"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AC6DFB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AD5C91"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD729F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE0288"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE1B7E"/>
-    <w:rsid w:val="00AE2073"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE4A9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE5379"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE5D00"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF05CF"/>
     <w:rsid w:val="00AF1194"/>
-    <w:rsid w:val="00AF14B7"/>
-    <w:rsid w:val="00AF2190"/>
     <w:rsid w:val="00AF283E"/>
-    <w:rsid w:val="00AF294B"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF3F3E"/>
     <w:rsid w:val="00AF4655"/>
-    <w:rsid w:val="00AF46E7"/>
-    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF516B"/>
-    <w:rsid w:val="00AF5ECE"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00AF7C8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B00E8F"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B01AEE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B036A4"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B07E3F"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00B2125E"/>
     <w:rsid w:val="00B21971"/>
-    <w:rsid w:val="00B21AA4"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22C43"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B33B0B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B35F9B"/>
+    <w:rsid w:val="00B3288B"/>
     <w:rsid w:val="00B36F45"/>
-    <w:rsid w:val="00B40041"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B40996"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B415A9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B41E76"/>
     <w:rsid w:val="00B425C2"/>
-    <w:rsid w:val="00B42675"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B4298A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B43875"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B46B88"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B507F9"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B540B4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B57462"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B62F83"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B63607"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B64945"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B65B36"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B66B33"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B706BF"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B72363"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B745A8"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B77A5C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B8161A"/>
     <w:rsid w:val="00B82B71"/>
-    <w:rsid w:val="00B84502"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B84D8C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B87354"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B87F25"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B91F55"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B92E01"/>
-    <w:rsid w:val="00B92FD8"/>
     <w:rsid w:val="00B937F4"/>
-    <w:rsid w:val="00B938DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B93F55"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B94FE5"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00BA5DDF"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA69D1"/>
     <w:rsid w:val="00BA6DA2"/>
-    <w:rsid w:val="00BA6F9F"/>
-    <w:rsid w:val="00BA74A5"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB0947"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB1996"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB4116"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00BC0182"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC0FE1"/>
-    <w:rsid w:val="00BC13E0"/>
     <w:rsid w:val="00BC2840"/>
-    <w:rsid w:val="00BC2C77"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC474D"/>
     <w:rsid w:val="00BC4B2B"/>
-    <w:rsid w:val="00BC4D1E"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC6195"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BD00AA"/>
     <w:rsid w:val="00BD0368"/>
-    <w:rsid w:val="00BD0382"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD13C2"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD1844"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BD2A02"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD37E5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BD68ED"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD7031"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD777C"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE10B0"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BE4AFC"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE67CC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BF3F01"/>
     <w:rsid w:val="00BF40F4"/>
-    <w:rsid w:val="00BF4313"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF6313"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF79EB"/>
     <w:rsid w:val="00C015F7"/>
-    <w:rsid w:val="00C016D4"/>
+    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C03936"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C05E9E"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C101B7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C135DC"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C13C5A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C15492"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C17F3C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C21B04"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C25631"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C32189"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32CE5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C35001"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C37AE6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C45B74"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C5000A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C50E6A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C51F01"/>
-    <w:rsid w:val="00C5417C"/>
     <w:rsid w:val="00C544DB"/>
-    <w:rsid w:val="00C54B54"/>
-    <w:rsid w:val="00C54E9B"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C55ABC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C56D72"/>
     <w:rsid w:val="00C57856"/>
-    <w:rsid w:val="00C57930"/>
-    <w:rsid w:val="00C579F9"/>
     <w:rsid w:val="00C57E30"/>
-    <w:rsid w:val="00C60172"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C611A3"/>
-    <w:rsid w:val="00C6288E"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C63745"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C66E17"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C70CD2"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C73A7C"/>
+    <w:rsid w:val="00C72C23"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C751B8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C756A4"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C75CE7"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80D1C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C838A9"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C8474E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C90F8B"/>
     <w:rsid w:val="00C92EDF"/>
-    <w:rsid w:val="00C93B8F"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C960C3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C97E77"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00CA0179"/>
-    <w:rsid w:val="00CA0FFA"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA21F4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CA5864"/>
     <w:rsid w:val="00CA644F"/>
-    <w:rsid w:val="00CA64AD"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CA7492"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00CB5EDE"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC0A88"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC11F2"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC3EFC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CC6610"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD20E3"/>
-    <w:rsid w:val="00CD2C41"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD35CB"/>
-    <w:rsid w:val="00CD3AF4"/>
+    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD463C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD7B9A"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE0723"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CE2DE5"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
-    <w:rsid w:val="00CE53C0"/>
-    <w:rsid w:val="00CE5511"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE62B0"/>
-    <w:rsid w:val="00CE65BE"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF13A7"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
-    <w:rsid w:val="00CF326B"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF3B81"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D024E2"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D058AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D10DE9"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D15BD6"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00D33043"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D34563"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D417A4"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D4310D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D45B9F"/>
     <w:rsid w:val="00D45DEE"/>
-    <w:rsid w:val="00D4626B"/>
     <w:rsid w:val="00D465BF"/>
-    <w:rsid w:val="00D46963"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D47ACD"/>
-    <w:rsid w:val="00D47DE3"/>
+    <w:rsid w:val="00D477D6"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D50BA7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D50F35"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
-    <w:rsid w:val="00D51ECF"/>
-    <w:rsid w:val="00D52B9B"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D53309"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00D744A0"/>
     <w:rsid w:val="00D75981"/>
-    <w:rsid w:val="00D76048"/>
-    <w:rsid w:val="00D76483"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D77207"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00D918C5"/>
     <w:rsid w:val="00D9256D"/>
-    <w:rsid w:val="00D92942"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D92D51"/>
-    <w:rsid w:val="00D933C2"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D95E30"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00DA401A"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA5512"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA5FB6"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DA6DDE"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00DB381D"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB3EF2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DB4ED4"/>
     <w:rsid w:val="00DB5937"/>
-    <w:rsid w:val="00DB5D2F"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB68B9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DC52F0"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC5A32"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DD1254"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2C12"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00DD5A69"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE013F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE3A43"/>
     <w:rsid w:val="00DE4A8A"/>
-    <w:rsid w:val="00DE56D7"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
-    <w:rsid w:val="00DE6331"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE7CA3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF5C78"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF75DD"/>
-    <w:rsid w:val="00DF796E"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E01394"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E04989"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E05BE4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E079F1"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E104B1"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00E144AF"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E17996"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E22A46"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E232E4"/>
-    <w:rsid w:val="00E2412F"/>
     <w:rsid w:val="00E24CE3"/>
-    <w:rsid w:val="00E254CA"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E26871"/>
-    <w:rsid w:val="00E26DF5"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E27940"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E36CE9"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E40A35"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E4372B"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E44593"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E45E97"/>
     <w:rsid w:val="00E46004"/>
-    <w:rsid w:val="00E4623F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E4629F"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E47795"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E516A3"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E531C6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E5668A"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E60B2F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E66295"/>
+    <w:rsid w:val="00E62788"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E70874"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E75C2E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E76F98"/>
+    <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
-    <w:rsid w:val="00E80067"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E8070F"/>
     <w:rsid w:val="00E80DA0"/>
-    <w:rsid w:val="00E81828"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E81CE4"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E8293A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E906D9"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E90E43"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E934A6"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95816"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EA01AD"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA41E6"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA4895"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EA75A1"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB0143"/>
-    <w:rsid w:val="00EB1ABC"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB5DC8"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EC21F9"/>
+    <w:rsid w:val="00EC25BF"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC3292"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EC3E6C"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC48AF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00ED508D"/>
     <w:rsid w:val="00ED5748"/>
-    <w:rsid w:val="00ED5E5C"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7724"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE0DF4"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE168C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EE4DBB"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE62CD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EF31F0"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F015E1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F038CC"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F03F6D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F0527E"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F0716A"/>
-    <w:rsid w:val="00F0768D"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F1080C"/>
-    <w:rsid w:val="00F10E16"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F11E52"/>
+    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
-    <w:rsid w:val="00F131B6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F13AB0"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F14D88"/>
-    <w:rsid w:val="00F16652"/>
+    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F209CA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F214BD"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F21742"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F248B6"/>
     <w:rsid w:val="00F2564E"/>
-    <w:rsid w:val="00F25E23"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F2676D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F27EA6"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
-    <w:rsid w:val="00F31C39"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F34166"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F439CA"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F44DCD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F47A80"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F532CB"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F60F18"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F6232F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F640DB"/>
+    <w:rsid w:val="00F62A5C"/>
     <w:rsid w:val="00F65D5F"/>
-    <w:rsid w:val="00F661EF"/>
-    <w:rsid w:val="00F66668"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F66B79"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F67C4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F71816"/>
     <w:rsid w:val="00F7204B"/>
-    <w:rsid w:val="00F72170"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F738DB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F77200"/>
     <w:rsid w:val="00F8009C"/>
-    <w:rsid w:val="00F800CE"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F810E9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F82FDC"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F840DB"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F86398"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F87DB9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F90DC2"/>
     <w:rsid w:val="00F925FA"/>
-    <w:rsid w:val="00F9278A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F92F24"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F95032"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F9628D"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA1585"/>
-    <w:rsid w:val="00FA1DDC"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA2099"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FA5CD6"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA71CD"/>
-    <w:rsid w:val="00FA7A22"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB2063"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB2E19"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB6710"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0F7A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC2812"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC35F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC5123"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7016"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FD4D5F"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD76BD"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE25E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE3C36"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE50F4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FE6FB2"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF42E9"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FF7428"/>
+    <w:rsid w:val="00FF3B53"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5D8C0E62"/>
-  <w15:docId w15:val="{34B53F1E-9AC1-406C-B623-76F107C09334}"/>
+  <w14:docId w14:val="169DE29A"/>
+  <w15:docId w15:val="{E14BDD03-5C49-4DAE-B591-F59BBFBA31C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -15791,51 +16846,50 @@
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -16728,977 +17782,66 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-iea/lagstiftning/skrivelser/RiR%20granskning%20tillf%20kommunstd/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
-[...871 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ofa/sfo/lag/Skrivelser2/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17971,68 +18114,52 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-[...16 lines deleted...]
-</dokumentvärden>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
@@ -18240,55 +18367,56 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -18298,190 +18426,208 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:65</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-[...5 lines deleted...]
-    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
-    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13566</_dlc_DocId>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13583</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13566</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13566</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13583</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13583</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED7A354-B0BA-494A-BD6A-E4EE6AD4CDD9}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F950BF0-0C23-4447-9AD7-640F78F256AD}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2FAE0D4-EEB2-4360-97AC-6CC2C6A7CC66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22DC155C-2334-4362-994C-DE91D687647A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7874F951-ABF0-4B2D-A586-536F28D8C7F5}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFDEE31-76F8-4BB2-AF38-6DF433A883B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C61432C-CD4C-404E-A3B4-7AB679B832CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008CDF8B-7D65-43AB-8580-B51D9179DFB3}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="eec14d05-b663-4c4f-ba9e-f91ce218b26b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>81</Pages>
-[...1 lines deleted...]
-  <Characters>10023</Characters>
+  <Pages>90</Pages>
+  <Words>4465</Words>
+  <Characters>23666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>197</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11891</CharactersWithSpaces>
+  <CharactersWithSpaces>28075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om generella statsbidrag som stabiliseringspolitiskt instrument</dc:title>
-  <dc:creator>Aleksandra Lubarda Pavlovic</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens användning och anskaffning av kontorslokaler</dc:title>
+  <dc:creator>Lisa Seger</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>9a099d9a-80e5-4acc-9ec7-478315d816bc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
     <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...7 lines deleted...]
-    <vt:lpwstr>7ff26d52-d3b4-48d2-bda2-c4e17ec49884</vt:lpwstr>
   </property>
 </Properties>
 </file>