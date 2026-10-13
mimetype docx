--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -14,229 +14,155 @@
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...85 lines deleted...]
-  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="55EA327A" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:p w14:paraId="775DCB2C" w14:textId="77777777" w:rsidR="00AC74E1" w:rsidRDefault="00AC74E1" w:rsidP="00E06B1C"/>
+    <w:p w14:paraId="67CE88D7" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="00134E0B" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="1257179108"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008D543A">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008D543A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C7A1207" wp14:editId="1212600D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D2E4081" wp14:editId="126D61D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-256913506"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="410474AF" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="00811BB8" w:rsidRDefault="00332106" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="22D63B55" w14:textId="77777777" w:rsidR="008D543A" w:rsidRPr="00811BB8" w:rsidRDefault="008D543A" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="267A783C" wp14:editId="43635CC1">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FAEE73A" wp14:editId="43E94A27">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="991218309" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -255,83 +181,83 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1C7A1207" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1D2E4081" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-256913506"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="410474AF" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="00811BB8" w:rsidRDefault="00332106" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="22D63B55" w14:textId="77777777" w:rsidR="008D543A" w:rsidRPr="00811BB8" w:rsidRDefault="008D543A" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="267A783C" wp14:editId="43635CC1">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FAEE73A" wp14:editId="43E94A27">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="991218309" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
@@ -340,61419 +266,6045 @@
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="56358936"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="149F4E69" w14:textId="73DB8F73" w:rsidR="00332106" w:rsidRDefault="00ED4EAB" w:rsidP="00333C9D">
+        <w:p w14:paraId="796495AA" w14:textId="30CB0127" w:rsidR="008D543A" w:rsidRDefault="005B1597" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:77</w:t>
+            <w:t>2025/26:89</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3E8FCEB0" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="005F407A" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:p w14:paraId="22CE9ABD" w14:textId="77777777" w:rsidR="008D543A" w:rsidRPr="00D01F17" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00332106" w14:paraId="199D6A28" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="008D543A" w14:paraId="013D052C" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
-            <w:id w:val="-283352459"/>
+            <w:id w:val="430169212"/>
             <w:temporary/>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="2DF906C9" w14:textId="3A4CFFA7" w:rsidR="00332106" w:rsidRDefault="00942065" w:rsidP="000C16C0">
+              <w:p w14:paraId="6B13016D" w14:textId="0E5317ED" w:rsidR="008D543A" w:rsidRDefault="005B1597" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Anpassning av svensk rätt till EU:s nya förordning om skyddade beteckningar på jordbruksprodukter och livsmedel</w:t>
+                  <w:t>Riksrevisionens rapport om arbetsrättsliga villkor i offentlig upphandling</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-542899484"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4586267C" w14:textId="50B55D76" w:rsidR="00332106" w:rsidRDefault="00942065" w:rsidP="00333C9D">
+              <w:p w14:paraId="532A9859" w14:textId="5CB6A8C9" w:rsidR="008D543A" w:rsidRDefault="005B1597" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="690260165"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="467F383E" w14:textId="3BA9B956" w:rsidR="00332106" w:rsidRPr="00141F91" w:rsidRDefault="00ED4EAB" w:rsidP="00333C9D">
+              <w:p w14:paraId="242381F3" w14:textId="1FE44E30" w:rsidR="008D543A" w:rsidRPr="00141F91" w:rsidRDefault="005B1597" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:77</w:t>
+                  <w:t>2025/26:89</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46FE4CE2" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:p w14:paraId="1CFC1DD0" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D85777" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:p w14:paraId="0F106A37" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1AA03026" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C7810F" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E63D2F6" w14:textId="7FB01493" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:p w14:paraId="17AED9B5" w14:textId="2174AC46" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-12-04T00:00:00Z">
+          <w:id w:val="1028459894"/>
+          <w:date w:fullDate="2025-12-18T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007E1A39">
-            <w:t>den 4 december 2025</w:t>
+          <w:r w:rsidR="00F37A44">
+            <w:t>den 18 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26A0E0D7" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:p w14:paraId="29E2A7E5" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04DE57CC" w14:textId="5D00E6AE" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="60DAEFB8" w14:textId="5D1696FD" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="-1173183619"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="774FC1AF" w14:textId="6F1DF54A" w:rsidR="008D543A" w:rsidRDefault="0016130D" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ebba Busch</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="49C655B1" w14:textId="2CD24653" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Peter Kullgren</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A2B520A" w14:textId="6303F8EC" w:rsidR="00332106" w:rsidRPr="008624B2" w:rsidRDefault="00332106" w:rsidP="00BB2C9D">
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="1694954601"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0016130D">
+            <w:t>Erik Slottner</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="58D233F4" w14:textId="735867CC" w:rsidR="008D543A" w:rsidRPr="008C3EC0" w:rsidRDefault="008D543A" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-762761982"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00942065">
+          <w:r w:rsidR="005B1597">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF72E8F" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="000C16C0">
+    <w:p w14:paraId="131FEA84" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CD10F93" w14:textId="1D5C620B" w:rsidR="00332106" w:rsidRPr="00B90662" w:rsidRDefault="00332106" w:rsidP="00F4129C">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECA862A" w14:textId="3CCB473E" w:rsidR="008D543A" w:rsidRPr="008D543A" w:rsidRDefault="008D543A" w:rsidP="008D543A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008D543A">
+        <w:t>Riksrevisionen har i rapporten Arbetsrättsliga villkor i offentlig upp</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
         <w:softHyphen/>
-        <w:t xml:space="preserve">produkter och livsmedel och lagen (2018:1654) </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00B90662">
+      </w:r>
+      <w:r w:rsidRPr="008D543A">
+        <w:t>handling (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D543A">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve"> 2025:21) redovisat sin granskning av om regeringen och myndigheterna vidtagit effektiva åtgärder för skäliga arbetsvillkor i offentliga upphandlingar. I denna skrivelse behandlar regeringen Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve">revisionens iakttagelser och de rekommendationer som myndigheten riktar till regeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A89D07A" w14:textId="77777777" w:rsidR="008D543A" w:rsidRPr="008D543A" w:rsidRDefault="008D543A" w:rsidP="00C1637D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D543A">
+        <w:t>Riksrevisionen bedömer att det finns möjligheter att effektivisera myndigheternas arbete, att uppföljningen av arbetsrättsliga krav behöver utökas och att mer stöd behövs. Myndigheten rekommenderar att regeringen säkerställer ett utökat stöd och att den utreder hur uppföljningen av arbetsrättsliga villkor kan centraliseras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340F9C48" w14:textId="23F2E66F" w:rsidR="008D543A" w:rsidRPr="008D543A" w:rsidRDefault="008D543A" w:rsidP="00C1637D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D543A">
+        <w:t>Regeringen instämmer i att det finns möjligheter att effektivisera myndigheternas arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4387F">
+        <w:t xml:space="preserve"> och har </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E4387F">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E4387F">
+        <w:t xml:space="preserve"> tagit initiativ till följande åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00F467E2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EB4654" w14:textId="77777777" w:rsidR="008D543A" w:rsidRPr="008D543A" w:rsidRDefault="008D543A" w:rsidP="00F467E2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve">Regeringen har beslutat att ge Upphandlingsmyndigheten ett bredare uppdrag för att stärka det offentliga upphandlingsstödet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF5EBFE" w14:textId="4DD27EEB" w:rsidR="008D543A" w:rsidRPr="008D543A" w:rsidRDefault="008D543A" w:rsidP="00C1637D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve">Upphandlingsmyndigheten har </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D543A">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve"> fått i uppdrag att informera och vägleda upphandlande aktörer om </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5A5C">
+        <w:t>den f</w:t>
+      </w:r>
+      <w:r w:rsidR="00225EED" w:rsidRPr="008D543A">
+        <w:t>ärdplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5A5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B90662">
+      <w:r w:rsidR="00225EED" w:rsidRPr="008D543A">
+        <w:t>för de offentliga affärerna 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00211F55">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00225EED" w:rsidRPr="008D543A">
+        <w:t>2030</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5A5C">
+        <w:t xml:space="preserve"> som regeringen beslutat om</w:t>
+      </w:r>
+      <w:r w:rsidR="00225EED" w:rsidRPr="008D543A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="77C2177C" w14:textId="6B4F580F" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00332106">
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve">och ta fram stöd för arbetsrättsliga villkor och uppföljning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21789751" w14:textId="12B2E952" w:rsidR="00C1637D" w:rsidRDefault="008D543A" w:rsidP="00C1637D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="6C0BF3D8" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="008F2013" w:rsidRDefault="00332106" w:rsidP="005E3C60">
+      <w:r w:rsidRPr="008D543A">
+        <w:t>Regeringen bedömer att dessa åtgärder kan leda till att det blir lättare</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53995">
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1637D">
+        <w:t>myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve"> att ställa arbetsrättsliga villkor och att följa upp dessa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FD996D" w14:textId="21B46AF9" w:rsidR="008D543A" w:rsidRPr="008D543A" w:rsidRDefault="008D543A" w:rsidP="00C1637D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D543A">
+        <w:t xml:space="preserve">I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71617D9D" w14:textId="77777777" w:rsidR="008D543A" w:rsidRPr="008F2013" w:rsidRDefault="008D543A" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441F46CA" w14:textId="19372AB5" w:rsidR="00685ACA" w:rsidRDefault="00332106">
+    <w:p w14:paraId="5D9FFF25" w14:textId="0D5C0125" w:rsidR="00D56021" w:rsidRDefault="008D543A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc215737923" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948404" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737923 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948404 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EEB9948" w14:textId="2EC5499C" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="5E0C0B33" w14:textId="25B47F7A" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737924" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948405" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737924 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948405 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F64608F" w14:textId="5B36A795" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="0F169ECA" w14:textId="5CA6D263" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737925" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948406" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2009:1424) om kontroll av skyddade beteckningar på jordbruksprodukter och livsmedel</w:t>
+          <w:t>Det behöver bli lättare att ställa krav</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737925 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948406 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38D91C1A" w14:textId="68908FD9" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="71D65723" w14:textId="2DD2D94E" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737926" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948407" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2018:1654) om sanktioner vid intrång i rätten till vissa skyddade beteckningar</w:t>
+          <w:t>Det behövs en centraliserad uppföljning</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737926 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948407 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C17D63A" w14:textId="55CB9520" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="46D9DCEA" w14:textId="3A9EA582" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc216948408" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer</w:t>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948408 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00D56021">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2EFCD8F2" w14:textId="0BFC12D1" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737927" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948409" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737927 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948409 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39826588" w14:textId="4F44BB48" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="351B90E2" w14:textId="4F8C561C" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737928" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948410" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regleringen om skyddade beteckningar</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737928 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948410 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A7DF2FD" w14:textId="5EF9D4E1" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
-[...2026 lines deleted...]
-    <w:p w14:paraId="14561678" w14:textId="2D7EC8C0" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="7D920730" w14:textId="7173BAFA" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737954" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948411" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Europaparlamentets och rådets förordning (EU) 2024/1143 om geografiska beteckningar för vin, spritdrycker och jordbruksprodukter samt garanterade traditionella specialiteter och frivilliga kvalitetsbegrepp för jordbruksprodukter, om ändring av förordningarna (EU) nr 1308/2013, (EU) 2019/787 och (EU) 2019/1753 samt om upphävande av förordning (EU) nr 1151/2012</w:t>
+          <w:t>Arbetsrättsliga villkor i offentlig upphandling RiR 2025:21</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737954 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948411 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45A8B22A" w14:textId="2B22AE6D" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
-[...354 lines deleted...]
-    <w:p w14:paraId="17499633" w14:textId="0CA21F04" w:rsidR="00685ACA" w:rsidRDefault="006A03C7">
+    <w:p w14:paraId="662ABB84" w14:textId="69C1395D" w:rsidR="00D56021" w:rsidRDefault="00134E0B">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215737960" w:history="1">
-        <w:r w:rsidR="00685ACA" w:rsidRPr="007F58D4">
+      <w:hyperlink w:anchor="_Toc216948412" w:history="1">
+        <w:r w:rsidR="00D56021" w:rsidRPr="00217D43">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 4 december 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 18 december 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215737960 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc216948412 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>130</w:t>
+          <w:t>69</w:t>
         </w:r>
-        <w:r w:rsidR="00685ACA">
+        <w:r w:rsidR="00D56021">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="288A29D3" w14:textId="7D13E9C8" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="005E3C60">
+    <w:p w14:paraId="2402B3E0" w14:textId="10689331" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D31A054" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="005B1597">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc216948404"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc490212276"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="63E08989" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="008D543A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="57734058" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="005A72C8" w:rsidRDefault="00332106" w:rsidP="000C16C0">
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk210839402"/>
+      <w:r>
+        <w:t xml:space="preserve">om regeringen och myndigheterna vidtagit effektiva åtgärder för skäliga arbetsvillkor i offentliga upphandlingar. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>Resultatet av granskningen redovisas i rapporten Arbetsrättsliga villkor i offentlig upphandling (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:21), se bilagan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38093080" w14:textId="77777777" w:rsidR="008D543A" w:rsidRDefault="008D543A" w:rsidP="008D543A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen överlämnade rapporten till regeringen den 10 september 2025. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser och de rekommendationer som riktats till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D331C32" w14:textId="6C292168" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="4" w:name="_Toc216948405"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="199FF336" w14:textId="4DF93F91" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc216948406"/>
+      <w:r w:rsidRPr="00E06B1C">
+        <w:t>Det behöver bli lättare att ställa krav</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0C9903DA" w14:textId="272A8E01" w:rsidR="00132076" w:rsidRDefault="00132076" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00132076">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7286">
+        <w:t xml:space="preserve">framför </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i sin granskning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t>att statliga myndigheter inte säker</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t xml:space="preserve">ställer skäliga arbetsvillkor för anställda i offentligt upphandlade verksamheter. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7286" w:rsidRPr="007D7286">
+        <w:t>Riksrevisionen framför vidare att endast en tredjedel</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7286">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t>av de granskade upphandlingarna innehåller arbetsrättsliga villkor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t>yndigheterna gör ofta tvivelaktiga tolkningar av lagstiftningen och använder allmänna skrivningar i stället för att specificera lön, arbetstid och semester</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Riksrevisionen menar att l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t>agstiftningen är svår för myndigheterna att tillämpa. Det krävs både tid och kunskap för att bedöma om krav ska ställas och identifiera vilka krav som ska ställas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB30361" w14:textId="3CDD42AD" w:rsidR="00132076" w:rsidRPr="00132076" w:rsidRDefault="00132076" w:rsidP="00132076">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt Riksrevisionen är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t>Upphandlingsmyndighetens stöd avgörande för att myndigheterna ska kunna ställa krav på arbetsrättsliga villkor på ett effektivt sätt. När det finns framtagna kontraktsvillkor från Upphandlings</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00132076">
+        <w:t>myndigheten behöver inte alla myndigheter, var för sig, utföra samma arbete. Men stödet har inte varit tillräckligt omfattande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C833A1" w14:textId="068FF0F1" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00132076">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att det finns möjligheter att effektivisera myndigheternas arbete genom att Upphandlingsmyndigheten publicerar risk</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>analyser och kontraktsvillkor för så många yrkesgrupper som möjligt. Ett utvidgat stöd skulle, enligt Riksrevisionen, innebära att de upphandlande myndigheterna sparar resurser men även att det blir enklare för leverantörerna när samma villkor gäller hos alla upphandlande myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318063E3" w14:textId="5DCDB7CA" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att Upphandlingsmyndigheten behöver bättre förut</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sättningar </w:t>
+      </w:r>
+      <w:r w:rsidR="00B947CE">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att vara ett stöd för upphandlande myndigheter när det kommer till krav på arbetsrättsliga villkor. En möjlighet skulle enligt myndigheten vara att regeringen säkerställer att Upphandlings</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten själva kan utvidga det stödjande arbetet, alternativt att nyttja kompetensen hos andra myndigheter som är experter på arbetsmarknad, arbetsrätt och arbetslivskriminalitet. När det gäller framtagande av både riskanalyser och kontraktsvillkor skulle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B947CE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt Riksrevisionen, andra myndigheter kunna ta över arbetet eller bistå Upphandlingsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2A4B6C" w14:textId="77777777" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="005B1597">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc216948407"/>
+      <w:r w:rsidRPr="00E06B1C">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B784EC0" w14:textId="5AAC780E" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00333C9D">
+        <w:t>Det behövs en centraliserad uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5D45CBE5" w14:textId="54730305" w:rsidR="003B5C0A" w:rsidRDefault="003B5C0A" w:rsidP="00E06B1C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-[...2 lines deleted...]
-      <w:r w:rsidR="004E40F6">
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t>Enligt Riksrevisionens granskning genomför</w:t>
+      </w:r>
+      <w:r w:rsidR="00F467E2">
+        <w:t xml:space="preserve"> myndigheterna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t>sällan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F467E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t>djupgående uppföljning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t>för att kontrollera att krav</w:t>
+      </w:r>
+      <w:r w:rsidR="00F467E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F467E2" w:rsidRPr="00F467E2">
+        <w:t>på arbetsrättsliga villkor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t xml:space="preserve"> efterlevs, exempelvis genom att besöka arbetsplatser och granska lönespecifikationer. Utan uppföljning riskerar efterlevnaden att bli låg.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F467E2" w:rsidRPr="00F467E2">
+        <w:t xml:space="preserve">Konsekvensen kan bli att myndigheterna bidrar till lönedumpning och i övrigt dåliga arbetsvillkor hos sina leverantörer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t>Andra sätt att verka för skäliga arbetsvillkor är att förkasta onormalt låga anbud eller utesluta leverantörer som tidigare haft dåliga arbetsvillkor. Dessa metoder har dock</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, enligt Riksrevisionen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5C0A">
+        <w:t xml:space="preserve">visat sig vara svåra att använda i praktiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBD6F12" w14:textId="0DC86E8D" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="003B5C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06B1C">
+        <w:t>Riksrevisionen bedömer att uppföljningen av arbetsrättsliga krav behöver utökas för att säkerställa att kontraktsvillkoren efterlevs och att myndigheterna behöver mer stöd i uppföljningen. Att myndigheterna inte har gjort djupgående</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppföljningar är till </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B46">
+        <w:t xml:space="preserve">största delen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en resursfråga</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6B46">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745AF21B" w14:textId="7D34E464" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att det är mer effektivt om delar av upp</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00F15F6C">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>följningen av arbetsrättsliga villkor centraliseras. En centraliserad upp</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">följning skulle effektivisera arbetet för såväl upphandlande myndigheter som för leverantörer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDE7863" w14:textId="6006FDA7" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen menar att en centraliserad uppföljning av arbetsrättsliga villkor även kan bidra till att öka kunskaperna om hur stora problemen med oskäliga arbetsvillkor är hos leverantörer i offentliga kontrakt. Ökade kunskaper om vilka fel som uppstår med till exempel lön och arbetstid, och inom vilka branscher problemen är störst, skulle ge bättre underlag för att ta fram riskbaserade uppföljningsmodeller och olika modeller för uppföljning för olika branscher. En centraliserad uppföljning underlättar enligt Riksrevisionen även att information sprids mellan myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B50CBD" w14:textId="433359D1" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc216948408"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="1B7B326E" w14:textId="30083AD8" w:rsidR="00E06B1C" w:rsidRPr="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06B1C">
+        <w:t>Riksrevisionen rekommenderar att regeringen säkerställer att upphandlande myndigheter får ett utökat stöd rörande arbetsrättsliga villkor och att den utreder hur uppföljningen av arbetsrättsliga villkor kan centraliseras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5D5807" w14:textId="09D36437" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc216948409"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4DD477BB" w14:textId="70AC59D4" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att det är av vikt att alla upphandlande myndigheter säkerställer att leverantören och eventuella </w:t>
+      </w:r>
+      <w:r w:rsidR="0014223C">
+        <w:t>underleverantörer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följer arbets</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>rättsliga villkor och betalar skälig lön till samt skatter och avgifter för sina anställda. Regeringen instämmer i att det finns möjligheter att effektivisera myndigheternas arbete genom att Upphandlingsmyndigheten fortsätter sitt arbete med riskanalyser och kontraktsvillkor för olika yrkesgruppe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F15F9">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009F15F9" w:rsidRPr="009F15F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F15F9" w:rsidRPr="009F15F9">
+        <w:t>och tillsammans med arbetsmarknadens parter tar fram nya villkorsbilagor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Andra myndigheter behöver bistå Upphandlingsmyndigheten i detta </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>arbete. Regeringen instämmer även i att det kan bli enklare för leverantörerna när samma villkor i större utsträckning gäller hos flera upphandlande myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B004BFF" w14:textId="6B022795" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="00E06B1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser att det är av stor betydelse att de krav och villkor som ställs i offentliga upphandlingar kontrolleras och följs upp kontinuerligt under avtalstiden. Regeringen instämmer i att det finns vinster i att viss uppföljning centraliseras, både på nationell och regional nivå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FDA099" w14:textId="560B8252" w:rsidR="00C26000" w:rsidRPr="00C26000" w:rsidRDefault="00C26000" w:rsidP="00C26000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>Regeringen fattade den 2 oktober 2025 beslut om ett bredare uppdrag för Upphandlingsmyndigheten i enlighet med förslag i budget</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">propositionen för 2026 (prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>. 2 avsnitt 7). Uppgifter om samordnade ramavtal flyttas från Kammarkollegiet till Upphandlings</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">myndigheten. Upphandlingsstödet förstärks med praktisk kompetens och kvaliteten på samordnade ramavtal kan förbättras med den strategiska kompetens som finns hos Upphandlingsmyndigheten. Dessutom ska vissa uppgifter inom området för elektronisk inköpsprocess överföras från </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:t>Myndigheten för digital förvaltning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>Digg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B6BCA">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve"> till Upphandlingsmyndigheten. Det blir enklare att ta ett helhetsgrepp om digitaliseringen av inköpsprocesserna genom att koppla ihop upphandling, beställning och fakturering på ett mer samman</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">hängande och effektivt sätt. En större myndighet ger vidare större möjligheter att allokera resurser till där stödet behövs som bäst. Kammarkollegiet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>Digg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve"> och Upphandlingsmyndigheten har fått i uppdrag att förbereda överföring och inordnande av uppgifterna (Fi2025/</w:t>
+      </w:r>
+      <w:r w:rsidR="006075DC">
+        <w:t>01831, Fi2025/01826, Fi2025/01825)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3713">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51721356" w14:textId="33F151C1" w:rsidR="00332106" w:rsidRPr="00144361" w:rsidRDefault="004E40F6" w:rsidP="004E40F6">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7E06FD99" w14:textId="15534F05" w:rsidR="00C26000" w:rsidRPr="00C26000" w:rsidRDefault="00C26000" w:rsidP="00C26000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>Regeringen har också, i Färdplan för de offentliga affärerna 2025–2030 (Fi2025/01827), fattat beslut om ytterligare tre inriktningsmål till den nationella upphandlingsstrategin. Ett av dessa</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5862">
+        <w:t>, mål 9,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve"> är att upphandlande aktörer ska säkerställa att endast seriösa leverantörer tilldelas offentliga kontrakt samt att leverantörerna följer avtal och gällande regelverk och har seriösa underleverantörer. För att arbeta med detta inriktningsmål är risk</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">analyser, arbetsrättsliga villkor och uppföljning en självklar del.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3BC5A0" w14:textId="129362BA" w:rsidR="00C26000" w:rsidRPr="00C26000" w:rsidRDefault="00C26000" w:rsidP="00C26000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>Upphandlingsmyndigheten har fått i uppdrag att genomföra insatser för att främja genomförandet av färdplanen</w:t>
+      </w:r>
+      <w:r w:rsidR="008C33A2">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008C33A2" w:rsidRPr="008C33A2">
+        <w:t>Fi2025/01827</w:t>
+      </w:r>
+      <w:r w:rsidR="008C33A2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">. Det innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve"> att myndigheten ska informera, vägleda och möjliggöra erfarenhets</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">utbyte för upphandlande aktörer om hur färdplanen kan förverkligas. Myndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4387F">
+        <w:t xml:space="preserve">ska löpande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">rapportera till regeringen fram till 30 september 2030 då en slutredovisning ska göras.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E9E38F" w14:textId="085495B8" w:rsidR="00C26000" w:rsidRDefault="00C26000" w:rsidP="00C26000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>För att förbättra förutsättningarna för att genomföra den nationella upphandlings</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>strategin består färdplanen även av fokusområden. Sam</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve">ordning av de offentliga affärerna är ett av tre områden som regeringen pekar ut och där det behövs en genomgripande utveckling hos myndigheterna. Inom området beskrivs rekommenderade åtgärder, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve"> att mindre kommuner och myndigheter med begränsade resurser kan gå samman i regionala inköps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26000">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">centraler. På så vis kan upphandlingskompetens och resurser samlas, vilket </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C26000">
+        <w:t xml:space="preserve"> kan möjliggöra centraliserad uppföljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA9659D" w14:textId="3B3F325E" w:rsidR="00542958" w:rsidRPr="00542958" w:rsidRDefault="00542958" w:rsidP="00542958">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00542958">
+        <w:t xml:space="preserve">Konkurrensverket har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den 30 september 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542958">
+        <w:t>, på uppdrag av regeringen, lämnat förslag som syftar till att göra det lättare att förkasta oseriösa anbud i offentliga upphandlingar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008C33A2">
+        <w:t>Fi2025/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00B1F">
+        <w:t>01806</w:t>
+      </w:r>
+      <w:r w:rsidR="008C33A2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542958">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förslagen är remitterade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1156B7EE" w14:textId="77777777" w:rsidR="00542958" w:rsidRPr="00C26000" w:rsidRDefault="00542958" w:rsidP="00C26000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B71F375" w14:textId="1A3F8C71" w:rsidR="00E06B1C" w:rsidRDefault="00E06B1C" w:rsidP="005B1597">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc216948410"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="4D66E006" w14:textId="5EE4ED5D" w:rsidR="004C4C6C" w:rsidRPr="004C4C6C" w:rsidRDefault="00AF0D16" w:rsidP="009A5862">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D16">
+        <w:t>För att motverka arbetslivskriminalitet i offentliga upphandlingar har Upphandlingsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00682098">
+        <w:t xml:space="preserve"> och Ekobrottsmyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D16">
+        <w:t xml:space="preserve">fått i uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve">i dialog med berörda aktörer </w:t>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t xml:space="preserve">utveckla </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve">effektiva </w:t>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t>former för och tillgänglig</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t>göra ett operativt och verksamhetsnära stöd för kommuner som hjälper dessa att motverka arbetslivs</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve">kriminalitet </w:t>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve">brottslighet i </w:t>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t>välfärd</w:t>
+      </w:r>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t>i inköpsprocessen</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2CB8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00682098" w:rsidRPr="00682098">
+        <w:t xml:space="preserve"> olika delar</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5862">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="008C33A2">
+        <w:t>Fi2025</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2D2E">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0141">
+        <w:t>02383</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5862">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5CA7A3" w14:textId="5A2ACB33" w:rsidR="00E05244" w:rsidRDefault="00E05244" w:rsidP="00E05244">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05244">
+        <w:t xml:space="preserve">Stödet ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A1874">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05244">
+        <w:t xml:space="preserve">göra det enklare att ställa arbetsrättsliga villkor i upphandlingar och att följa upp dessa villkor. </w:t>
+      </w:r>
+      <w:r w:rsidR="00146FD1" w:rsidRPr="00146FD1">
+        <w:t xml:space="preserve">Stödet ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="00146FD1" w:rsidRPr="00146FD1">
+        <w:t xml:space="preserve">inkludera </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1874">
+        <w:t xml:space="preserve">hur misstänkt låga anbud kan hanteras. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dessa åtgärder kommer alla upphandlande aktörer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>tillgodo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205CA030" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="00152749" w:rsidRDefault="00332106" w:rsidP="00152749">
+    <w:p w14:paraId="7E001BA0" w14:textId="6C2C2588" w:rsidR="004E5F70" w:rsidRDefault="002E1A96" w:rsidP="00E05244">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="61A8FE5F" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:r w:rsidRPr="004E5F70">
+        <w:t xml:space="preserve">För att effektivisera uppföljningen av avtal och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">däribland arbetsrättsliga villkor och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5F70">
+        <w:t xml:space="preserve">samtidigt hantera kapacitetsproblem för små </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">upphandlande aktörer har Upphandlingsmyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0E38">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3ABB">
+        <w:t xml:space="preserve">det ovan nämnda </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4709">
+        <w:t>uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3ABB">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4709">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC74E1">
+        <w:t xml:space="preserve">även fått </w:t>
+      </w:r>
+      <w:r w:rsidR="002F3ABB">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgift </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05244">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05244" w:rsidRPr="00E05244">
+        <w:t xml:space="preserve">vidta åtgärder för att </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C54">
+        <w:t xml:space="preserve">underlätta </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05244" w:rsidRPr="00E05244">
+        <w:t>och stödja kommunal inköps</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E05244" w:rsidRPr="00E05244">
+        <w:t xml:space="preserve">samverkan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E05244" w:rsidRPr="00E05244">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E05244" w:rsidRPr="00E05244">
+        <w:t xml:space="preserve"> i syfte att öka effektivitet och centralisering av avtals</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E05244" w:rsidRPr="00E05244">
+        <w:t xml:space="preserve">uppföljningen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3B1A">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5F70" w:rsidRPr="004E5F70">
+        <w:t xml:space="preserve">ålet är att fler </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC74E1">
+        <w:t>upphandlande aktörer</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5F70" w:rsidRPr="004E5F70">
+        <w:t xml:space="preserve"> ska kunna delta i samordnade ramavtal där uppföljningen sker centralt av särskilda kompetensresurser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2645B80B" w14:textId="53F2124C" w:rsidR="001A0E38" w:rsidRDefault="001A0E38" w:rsidP="001A0E38">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att de</w:t>
+      </w:r>
+      <w:r w:rsidR="0079623B">
+        <w:t>nna åtgärd</w:t>
+      </w:r>
+      <w:r w:rsidR="007969C3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0079623B">
+        <w:t xml:space="preserve"> tillsammans med redan genom</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BCA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0079623B">
+        <w:t>förda åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="007969C3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0079623B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan leda till </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC74E1">
+        <w:t>att de</w:t>
+      </w:r>
+      <w:r w:rsidR="003572AF">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC74E1">
+        <w:t xml:space="preserve"> sammantaget blir </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lättare för upphandlande aktörer att ställa krav på arbetsrättsliga villkor</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC74E1">
+        <w:t xml:space="preserve"> och att följa upp dessa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D98457" w14:textId="77777777" w:rsidR="0079623B" w:rsidRPr="0079623B" w:rsidRDefault="0079623B" w:rsidP="0079623B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0079623B">
+        <w:t xml:space="preserve">I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73896AA5" w14:textId="77777777" w:rsidR="0079623B" w:rsidRDefault="0079623B" w:rsidP="001A0E38">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="0079623B" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6212D85E" w14:textId="3DAEC4E5" w:rsidR="00942065" w:rsidRDefault="00942065" w:rsidP="000C16C0">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc215737924"/>
+    <w:p w14:paraId="2DF6659D" w14:textId="0542A9AB" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="00117B51">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc216948411"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
-[...158 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Arbetsrättsliga villkor i offentlig upphandling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:21</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="6973CB67" w14:textId="77777777" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...374 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E56DC00" w14:textId="691D2505" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="008749E1">
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>spritdrycker, användning av jordbruksalkohol och destillat av jordbruks</w:t>
-[...951 lines deleted...]
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E222E8C" w14:textId="3FA74020" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...613 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>10 a §</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E53F49A" w14:textId="45DB7DC7" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...179 lines deleted...]
-    <w:p w14:paraId="2B372EC7" w14:textId="77777777" w:rsidR="00075E78" w:rsidRDefault="00942065">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10752039" w14:textId="7861F7E1" w:rsidR="005B1597" w:rsidRDefault="005B1597">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00075E78" w:rsidSect="00155500">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616F7663" w14:textId="0C1D935A" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA9FF0" w14:textId="5DC69586" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304B50A1" w14:textId="77777777" w:rsidR="00691C8D" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00691C8D">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26631FA1" w14:textId="5DD4303C" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666EDBCA" w14:textId="45F2CCCB" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA75D9E" w14:textId="45BF3005" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A1FD71" w14:textId="2B84B8C9" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB1BD9B" w14:textId="46C39AD5" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5917A7B5" w14:textId="7B89ABC8" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B902079" w14:textId="133AB5E0" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6005DA" w14:textId="54CD4DDE" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63311709" w14:textId="6D4DA8DB" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5753CBAC" w14:textId="44B977E6" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A399A68" w14:textId="2EE5582E" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F74B2BB" w14:textId="2AF9777E" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F69E228" w14:textId="5C15FA03" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52252AFE" w14:textId="76EF2D4F" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AA2423" w14:textId="2A39370C" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70018326" w14:textId="05114710" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DFE6D7" w14:textId="62A77828" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB97D43" w14:textId="60073EF1" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110687F5" w14:textId="429A84C4" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE426F9" w14:textId="17B7FB25" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082A885F" w14:textId="62BE5464" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB85CCA" w14:textId="4DCC90C4" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDA91CF" w14:textId="4B188D89" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FAAAB9" w14:textId="3674288A" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21440BDA" w14:textId="4A877C3E" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB62C64" w14:textId="49D1D850" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126442B1" w14:textId="2B5F3AAC" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5A9F10" w14:textId="52952D0F" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEE8937" w14:textId="3D12EAFB" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CD7D85" w14:textId="7B552517" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7CD207" w14:textId="2B9214F6" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3AE09C" w14:textId="53C77FD6" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2780134E" w14:textId="777153A6" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A30FF9" w14:textId="77A8A948" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C732997" w14:textId="090F5835" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB78E45" w14:textId="18D9BC91" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7423D5CC" w14:textId="1DCDEC1F" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE82239" w14:textId="0775D10F" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE1D2BD" w14:textId="6B5E6F87" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E98A34" w14:textId="3A679F9E" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3463491D" w14:textId="5FF8B9C5" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FBAB68" w14:textId="48EBA3C0" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F5D6F7" w14:textId="7C448FE1" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5095E2" w14:textId="4792F5B7" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE935A2" w14:textId="6CBB84FB" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E97835" w14:textId="47B5802A" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1902AF4A" w14:textId="170B702B" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDAE3A2" w14:textId="645B98AA" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FC914B" w14:textId="7C5EB46C" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583C8CB1" w14:textId="25EE4D13" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420FA586" w14:textId="6D4DD46D" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDB5621" w14:textId="428405A2" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD8E2EE" w14:textId="64869E73" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B798163" w14:textId="1F65841D" w:rsidR="005B1597" w:rsidRDefault="005B1597">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005F941B" w14:textId="35744692" w:rsidR="00DB62B9" w:rsidRPr="00117B51" w:rsidRDefault="00DB62B9" w:rsidP="00117B51">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00117B51" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId22"/>
           <w:headerReference w:type="default" r:id="rId23"/>
           <w:footerReference w:type="even" r:id="rId24"/>
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:headerReference w:type="first" r:id="rId26"/>
           <w:footerReference w:type="first" r:id="rId27"/>
-          <w:footnotePr>
-[...2 lines deleted...]
-          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...38374 lines deleted...]
-    <w:p w14:paraId="3CDFBB84" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Departementsnamn"/>
+        <w:tag w:val="Departementsnamn"/>
+        <w:id w:val="2118557928"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="7F1C079C" w14:textId="61A80E3F" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="00601D40">
+          <w:pPr>
+            <w:pStyle w:val="Proprubrik"/>
+            <w:spacing w:before="720" w:after="190"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Finansdepartementet</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="715CEA86" w14:textId="32587BCB" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="98" w:name="_Toc215737960"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc216948412"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-214811882"/>
-          <w:date w:fullDate="2025-12-04T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2025-12-18T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>den 4 december 2025</w:t>
+            <w:t>den 18 december 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="98"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2A6D1BA3" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="149E0474" w14:textId="77777777" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36CA08DE" w14:textId="170A4EAB" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="0D1D8DAA" w14:textId="15D25F80" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="269280893"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="1592354236"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="005A325D">
+            <w:t xml:space="preserve">Busch, ordförande, och statsråden Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="005A325D">
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="005A325D">
+            <w:t>, Forssell, Slottner, Wykman</w:t>
+          </w:r>
+          <w:r w:rsidR="000F5C2F">
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidR="005A325D">
+            <w:t xml:space="preserve"> Liljestrand, Bohlin, Carlson, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="005A325D">
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="005A325D">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="005A325D">
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="005A325D">
+            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="005A325D">
+            <w:t>Mohamsson</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="005A325D">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="005A325D">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7FC2FF84" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="41D07D16" w14:textId="77777777" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D1671B" w14:textId="5DD56CCD" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="765B9605" w14:textId="0DBACEB8" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1166087952"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Kullgren</w:t>
+          <w:r w:rsidR="004E5923">
+            <w:t>Slottner</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5A6D7643" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRPr="00827386" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="329746A3" w14:textId="77777777" w:rsidR="005B1597" w:rsidRPr="00827386" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="345EC122" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRPr="00915BF3" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="707DA8C3" w14:textId="77777777" w:rsidR="005B1597" w:rsidRPr="008B7E85" w:rsidRDefault="005B1597" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3223F232" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRPr="006E102E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="1FC040F8" w14:textId="77777777" w:rsidR="005B1597" w:rsidRPr="006E102E" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="280F2E86" w14:textId="77777777" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="2D8934F3" w14:textId="77777777" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="697893A8" w14:textId="2A101654" w:rsidR="00B7138E" w:rsidRDefault="00B7138E" w:rsidP="00F34AFA">
+    <w:p w14:paraId="03C1135D" w14:textId="520B0E8E" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1960072515"/>
-[...1 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="404876568"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Anpassning av svensk rätt till EU:s nya förordning om skyddade beteckningar på jordbruksprodukter och livsmedel</w:t>
+            <w:t>Riksrevisionens rapport om arbetsrättsliga villkor i offentlig upphandling</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="66A0DDE5" w14:textId="3F47438F" w:rsidR="00942065" w:rsidRPr="007A5678" w:rsidRDefault="00942065" w:rsidP="007A5678">
+    <w:p w14:paraId="21109C65" w14:textId="77777777" w:rsidR="005B1597" w:rsidRDefault="005B1597" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00942065" w:rsidRPr="007A5678" w:rsidSect="00155500">
+    <w:p w14:paraId="17CC7601" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0088262A" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00F8009C">
+    <w:p w14:paraId="672D80A2" w14:textId="77777777" w:rsidR="00B36BE4" w:rsidRDefault="00B36BE4" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C8610A9" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="00F8009C">
+    <w:p w14:paraId="17243AE1" w14:textId="77777777" w:rsidR="00B36BE4" w:rsidRDefault="00B36BE4" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="462607B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="22210874" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="396E5E96" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7E0E7B68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="396E5E96" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7E0E7B68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D6002C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="21A3EC16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22A0091F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0BA5FA18" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0BA5FA18" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="31BE856F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="61C595DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="61C595DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62519DDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20DA598A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005B1597">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="20DA598A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005B1597">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5339548A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17367249" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005B1597">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17367249" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005B1597">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27B98E3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2185010D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="005B1597">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2185010D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="005B1597">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7797C07F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44B2D675" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="22A0091F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="44B2D675" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15361AC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="19A4A6D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="23057C2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0E4A77C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="23057C2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0E4A77C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B1CD323" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3747795D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5FD24CF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="42A9A556" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5FD24CF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...7749 lines deleted...]
-                  <w:p w14:paraId="52A31030" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="42A9A556" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15BAA55A" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="006923D1">
+    <w:p w14:paraId="4E44EA01" w14:textId="77777777" w:rsidR="00B36BE4" w:rsidRDefault="00B36BE4" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFC3C2E" w14:textId="77777777" w:rsidR="00332106" w:rsidRPr="006923D1" w:rsidRDefault="00332106" w:rsidP="006923D1">
+    <w:p w14:paraId="46F35ED7" w14:textId="77777777" w:rsidR="00B36BE4" w:rsidRPr="006923D1" w:rsidRDefault="00B36BE4" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="187FA1E3" w14:textId="77777777" w:rsidR="00332106" w:rsidRDefault="00332106" w:rsidP="006923D1">
+    <w:p w14:paraId="2DC7D9A4" w14:textId="77777777" w:rsidR="00B36BE4" w:rsidRDefault="00B36BE4" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...284 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7946123C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7E2533DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BD9143C" w14:textId="33D79A11" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="006A03C7" w:rsidP="00664D04">
+                        <w:p w14:paraId="47A85371" w14:textId="5908BE36" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00134E0B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00942065">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00ED4EAB">
-                                <w:t>2025/26:77</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>2025/26:89</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BD9143C" w14:textId="33D79A11" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0027132B" w:rsidP="00664D04">
+                  <w:p w14:paraId="47A85371" w14:textId="5908BE36" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009F4BAE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00942065">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00ED4EAB">
-[...1362 lines deleted...]
-                          <w:t>2025/26:77</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>2025/26:89</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DA9D022" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EBDF538" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="79EFB910" w14:textId="009AF96E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="006A03C7" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D22EF58" w14:textId="2EB6B1BE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00134E0B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00942065">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00ED4EAB">
-                                <w:t>2025/26:77</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>2025/26:89</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="79EFB910" w14:textId="009AF96E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0027132B" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D22EF58" w14:textId="2EB6B1BE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009F4BAE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00942065">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00ED4EAB">
-                          <w:t>2025/26:77</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>2025/26:89</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D663B84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="58799478" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52F82C74" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...1374 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapSquare wrapText="bothSides"/>
-[...1920 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7CA5AB8D" w14:textId="73D272C1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="006A03C7" w:rsidP="00664D04">
+                        <w:p w14:paraId="7A93DA60" w14:textId="35EB5072" w:rsidR="00244011" w:rsidRDefault="00134E0B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-177893180"/>
+                              <w:id w:val="710548249"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00942065">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="149798073"/>
+                              <w:id w:val="-889265341"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00ED4EAB">
-                                <w:t>2025/26:77</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>2025/26:89</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="76E3736E" w14:textId="5D3533DD" w:rsidR="005B1597" w:rsidRPr="000B6D9A" w:rsidRDefault="00134E0B" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005B1597">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005B1597" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7CA5AB8D" w14:textId="73D272C1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0027132B" w:rsidP="00664D04">
+                  <w:p w14:paraId="7A93DA60" w14:textId="35EB5072" w:rsidR="00244011" w:rsidRDefault="009F4BAE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-177893180"/>
+                        <w:id w:val="710548249"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00942065">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="149798073"/>
+                        <w:id w:val="-889265341"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00ED4EAB">
-                          <w:t>2025/26:77</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>2025/26:89</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="76E3736E" w14:textId="5D3533DD" w:rsidR="005B1597" w:rsidRPr="000B6D9A" w:rsidRDefault="009F4BAE" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005B1597">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005B1597" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="65FDD0B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0EA4476D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapSquare wrapText="bothSides"/>
-[...2106 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="091BB6A5" w14:textId="0E68171C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="006A03C7" w:rsidP="00A118D8">
+                        <w:p w14:paraId="05E57D1F" w14:textId="234594B0" w:rsidR="00244011" w:rsidRDefault="00134E0B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1634441784"/>
+                              <w:id w:val="-1610963305"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00942065">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-955631449"/>
+                              <w:id w:val="1529445506"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00ED4EAB">
-                                <w:t>2025/26:77</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>2025/26:89</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6CB37C47" w14:textId="4F966515" w:rsidR="005B1597" w:rsidRPr="000B6D9A" w:rsidRDefault="00134E0B" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="005B1597">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005B1597">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="005B1597" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="091BB6A5" w14:textId="0E68171C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0027132B" w:rsidP="00A118D8">
+                  <w:p w14:paraId="05E57D1F" w14:textId="234594B0" w:rsidR="00244011" w:rsidRDefault="009F4BAE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1634441784"/>
+                        <w:id w:val="-1610963305"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00942065">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-955631449"/>
+                        <w:id w:val="1529445506"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00ED4EAB">
-                          <w:t>2025/26:77</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>2025/26:89</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6CB37C47" w14:textId="4F966515" w:rsidR="005B1597" w:rsidRPr="000B6D9A" w:rsidRDefault="009F4BAE" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="005B1597">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005B1597">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="005B1597" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
-[...280 lines deleted...]
-
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29B270B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="672BEE50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5344BB92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1556BEDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08AB5F59" w14:textId="45D35CC4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="006A03C7" w:rsidP="00664D04">
+                        <w:p w14:paraId="5E3530E4" w14:textId="4441A9EF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00134E0B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1659504435"/>
+                              <w:id w:val="1933707527"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00942065">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1918899476"/>
+                              <w:id w:val="-1732295375"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00ED4EAB">
-                                <w:t>2025/26:77</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>2025/26:89</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="08AB5F59" w14:textId="45D35CC4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0027132B" w:rsidP="00664D04">
+                  <w:p w14:paraId="5E3530E4" w14:textId="4441A9EF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009F4BAE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1659504435"/>
+                        <w:id w:val="1933707527"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00942065">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1918899476"/>
+                        <w:id w:val="-1732295375"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00ED4EAB">
-                          <w:t>2025/26:77</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>2025/26:89</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="621D14A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6FDED60E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F13766E" w14:textId="41DC9019" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="006A03C7" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5EC585FC" w14:textId="5DAD7B11" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00134E0B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1365640367"/>
+                              <w:id w:val="-1251742436"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00942065">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-167168693"/>
+                              <w:id w:val="-981841011"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00ED4EAB">
-                                <w:t>2025/26:77</w:t>
+                              <w:r w:rsidR="005B1597">
+                                <w:t>2025/26:89</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7F13766E" w14:textId="41DC9019" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0027132B" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5EC585FC" w14:textId="5DAD7B11" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009F4BAE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1365640367"/>
+                        <w:id w:val="-1251742436"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00942065">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-167168693"/>
+                        <w:id w:val="-981841011"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00ED4EAB">
-                          <w:t>2025/26:77</w:t>
+                        <w:r w:rsidR="005B1597">
+                          <w:t>2025/26:89</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7D2F80C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="496A908B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -64029,964 +8581,1034 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00332106"/>
+    <w:rsidRoot w:val="00E06B1C"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
+    <w:rsid w:val="00007377"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="000232AC"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00025954"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="000423DA"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="0004588F"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="0006584E"/>
-    <w:rsid w:val="000672C6"/>
     <w:rsid w:val="00067524"/>
-    <w:rsid w:val="000701F7"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075E78"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A24B0"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A52ED"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B4866"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C16C0"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
+    <w:rsid w:val="000F5C2F"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="0010232A"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="001114AB"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00132076"/>
     <w:rsid w:val="0013464D"/>
+    <w:rsid w:val="00134E0B"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="0014223C"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00146FD1"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00153501"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="0016130D"/>
+    <w:rsid w:val="00161734"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00173869"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="001912BC"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="001A0E38"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B142F"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001F1E68"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
+    <w:rsid w:val="00211F55"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="00213B87"/>
+    <w:rsid w:val="00214734"/>
+    <w:rsid w:val="00225EED"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="0027132B"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00284E5C"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C11E4"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002E02AE"/>
+    <w:rsid w:val="002E1A96"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F3ABB"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="00303CAB"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00316F40"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00332106"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="003572AF"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
-    <w:rsid w:val="003615DD"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="00387FC2"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="003940C3"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A6944"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B5C0A"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C4709"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E184F"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E3713"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003F1FCB"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F4BD1"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00411473"/>
-    <w:rsid w:val="00411A58"/>
+    <w:rsid w:val="00411756"/>
+    <w:rsid w:val="0041464D"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00467FE8"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00474BA4"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="00484DE9"/>
+    <w:rsid w:val="00484E9A"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
-    <w:rsid w:val="004B5168"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
+    <w:rsid w:val="004B6BCA"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C2D2E"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C4C6C"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D64EC"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E40F6"/>
+    <w:rsid w:val="004E4257"/>
+    <w:rsid w:val="004E5923"/>
+    <w:rsid w:val="004E5F70"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="005312EA"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
+    <w:rsid w:val="00542958"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="0056742D"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00583CB1"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00595F5F"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A1874"/>
     <w:rsid w:val="005A2C12"/>
+    <w:rsid w:val="005A325D"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A5250"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B1597"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
+    <w:rsid w:val="005C1D64"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C330B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D3375"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E74DE"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005E7E5B"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00600D65"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="006053EC"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="006075DC"/>
+    <w:rsid w:val="006075F2"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
+    <w:rsid w:val="00617451"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="0062326D"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="0063142A"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
-    <w:rsid w:val="00670C1C"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00682098"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00685ACA"/>
-    <w:rsid w:val="00687066"/>
+    <w:rsid w:val="00691C8D"/>
     <w:rsid w:val="006923D1"/>
+    <w:rsid w:val="00693427"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="006A03C7"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A532E"/>
-    <w:rsid w:val="006A6698"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D19C9"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
+    <w:rsid w:val="006E2CB8"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006F113D"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="007013C0"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="0070401E"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="00712216"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00726830"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00771C86"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="007924F5"/>
+    <w:rsid w:val="0079623B"/>
+    <w:rsid w:val="007969C3"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A766E"/>
+    <w:rsid w:val="007A7E24"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E1A39"/>
+    <w:rsid w:val="007D6B46"/>
+    <w:rsid w:val="007D7286"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="007F6407"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="00806DFC"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="00816C0C"/>
     <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="008179F8"/>
+    <w:rsid w:val="00820A88"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00824375"/>
-    <w:rsid w:val="0082778E"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00852303"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="008601A1"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00875B78"/>
+    <w:rsid w:val="0086602E"/>
     <w:rsid w:val="0087615E"/>
+    <w:rsid w:val="00876699"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00896F9D"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C33A2"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
+    <w:rsid w:val="008D543A"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
+    <w:rsid w:val="008F0403"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00942065"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00952A72"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00975BAA"/>
+    <w:rsid w:val="00972623"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="0098353D"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A780C"/>
+    <w:rsid w:val="009A5862"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B3D0B"/>
-    <w:rsid w:val="009B7A7A"/>
+    <w:rsid w:val="009C0765"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009C7E73"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E1C54"/>
+    <w:rsid w:val="009F15F9"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F4BAE"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A16793"/>
     <w:rsid w:val="00A177C7"/>
+    <w:rsid w:val="00A17C34"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A2363C"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A53995"/>
+    <w:rsid w:val="00A63601"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A70199"/>
+    <w:rsid w:val="00A709F2"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A96512"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA4635"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA6BC5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AC74E1"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AD71CD"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AF0D16"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
+    <w:rsid w:val="00B00B1F"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B36BE4"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B56000"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B7138E"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B87F92"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B9662C"/>
-    <w:rsid w:val="00BA343A"/>
+    <w:rsid w:val="00B947CE"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB0C9C"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE3B1A"/>
+    <w:rsid w:val="00BE5A5C"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE7CC9"/>
-    <w:rsid w:val="00BF29F8"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
+    <w:rsid w:val="00C05813"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C1637D"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C23324"/>
     <w:rsid w:val="00C24C3D"/>
+    <w:rsid w:val="00C250C6"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C26000"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C436BE"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
+    <w:rsid w:val="00C67B20"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C73A22"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C800CA"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA5844"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC60E0"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE2837"/>
+    <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D019C0"/>
+    <w:rsid w:val="00D03000"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D42B3B"/>
+    <w:rsid w:val="00D33A6F"/>
+    <w:rsid w:val="00D35E7F"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D5423C"/>
+    <w:rsid w:val="00D56021"/>
+    <w:rsid w:val="00D679A2"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D969B3"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB11B5"/>
+    <w:rsid w:val="00DA78F7"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB410F"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE0A54"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E01FD2"/>
+    <w:rsid w:val="00E04C35"/>
+    <w:rsid w:val="00E05244"/>
     <w:rsid w:val="00E05B09"/>
+    <w:rsid w:val="00E06B1C"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E13F19"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E311CE"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E4387F"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E758E7"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91B0B"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC09A8"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED371E"/>
-    <w:rsid w:val="00ED4EAB"/>
+    <w:rsid w:val="00EC7DBE"/>
+    <w:rsid w:val="00ED11C3"/>
+    <w:rsid w:val="00ED1D1B"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE38EC"/>
+    <w:rsid w:val="00EE25CB"/>
+    <w:rsid w:val="00EE2C5C"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE7DDB"/>
+    <w:rsid w:val="00EF0141"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F03384"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F03DD7"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F14354"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
+    <w:rsid w:val="00F30BEA"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F4129C"/>
+    <w:rsid w:val="00F37A44"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F467E2"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F67DA2"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FB7999"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC6026"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3563A790"/>
-  <w15:docId w15:val="{73CCFB1A-0CEA-49AB-8579-0B5BD92CF6A2}"/>
+  <w14:docId w14:val="4E584405"/>
+  <w15:docId w15:val="{77D2BE7E-6DE9-437E-8367-67A11CCB41E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -66603,50 +11225,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -67499,62 +12122,95 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00211F55"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="300888101">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ofa/ou/upphandling/Lagstiftning/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -67829,283 +12485,240 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
-    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-[...8 lines deleted...]
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13602</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13631</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13602</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13602</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13631</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13631</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <närvarande>Busch, ordförande, och statsråden Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Liljestrand, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:89</dokumentnummer>
+  <titel>Riksrevisionens rapport om arbetsrättsliga villkor i offentlig upphandling</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-[...4 lines deleted...]
-    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -68166,186 +12779,226 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8B177A-2D33-4776-99B9-54878D45DC03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05182293-ABA8-4C97-AE4D-4B17F133DDD8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="9a6662d1-b2c7-40fd-9716-3354cb341882"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d2feb238-5002-4fe7-97b5-04c1183dd060"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="4f7c0240-bf6c-4c43-945f-1291173213f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28A2CA30-2B65-409D-A4C7-4CEA96ACE89C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CDA8AF2-C2CF-4C42-9F94-55860F2A6268}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3422904-F1E3-426F-8B4D-69A218A12883}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03636EA6-B053-4BEA-9D25-896AB4FBEA20}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D912D189-0E42-4F6F-8404-FF17C63C7538}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8707E054-1D72-4FAE-B3B4-2BC6115A0447}"/>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31533E26-ECA1-4014-850C-C4DA71A9ECC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>101</Pages>
-[...1 lines deleted...]
-  <Characters>102464</Characters>
+  <Pages>69</Pages>
+  <Words>2180</Words>
+  <Characters>11555</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>243</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Anpassning av svensk rätt till EU:s nya förordning om skyddade beteckningar på jordbruksprodukter och livsmedel</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om arbetsrättsliga villkor i offentlig upphandling</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>121553</CharactersWithSpaces>
+  <CharactersWithSpaces>13708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Anpassning av svensk rätt till EU:s nya förordning om skyddade beteckningar på jordbruksprodukter och livsmedel</dc:title>
-  <dc:creator>Madeleine Olander</dc:creator>
+  <dc:title>Riksrevisionens rapport om arbetsrättsliga villkor i offentlig upphandling</dc:title>
+  <dc:creator>Ann Fryksdahl</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>75921bf8-8ea1-4418-b89c-fb1d1d982a89</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="c9cd366cc722410295b9eacffbd73909">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
-    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_policyId">
+    <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
-[...6 lines deleted...]
-    <vt:lpwstr>d49f6082-354d-43fe-88d4-703fd37c6d62</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
 </Properties>
 </file>