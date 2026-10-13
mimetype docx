--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -1,698 +1,745 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...35 lines deleted...]
-  <Override PartName="/word/footer63.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4B13A066" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="4FC71FDC" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="447DC02C" wp14:editId="2742252A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="213060B6" wp14:editId="57FAE50E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="4B090740" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRPr="00811BB8" w:rsidRDefault="00A33BCB" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="039E14E3" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="00811BB8" w:rsidRDefault="00CC3520" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C0612F" wp14:editId="565D0EF5">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F947C7C" wp14:editId="5E787FAE">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1398603931" name="Bild 3"/>
+                                      <wp:docPr id="902239442" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="447DC02C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="213060B6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="4B090740" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRPr="00811BB8" w:rsidRDefault="00A33BCB" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="039E14E3" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="00811BB8" w:rsidRDefault="00CC3520" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C0612F" wp14:editId="565D0EF5">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F947C7C" wp14:editId="5E787FAE">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1398603931" name="Bild 3"/>
+                                <wp:docPr id="902239442" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId16"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4AFD4943" w14:textId="44462B14" w:rsidR="00A33BCB" w:rsidRDefault="00D86D32" w:rsidP="00333C9D">
+        <w:p w14:paraId="251E191C" w14:textId="74731B0A" w:rsidR="00CC3520" w:rsidRDefault="007F7839" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:81</w:t>
+            <w:t>2025/26:93</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="71F071DE" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRPr="005F407A" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="0EB60704" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="005F407A" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33BCB" w14:paraId="4A1A19D6" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00CC3520" w14:paraId="582F49D9" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="304D4C62" w14:textId="526E7608" w:rsidR="00A33BCB" w:rsidRDefault="00F20D79" w:rsidP="000B56BC">
+              <w:p w14:paraId="7837CEA2" w14:textId="0B6D0F16" w:rsidR="00CC3520" w:rsidRDefault="00C820AC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Kontroller av kontanta medel vid den inre gränsen</w:t>
+                  <w:t>Ett språkkrav inom äldreomsorgen</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="20781376" w14:textId="6141371E" w:rsidR="00A33BCB" w:rsidRDefault="00F20D79" w:rsidP="00333C9D">
+              <w:p w14:paraId="0FFF272C" w14:textId="52A85A7A" w:rsidR="00CC3520" w:rsidRDefault="00C820AC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="398F50C3" w14:textId="4B7DEAA1" w:rsidR="00A33BCB" w:rsidRPr="00141F91" w:rsidRDefault="00D86D32" w:rsidP="00333C9D">
+              <w:p w14:paraId="4A8E8273" w14:textId="12DF219A" w:rsidR="00CC3520" w:rsidRPr="00141F91" w:rsidRDefault="007F7839" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:81</w:t>
+                  <w:t>2025/26:93</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="665E0E24" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="2930DC08" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41516E65" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="5275DC59" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C04E112" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="0E931A14" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="123B5B37" w14:textId="6281D4B0" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="3C5C1947" w14:textId="10CB7E51" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-12-11T00:00:00Z">
+          <w:date w:fullDate="2026-01-15T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00ED7884">
-            <w:t>den 11 december 2025</w:t>
+          <w:r w:rsidR="00D17E9E">
+            <w:t>den 15 januari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0A270136" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="3442927C" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156618E3" w14:textId="7D29DA5A" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="78FA62C7" w14:textId="166E5C9D" w:rsidR="00CC3520" w:rsidRDefault="00A766B1" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D56CA6" w14:textId="1566F957" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="38AC744A" w14:textId="39E99497" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+      <w:r w:rsidR="00A766B1">
+        <w:t>Anna Tenje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB5C7E9" w14:textId="7FC00788" w:rsidR="00A33BCB" w:rsidRPr="008624B2" w:rsidRDefault="00A33BCB" w:rsidP="00BB2C9D">
+    <w:p w14:paraId="4AF6086F" w14:textId="533341B3" w:rsidR="00CC3520" w:rsidRPr="008624B2" w:rsidRDefault="00CC3520" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F20D79">
+          <w:r w:rsidR="00C820AC">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC32AE9" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="000B56BC">
+    <w:p w14:paraId="5BAE6416" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED65BCB" w14:textId="237CB745" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00A33BCB">
+    <w:p w14:paraId="388E6CEB" w14:textId="1F847783" w:rsidR="00996800" w:rsidRDefault="00996800" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1FF2">
+        <w:t xml:space="preserve">propositionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslås en ändring i socialtjänstlagen (2025:400) som innebär att det</w:t>
+      </w:r>
+      <w:r w:rsidDel="00132C1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">införs en skyldighet för </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85C59">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85C59" w:rsidRPr="00A85C59">
+        <w:t xml:space="preserve">en som bedriver verksamhet inom socialtjänstens omsorg om äldre personer </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85C59" w:rsidRPr="00A85C59">
+        <w:t xml:space="preserve"> arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t>att genomföra insatserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073532F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="009C377C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t xml:space="preserve">slås att det ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inför</w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t>bemyndigande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA11B2">
+        <w:t>i socialtjänstlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för regeringen att meddela föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5E97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175D4">
+        <w:t xml:space="preserve">om den kunskapsnivå i svenska som är relevant för att </w:t>
+      </w:r>
+      <w:r w:rsidR="001F076D" w:rsidRPr="001F076D">
+        <w:t>genomföra insatser i socialtjänstens omsorg om äldre personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF549B0" w14:textId="77777777" w:rsidR="00996800" w:rsidRDefault="00996800" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0073532F">
+        <w:t>Lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändringen föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C42910F" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="208C2BAD" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00A33BCB">
-[...12 lines deleted...]
-    <w:p w14:paraId="219C8517" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRPr="008F2013" w:rsidRDefault="00A33BCB" w:rsidP="005E3C60">
+    <w:p w14:paraId="30C3C9F6" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="008F2013" w:rsidRDefault="00CC3520" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598473F0" w14:textId="00631DBA" w:rsidR="00CE2150" w:rsidRDefault="00A33BCB">
+    <w:p w14:paraId="6DC32544" w14:textId="475D6325" w:rsidR="007F7839" w:rsidRDefault="00CC3520">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -700,29476 +747,12571 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc216275611" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207735" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275611 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207735 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4960A956" w14:textId="60D89646" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="7279A606" w14:textId="5AC97F80" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275612" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207736" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagförslag</w:t>
+          <w:t>Förslag till lag om ändring i socialtjänstlagen (2025:400)</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275612 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207736 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C4D1858" w14:textId="2054A310" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="3FE32BFE" w14:textId="1BD560B0" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207737" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207737 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="091B73D6" w14:textId="5B5F56FD" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207738" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ett språkkrav för personal i äldreomsorgen behövs för ökad kvalitet och säkerhet</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207738 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D3793EF" w14:textId="0D13690C" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275613" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207739" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i inregränslagen (1996:701)</w:t>
+          <w:t>Personal i äldreomsorgen ska ha relevanta kunskaper i svenska</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275613 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207739 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54ABA21D" w14:textId="4542B562" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="583324B2" w14:textId="10662FE4" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275614" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207740" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2001:185) om behandling av uppgifter i Tullverkets verksamhet</w:t>
+          <w:t>Språknivån för personal som genomför insatser bör definieras</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275614 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207740 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57770A93" w14:textId="057B9D81" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="3D1397A8" w14:textId="09DBD0FE" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207741" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Personuppgiftsbehandling</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207741 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33ADDD73" w14:textId="086CD0F5" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207742" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207742 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30156151" w14:textId="65E0B509" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207743" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser av förslaget</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207743 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F43206A" w14:textId="14E628D3" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275615" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207744" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i tullagen (2016:253)</w:t>
+          <w:t>Övergripande konsekvenser</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275615 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207744 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CDD93A7" w14:textId="6B0804BB" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="0D3F60FF" w14:textId="5BEFC75A" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275616" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207745" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.4</w:t>
+          <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2020:272) om konto- och värdefackssystem</w:t>
+          <w:t>Ekonomiska konsekvenser för staten</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275616 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207745 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B7636E0" w14:textId="6A21518C" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="5378CBFC" w14:textId="6CD6A134" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275617" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207746" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.5</w:t>
+          <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i tullbefogenhetslagen (2024:710)</w:t>
+          <w:t>Ekonomiska konsekvenser för kommuner</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275617 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207746 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7123F49B" w14:textId="3020812F" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="5C3668F9" w14:textId="1ABA285E" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207747" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för den kommunala självstyrelsen</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207747 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E65FDE9" w14:textId="69CB009F" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207748" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för företagen</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207748 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19CAAB3D" w14:textId="254BC118" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207749" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.6</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för jämställdheten mellan kvinnor och män och för möjligheten att nå de integrationspolitiska målen</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207749 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F18039A" w14:textId="412C2F97" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207750" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.7</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för sysselsättningen</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207750 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="274EE684" w14:textId="0085D4C5" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207751" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.8</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för brottsligheten</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207751 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18EE18F1" w14:textId="52E429AB" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc219207752" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.9</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslagets överensstämmelse med de skyldigheter som följer av Sveriges anslutning till EU</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207752 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidR="007F7839">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="013F97DE" w14:textId="0AFDA1F1" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275618" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207753" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275618 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207753 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>26</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B6BD838" w14:textId="6F9C6949" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
-[...3608 lines deleted...]
-    <w:p w14:paraId="43A4489B" w14:textId="6DA0B73C" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="7FB1C99B" w14:textId="5838D994" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275663" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207754" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian i nu relevanta delar</w:t>
+          <w:t>Sammanfattning av betänkandet Ett språkkrav för språkutveckling (SOU 2024:78)</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275663 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207754 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>76</w:t>
+          <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="108230C3" w14:textId="5CB16B67" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="629034B8" w14:textId="37B2A38D" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275664" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207755" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Promemorians lagförslag i nu relevanta delar</w:t>
+          <w:t>Betänkandets lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275664 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207755 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>77</w:t>
+          <w:t>31</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D956322" w14:textId="056DF9F3" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="5143747F" w14:textId="16A9383D" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275665" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207756" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275665 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207756 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>86</w:t>
+          <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1708F555" w14:textId="346C9A9F" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="23D91D6E" w14:textId="0557EDF1" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275666" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207757" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275666 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207757 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>87</w:t>
+          <w:t>33</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DB87999" w14:textId="5EC795C2" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="5B4AD103" w14:textId="796740AA" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275667" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207758" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275667 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207758 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>97</w:t>
+          <w:t>34</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="391DB381" w14:textId="6694D445" w:rsidR="00CE2150" w:rsidRDefault="00295D6D">
+    <w:p w14:paraId="604147F0" w14:textId="7D26DE54" w:rsidR="007F7839" w:rsidRDefault="008F3ECA">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216275668" w:history="1">
-        <w:r w:rsidR="00CE2150" w:rsidRPr="000C0556">
+      <w:hyperlink w:anchor="_Toc219207759" w:history="1">
+        <w:r w:rsidR="007F7839" w:rsidRPr="00BD74B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 11 december 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 15 januari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216275668 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc219207759 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>98</w:t>
+          <w:t>36</w:t>
         </w:r>
-        <w:r w:rsidR="00CE2150">
+        <w:r w:rsidR="007F7839">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038F1031" w14:textId="437C3C4C" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="005E3C60">
+    <w:p w14:paraId="27A0239F" w14:textId="4371B8F3" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226CD9EE" w14:textId="531BD80E" w:rsidR="00A33BCB" w:rsidRPr="005A72C8" w:rsidRDefault="00A33BCB" w:rsidP="000B56BC">
+    <w:p w14:paraId="458344FB" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="005A72C8" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc216275611"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc219207735"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="44F146CB" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00333C9D">
+    <w:p w14:paraId="4CBAB7B9" w14:textId="77777777" w:rsidR="008C1FF2" w:rsidRDefault="00CC3520" w:rsidP="00996800">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
+      <w:r w:rsidR="00996800">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A312B38" w14:textId="769ACB29" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00A33BCB">
-[...7 lines deleted...]
-        <w:t>).</w:t>
+    <w:p w14:paraId="3CACADF1" w14:textId="4B2AB185" w:rsidR="00996800" w:rsidRPr="00A3744C" w:rsidRDefault="00996800" w:rsidP="00EC1DDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksdagen antar </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1FF2">
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag till lag om ändring i social</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EC9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tjänstlagen (2025:400).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B53F5C2" w14:textId="054B6DD5" w:rsidR="00A33BCB" w:rsidRDefault="00747B17" w:rsidP="00A33BCB">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="57FA3031" w14:textId="4799D110" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F07FB66" w14:textId="143A3413" w:rsidR="00A33BCB" w:rsidRDefault="00747B17" w:rsidP="00A33BCB">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3417ADEE" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="00144361" w:rsidRDefault="00CC3520" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="204475C9" w14:textId="517AAABF" w:rsidR="00A33BCB" w:rsidRDefault="00747B17" w:rsidP="00A33BCB">
-[...10 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0B784D0B" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="00152749" w:rsidRDefault="00CC3520" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D677210" w14:textId="6A09C869" w:rsidR="00A33BCB" w:rsidRDefault="00747B17" w:rsidP="00A33BCB">
-[...23 lines deleted...]
-    <w:p w14:paraId="21C83629" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="553CDE52" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF6E3E6" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="000B56BC">
+    <w:p w14:paraId="3C50294C" w14:textId="51CA6F33" w:rsidR="00C820AC" w:rsidRPr="00DC06CD" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc213244695"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc216275612"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc219207736"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagförslag</w:t>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>lag om ändring i socialtjänstlagen (2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>00)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6C91DBF3" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="003D09E5">
+    <w:p w14:paraId="6A4D27D7" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>socialtjänstlagen (2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>00)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004D367B" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="0025294A">
-[...24 lines deleted...]
-    <w:p w14:paraId="192E5620" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="0081729E" w:rsidRDefault="0025294A" w:rsidP="0025294A">
+    <w:p w14:paraId="2CFE5E24" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="0081729E">
+      <w:r w:rsidRPr="00A71BA5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dels</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081729E">
-[...9 lines deleted...]
-        <w:t>5 och 6 §§ ska ha följande lydelse,</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> att rubriken närmast före 31 kap. 2 § ska lyda ”Bemyndiganden som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>gäller villkor, avgifter och språkkrav”,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AAD322" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="0081729E" w:rsidRDefault="0025294A" w:rsidP="0025294A">
+    <w:p w14:paraId="356E484C" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="0081729E">
+      <w:r w:rsidRPr="009C377C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dels</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081729E">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> av följande lydelse.</w:t>
+      <w:r w:rsidRPr="009C377C">
+        <w:t xml:space="preserve"> att det ska införas två nya paragrafer, 8 kap. 4 a § och 31 kap. 3 a §, och närmast före 8 kap. 4 a § en ny rubrik av följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31727A19" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="0025294A">
+    <w:p w14:paraId="62D84E72" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0025294A" w:rsidRPr="000E6F0B" w14:paraId="0BC57D6A" w14:textId="77777777" w:rsidTr="00762C57">
+      <w:tr w:rsidR="00D74D2A" w:rsidRPr="000E6F0B" w14:paraId="25E80903" w14:textId="77777777" w:rsidTr="008F3ECA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FC2D425" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="000E6F0B" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="627B56BD" w14:textId="77777777" w:rsidR="00D74D2A" w:rsidRPr="000E6F0B" w:rsidRDefault="00D74D2A" w:rsidP="003D6F49">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0081729E">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="405158B9" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="000E6F0B" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="30BB8B9E" w14:textId="77777777" w:rsidR="00D74D2A" w:rsidRPr="000E6F0B" w:rsidRDefault="00D74D2A" w:rsidP="003D6F49">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3268F492" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="0025294A">
+    <w:p w14:paraId="643EF10E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0025294A" w:rsidRPr="00AF03DA" w14:paraId="6AD4ADE1" w14:textId="77777777" w:rsidTr="00762C57">
+      <w:tr w:rsidR="00FD5411" w:rsidRPr="009C377C" w14:paraId="7A9EEFE0" w14:textId="77777777" w:rsidTr="000F5AB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="384D4DEF" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="00AF03DA" w:rsidRDefault="0025294A" w:rsidP="00762C57">
-[...646 lines deleted...]
-          <w:p w14:paraId="3104ABD3" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="5DB29D72" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B409505" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="1E9BB6D7" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik5utannumrering"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C377C">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Språkkrav</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284F05D1" w14:textId="77777777" w:rsidR="004A21AA" w:rsidRPr="009C377C" w:rsidRDefault="004A21AA" w:rsidP="009A71BB">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...60 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025294A" w14:paraId="27DE1CBE" w14:textId="77777777" w:rsidTr="00762C57">
+      <w:tr w:rsidR="00FD5411" w:rsidRPr="009C377C" w14:paraId="76CFA706" w14:textId="77777777" w:rsidTr="000F5AB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CCE4A5F" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="3E65531F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0107EB64" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="503291B8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D87703">
+            <w:r w:rsidRPr="009C377C">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Redovisningsskyldigheten ska inte anses vara fullgjord om </w:t>
+              <w:t>4 a §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0D284B" w14:textId="0A1874FC" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00373881">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009C377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Den som bedriver verksamhet inom socialtjänstens omsorg om äldre personer ska arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för insatsernas genomförande.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025294A" w14:paraId="5C09F77C" w14:textId="77777777" w:rsidTr="00762C57">
+    </w:tbl>
+    <w:p w14:paraId="174792F5" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>31 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD5411" w14:paraId="05B21875" w14:textId="77777777" w:rsidTr="000F5AB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F016E75" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="2FDD8B8F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44F73DC8" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="00D87703" w:rsidRDefault="0025294A" w:rsidP="00762C57">
+          <w:p w14:paraId="613FBC85" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009C377C">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>1. </w:t>
+              <w:t>3 a §</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D87703">
+          </w:p>
+          <w:p w14:paraId="653036C5" w14:textId="49CEFBC8" w:rsidR="00C820AC" w:rsidRPr="00130931" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>redovisningen inte lämnas före utgången av den tidsfrist som anges i första stycket,</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009C377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>skrifter om den kunskapsnivå i svenska enligt 8 kap. 4 a § som är relevant för att genomföra insatser</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C377C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i socialtjänstens omsorg om äldre personer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025294A" w14:paraId="04F1654B" w14:textId="77777777" w:rsidTr="00762C57">
+    </w:tbl>
+    <w:p w14:paraId="1C6101C5" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00811E52" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508D9E0F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009A71BB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E10DA4D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4000057A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00FD5411" w:rsidRDefault="00C820AC" w:rsidP="00FD5411">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00FD5411" w:rsidSect="00C820AC">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4285711A" w14:textId="776EA62F" w:rsidR="00DB62B9" w:rsidRDefault="00C820AC" w:rsidP="00C820AC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc219207737"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="464E6035" w14:textId="13E2FD0A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00820C0E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagförslaget i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45FB2">
+        <w:t xml:space="preserve">proposition </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är en följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3B9C">
+        <w:t>Tidöavtalet, som är en överenskommelse mellan Sverigedemokraterna, Moderaterna, Krist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA3B9C">
+        <w:t>demokraterna och Liberalerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3B9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CDB19D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00820C0E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00065C7C">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beslutade den 30 mars 2023 att ge en särskild utredare i uppdrag att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lämna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622F0F">
+        <w:t xml:space="preserve"> förslag på hur krav på kunskaper i svenska språket för personal i äldreomsorgen kan regleras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (dir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622F0F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2023:44). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39239E24" w14:textId="41952BF0" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00820C0E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen, som antog namnet Utredningen om språkkrav för personal i äldreomsorgen (S 2023:03), överlämnade i december 2024 betänkandet Ett språkkrav för språkutveckling (SOU 2024:78). En sammanfattning av betänkandet finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3869">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3869">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5861">
+        <w:t>etänkandets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3869">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3869">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Betänkandet har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77EAD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77EAD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissyttranden finns tillgängliga på regeringens webb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17E9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plats (www.regeringen.se) och i Socialdepartementet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07173">
+        <w:t>(S2024/02115).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DFD74B" w14:textId="0895F9C2" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00064798">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4168" w:rsidDel="0064455C">
+        <w:t>Integritetsskyddsmyndigheten (IMY) har under beredningen av lag</w:t>
+      </w:r>
+      <w:r w:rsidDel="0064455C">
+        <w:t>rådsremissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4168" w:rsidDel="0064455C">
+        <w:t xml:space="preserve"> getts tillfälle att yttra sig över </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det avsnitt som rör personuppgiftsbehandling</w:t>
+      </w:r>
+      <w:r w:rsidDel="00183CA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(avsnitt 5). I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9139D">
+        <w:t>MY har inga synpunkter på förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (S2025/01907).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750C509F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DC14E3" w14:textId="24D7DEFD" w:rsidR="00C820AC" w:rsidRPr="00820C0E" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00820C0E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen beslutade den</w:t>
+      </w:r>
+      <w:r w:rsidDel="00D17E9E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">13 november 2025 att inhämta Lagrådets yttrande över </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagförslag</w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t xml:space="preserve"> som finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB59B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB59B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB59B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5621E" w:rsidRPr="00F5621E">
+        <w:t xml:space="preserve">Lagrådet föreslår en annan </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7012">
+        <w:t xml:space="preserve">språklig </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5621E" w:rsidRPr="00F5621E">
+        <w:t xml:space="preserve">utformning av bestämmelserna. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t xml:space="preserve">följer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delvis Lagrådets förslag. Lagrådets synpunkter behandlas i avsnitt 4.1 och i författningskommentaren. I förhållande till lagrådsremissen görs </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t>dessutom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vissa språkliga ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D4D19B" w14:textId="391F98A5" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc213160317"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc219207738"/>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>Ett språkkrav för personal i äldreomsorgen behövs för ökad kvalitet och säkerhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="009C377C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D79E1D4" w14:textId="4596398E" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc219207739"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc213160318"/>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>Personal i äldreomsorgen ska ha relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45FB2" w:rsidRPr="009C377C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C377C">
+        <w:t xml:space="preserve"> kunskap</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45FB2" w:rsidRPr="009C377C">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C377C">
+        <w:t xml:space="preserve"> i svenska</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="009C377C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="37D95689" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D99B6A" w14:textId="5C2D3ADB" w:rsidR="00C820AC" w:rsidRPr="00D23314" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>Den som bedriver verksamhet inom socialtjänstens omsorg om äldre personer ska arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för insatsernas genomförande.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23314" w:rsidDel="00D23314">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622BFC96" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C85E07B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009A4C6F" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget stämmer i sak överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965CBA">
+        <w:t>med regeringens. Utredningen föreslår en annan språklig utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4701AE4B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk198633793"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00833F27">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26884465" w14:textId="5D20FAF6" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5E7F">
+        <w:t>Majoriteten av remissinstanserna är positiva till förslaget.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myndigheten för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE1001">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE1001">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pensionärernas riksorganisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE1001">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Vårdförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE1001">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västerås kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att språkkravet även bör ses över för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hälso- och sjukvården och verksamhet enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31B0C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1993:387) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31B0C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>om stöd och service till vissa funktionshindrade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31B0C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B222D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iksförbundet Pensionärsgemenskap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974A7D">
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974A7D">
+        <w:t>språkkrav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et ska vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974A7D">
+        <w:t xml:space="preserve"> ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974A7D">
+        <w:t xml:space="preserve"> för anställning av omsorgspersonal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A275B">
+        <w:t xml:space="preserve">att det är viktigt att språkkravet avser all personal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB0285">
+        <w:t>ör att komma till rätta med de kvalitetsproblem som finns inom äldreomsorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974A7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk201566001"/>
+      <w:r w:rsidRPr="00C97B8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller vikten av att språkkrav är väl avvägda och framför även att utredningen på ett tillfredsställande sätt belyst de diskrimineringsrättsliga aspekter som kan aktualiseras av förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="54B4A5AA" w14:textId="2273F6E0" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00722509">
+        <w:t>Tre remissinstanser avstyrker förslaget.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC048D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Socialstyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att språk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbättring hos personalen bör ske utan ett språkkrav i lag</w:t>
+      </w:r>
+      <w:r w:rsidR="004A21AA">
+        <w:t xml:space="preserve"> och att lagförslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämnar ett för stort utrymme för tolkning. Myndigheten framför att det kan bli otydligt hur verksamheterna ska arbeta för att personalen har tillräcklig språknivå om de inte ska göra bedömningar av vilken nivå personalen har. Det kan</w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D">
+        <w:t>, enligt myndigheten,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ifrågasättas om språkkravet verkligen blir tydligt och mätbart. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC048D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Botkyrka kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att förslaget blir svårt att genomföra utifrån de förutsättningar som finns i äldreomsorgen och att socialtjänstlagens (2025:400)</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:t xml:space="preserve">, förkortad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00681575">
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00681575">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bestämmelser om god kvalitet och att personalen ska ha lämplig utbildning och erfarenhet är tillräckliga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>valls kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> att förslaget tar ifrån kommunen självbestämmanderätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> vilka verksamhetsområden och yrkesgrupper som har behov av språkhöjande insatser samt att kommunen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884A86">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> redan </w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve">prioriterat språkutvecklande insatser inom äldreomsorgen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kommunen anser att det är otydligt vilka konsekvenserna blir för arbetsgivare och medarbetare i olika situationer, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om medarbetare efter genomförda insatser inte klarar av den angivna språknivån.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3126">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314455D5" w14:textId="44CCB74C" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF35FE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Flera remissinstanser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696BEC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005459DD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>är positiva till att språkkravet ska omfatta alla yrkesgrupper</w:t>
+      </w:r>
+      <w:r w:rsidR="007B683D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som utför äldreomsorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005459DD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, däribland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696BEC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF35FE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696BEC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Göteborgs universitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5389">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696BEC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>SPF Seniorerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696BEC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A188F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Söderhamns kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det bör övervägas en differentiering av språkkravets omfattning så att det anpassas efter den anställdes roll och arbetsuppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259D9583" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297D80DB" w14:textId="6C5CC260" w:rsidR="00C820AC" w:rsidRPr="009C0994" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C0994">
+        <w:t>Brister i personalens kunskaper i svenska medför risker för den äldre personen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC52939" w14:textId="0DB41AC5" w:rsidR="00C820AC" w:rsidRDefault="000C7495" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Antalet a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D91AE4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>ställda undersköterskor och vårdbiträden är cirka 210</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D91AE4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personer </w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D91AE4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>enligt SCB:s strukturlönestatistik för 2024.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D731BE">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>edan 2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>ntalet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D731BE">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>anställda</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D731BE">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>legat på en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D731BE">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relativt konstant</w:t>
+      </w:r>
+      <w:r w:rsidR="0098602D">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>nivå.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="00D731BE">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCB5D79" w14:textId="08C7B3B2" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bristande kunskaper i svenska hos personal som arbetar i äldreomsorgen har uppmärksammats i Inspektionen för vård och omsorgs (IVO) tillsyn och har även påtalats i flera statliga utredningar. Av en sammanställning </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">från IVO 2023, utifrån myndighetens tillsyn av särskilda boenden för äldre, framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30A61">
+        <w:t>97</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30A61">
+        <w:t>procent av kommunerna har vård- och omsorgs</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7012">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C30A61">
+        <w:t xml:space="preserve">personal som saknar tillräckliga kunskaper i svenska för att kunna förstå det patienten själv uttrycker och på ett korrekt sätt kunna vidareförmedla det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Omfattande arbete för att åtgärda brister inom landets äldreboenden, 2023). I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>IVO:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42BE0">
+        <w:t>Tillsyn av medicinsk vård och behandling vid särskilda boenden för äldre, 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, framgår att drygt sju av tio närstående till personer som bor på särskilda boenden upplever att vård- och omsorgspersonalen inte förstår vad de närstående säger på grund av bristande språkkunskaper. Av rapporten framgår också att nästan nio av tio sjuksköterskor uppger att det finns patientsäkerhetsrisker kopplade till vård- och omsorgspersonalens bristande kunskaper i svenska och som påverkar patienterna i måttlig eller hög grad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CDEF22" w14:textId="490D56B6" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen konstaterar att det saknas forskning och andra studier om hur många av äldreomsorgens personal som inte har tillräckliga kunskaper i svenska för arbetet. I utredningens möten med verksamhetsföreträdare framkommer dock att brister i kunskaper i svenska hos personal är vanligt förekommande. </w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve">Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidDel="005A386D">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förekomma</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> att äldre personer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avstår</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> insatser när de inte förstår vad personalen säger</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t>Det kan</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förekomma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5">
+        <w:t>att personal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> inte förstår instruktioner från en </w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t>medarbetare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t>chef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> eller k</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t xml:space="preserve">n ta till sig information i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D04B5" w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> genomförandeplaner.</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> I det dagliga arbetet kan det uppstå missförstånd till följd av språkförbistringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som dessutom</w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve"> kan bidra till ökad stress och arbetsbelastning för personalen och chefer. Även för den anställde med bristande språkkunskaper kan det uppstå stress och oro med anledning av språkliga missförstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. För </w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve">den anställde </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan det </w:t>
+      </w:r>
+      <w:r w:rsidDel="005A386D">
+        <w:t xml:space="preserve">upplevas som påfrestande att ofta behöva ställa frågor och inte förstå vad medarbetare och chefer säger. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samtliga verksamhetsföreträdare, oavsett regiform, framför till utredningen att de upplever bristande språk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kunskaper hos personalen och att dessa förekommer hos all personal, även bland förstaspråkstalare och i flera yrkesgrupper, däribland även hos utbildade undersköterskor och vårdbiträden. Utredningen bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>språkproblemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>äldreomsorgens verksamheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>landsomfattande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175BAEB7" w14:textId="632D7E5D" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C15AF0">
+        <w:t xml:space="preserve">Att personalen har goda språkkunskaper i svenska ökar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">generellt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15AF0">
+        <w:t xml:space="preserve">möjligheten för många äldre personer att ha inflytande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i sin vård och omsorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15AF0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15AF0">
+        <w:t>finns även ett särskilt yrkesspråk som är viktigt att behärska på ett korrekt och tillfredsställande sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för den som arbetar inom äldreomsorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15AF0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t>Goda språkkunskaper hos personalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en förutsättning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t>patientsäkerhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> behöver personalen förstå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t>deleg</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:t xml:space="preserve">eringar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve">och instruktioner från legitimerad hälso- och sjukvårdspersonal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30A61">
+        <w:t xml:space="preserve">Det gäller inte bara den muntliga kommunikationen utan också förmågan att läsa och skriva på relevant nivå. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Att personalen har goda kunskaper i svenska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve">har även potential att förbättra situationen för anhöriga och närstående till den enskilde, inte minst genom att öka tryggheten och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E1A">
+        <w:t>anhöriga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5E1A">
+        <w:t xml:space="preserve"> och närstående</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve"> insyn i den omsorg som ges</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till den äldre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ökade kunskaper i svenska hos personalen kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bidra till en god</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve"> arbetsmiljö och en ökad kollegial tillit om personalen obehindrat kan kommunicera med varandra och därigenom få god förståelse och kunskap </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för varandras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I förlängningen kan dessa sammantagna effekter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">troligtvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97F47">
+        <w:t xml:space="preserve">även göra yrket mer attraktivt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334A6145" w14:textId="5EC1093F" w:rsidR="00C820AC" w:rsidRPr="009C0994" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C0994">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Det behövs en reglering av personalens kunskaper i svenska i äldreomsorgen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47827626" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A43">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Bistånd i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nom äldreomsorgen kan omfatta olika insatser och det är den enskildes behov som avgör om bistånd ska beviljas och hur det i så fall ska utformas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032574B">
+        <w:t xml:space="preserve">Insatser i </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk213159169"/>
+      <w:r w:rsidRPr="0032574B">
+        <w:t xml:space="preserve">äldreomsorgen är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> trygghetslarm, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032574B">
+        <w:t>hemtjänst, särskilt boende, dagverksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032574B">
+        <w:t xml:space="preserve"> korttidsplats. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De vanligaste </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>insatserna för äldre personer inom socialtjänsten är trygghetslarm, hemtjänst i ordinärt boende och särskilt boende för äldre. Den 31 oktober 2024 var det 352 000 personer i åldern 65 år och äldre som hade ett beslut om en pågående socialtjänstinsats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3A43">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Insatser är vanligare bland kvinnor jämfört med män och det finns en tydlig åldersvariation, där behovet av insatser ökar med stigande ålder (Statistik om socialtjänstinsatser till äldre 2024, Socialstyrelsen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FB60B9" w14:textId="55D2B728" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Varje kommun ansvarar i egenskap av huvudman för äldreomsorgen i sin kommun. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377CF5">
+        <w:t>Av 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377CF5">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377CF5">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00377CF5">
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377CF5">
+        <w:t xml:space="preserve"> följer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377CF5">
+        <w:t xml:space="preserve"> att kommunen får ingå avtal med ett privaträttsligt organ eller en fysisk person om att utföra kommunens uppgifter inom socialtjänsten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En betydande del av äldreomsorgen utförs i dag i privat regi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066118B">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> socialtjänstlagen används olika uttryck för att beteckna sådana verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsutövare. För att förenkla läsningen används i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t xml:space="preserve">proposition </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i det följande uttrycket ”privata utförare” för att ange dem som bedriver verksamhet på entreprenad, dvs. inte i offentlig regi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> av en kommun eller ett kommunalförbund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572CD9">
+        <w:t>(jfr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572CD9" w:rsidDel="00E2070D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572CD9">
+        <w:t>Skarpare verktyg till Inspektionen för vård och omsorg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2070D">
+        <w:t xml:space="preserve"> prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2070D">
+        <w:t>2025/26:15</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572CD9">
+        <w:t xml:space="preserve"> s. 24 och 25).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B88CD58" w14:textId="77777777" w:rsidR="00681575" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk199831117"/>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 5 kap. 1 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska verksamheten inom socialtjänsten vara av god kvalitet. Kravet på god kvalitet gäller för såväl privata som offentliga utförare av socialtjänst </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">(prop. 2008/09:160 s. 95). En av de viktigaste förutsättningarna för att uppnå god kvalitet i omsorgen om äldre personer är tillgången till personal med lämplig utbildning och kompetens samt ett tydligt ledarskap (prop. 1996/97:124 s. 54). Enligt 5 kap. 3 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska personal som utför uppgifter inom socialtjänsten ha lämplig utbildning och erfarenhet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk207961486"/>
+      <w:r>
+        <w:t>I socialtjänstlagen finns dock inga uttalade krav på att personalen ska ha några särskilda kunskaper i svenska</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>. Av Social</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">styrelsens allmänna råd (SOSFS 2011:12) om grundläggande kunskaper hos personal som arbetar i socialtjänstens omsorg om äldre framgår emellertid att personalen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bör ha förmåga att förstå, tala, läsa och skriva svenska. Det är dock den enskilda arbetsgivaren som vid rekrytering måste ställa krav utifrån verksamhetens behov av kvalitet och kompetens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02991784" w14:textId="175B1030" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En central del av äldreomsorgen är att äldre personer ska känna sig trygga med den vård och omsorg som ges och att personalen har rätt kompetens för att kunna utföra en god vård och omsorg som också är säker. I detta sammanhang är goda kunskaper i svenska och förmåga att kommunicera, både muntligt och skriftligt, en grundförutsättning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D480D">
+        <w:t xml:space="preserve"> Regeringen ser allvarligt på de konsekvenser som brister i språkkunskaper hos äldreomsorgens personal </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D480D">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D480D">
+        <w:t xml:space="preserve"> med sig. Ytterst </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk207961805"/>
+      <w:r w:rsidRPr="008D480D">
+        <w:t xml:space="preserve">bristerna medföra risk för den äldre personens säkerhet, hälsa och liv. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen föreslår därför att det införs en uttrycklig reglering av språkkrav inom äldreomsorgen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4627CB90" w14:textId="013DA667" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F107E3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Botkyrka kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utredningens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve">förslag blir svårt att genomföra utifrån de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förutsättningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve">som finns i äldreomsorgen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:lastRenderedPageBreak/>
+        <w:t>att socialtjänstlagens bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve"> om god kvalitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t>och att personalen ska ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve"> lämplig utbildning och erfarenhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835049">
+        <w:t xml:space="preserve">tillräckliga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007656DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007656DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">valls kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F107E3">
+        <w:t xml:space="preserve">att förslaget tar ifrån kommunens självbestämmanderätt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F107E3">
+        <w:t xml:space="preserve"> vilka verksamhetsområden och yrkesgrupper som har behov av språkhöjande insatser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t xml:space="preserve"> samt att kommunen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t xml:space="preserve"> redan prioriterat språkutvecklande insatser inom äldreomsorgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har förståelse för dessa synpunkter men</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t xml:space="preserve"> anser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, mot bakgrund av de brister som redovisas tidigare i detta avsnitt, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t xml:space="preserve">tt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det är tydligt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B516E3">
+        <w:t>socialtjänstlagens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte räcker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t xml:space="preserve">för att säkerställa adekvat kunskapsnivå </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i svenska hos personalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det finns därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580726">
+        <w:t>behov av en reglering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, även om det innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD57F8">
+        <w:t xml:space="preserve">intrång i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommunernas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD57F8">
+        <w:t>självbestämmanderätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD57F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB93E62" w14:textId="4DC823F9" w:rsidR="00C820AC" w:rsidRPr="003D4300" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00384503">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00866A6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t>är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t>väl medveten om att kommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och privata utförare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har en utmanande situation när det gäller möjligheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve"> att rekrytera personal med fullgod kompetens för arbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i äldreomsorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445D22">
+        <w:t>Regeringen anser därför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994C6B" w:rsidDel="00346E15">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksförbundet Pensionärsgemenskap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E429A1">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E20F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t>pråkkrav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behöver vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384503">
+        <w:t xml:space="preserve">utformat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på ett sådant sätt att kravet tar hänsyn till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30A2A">
+        <w:t>verksamheternas förutsättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för att kravet inte ska bidra till att göra det ännu svårare att rekrytera eller behålla personal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4300">
+        <w:t xml:space="preserve">Regeringen instämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4300">
+        <w:t xml:space="preserve">i vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4300">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4300">
+        <w:t xml:space="preserve"> framhåller om vikten av att språkkrav är väl avvägda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF5CE3" w14:textId="6355AB1F" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00880840">
+        <w:t>att ett språkkrav bör regleras i socialtjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidDel="00880840">
+        <w:t>lagen och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t>att det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> i dagsläget </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vara</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t xml:space="preserve">en skyldighet för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>utföraren av äldreomsorg att arbeta för att personalen har kunskaper i svenska som är relevanta för att utför</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9084F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> insatser. Verksamhetsutförarens</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> skyldighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör gälla</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> såväl befintlig som nyanställd personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432B8B76" w14:textId="5B84CE77" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I lagrådsremissens lagförslag föreslog regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t>socialnämnden och den som bedriver yrkesmässig enskild verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> arbeta för att personal i äldreomsorgen har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en kunskapsnivå i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t xml:space="preserve">svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">språket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0760" w:rsidDel="00346E15">
+        <w:t>är relevant för att genomföra insatser.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00346E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D122E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F65AB4">
+        <w:t xml:space="preserve">föreslår </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en annan utformning av bestämmelsen. Lagrådet konstaterar att i flera andra paragrafer i 8 kap. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anges endast socialnämnden som den som har att arbeta för att tillgodose </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> äldre personers olika behov</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DE0">
+        <w:t>. Detta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trots att 4 kap. 3 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gäller även i dessa fall</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk216692000"/>
+      <w:r w:rsidR="00D74DE0">
+        <w:t xml:space="preserve">, dvs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EC9">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DE0">
+        <w:t>kommunen får ingå avtal med e</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1957">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DE0">
+        <w:t xml:space="preserve"> privat</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1957">
+        <w:t xml:space="preserve"> utförare </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DE0">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CC9">
+        <w:t>fullgör</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DE0">
+        <w:t>a kommunens uppgifter inom socialtjänsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>För att undvika oklarheter föreslår Lagrådet därför att ledet ”</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk215490855"/>
+      <w:r w:rsidRPr="001B6850">
+        <w:t>den som bedriver yrkesmässig enskild verksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6850">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tas bort ur bestämmelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C07BFB" w14:textId="5617621E" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen konstaterar liksom Lagrådet att ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071C27">
+        <w:t>den som bedriver yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00071C27">
+        <w:t>mässig enskild verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” inte anges i några andra bestämmelser i 8 kap. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk214971085"/>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna om boende och delaktighet i samhället i 8 kap. gäller dock i första hand för kommunen i egenskap av huvudman för socialtjänsten inom sitt verksamhetsområde och för socialnämnden när att den fullgör kommunens uppgifter. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D513A">
+        <w:t xml:space="preserve">Det behöver vara tydligt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="001D513A">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att arbeta för att den personal som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1986">
+        <w:t>genomför insatser i omsorg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en om äldre personer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1986">
+        <w:t xml:space="preserve"> har de kunskaper i svenska som är relevanta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D513A">
+        <w:t xml:space="preserve">omfattar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>alla sådana verksamhetsutövare. Mot den bakgrunden anser regeringen att det blir otydligt att utforma lagtexten på sådant sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74DE0">
+        <w:t xml:space="preserve"> som Lagrådet föreslår</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:t>, dvs.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att endast socialnämnden anges. Det skulle kunna uppfattas som att kravet att arbeta för att personalen har de kunskaper i svenska som är relevanta för </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t xml:space="preserve">att genomföra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">insatserna inte gäller för privata utförare av äldreomsorg. Regeringen föreslår därför att bestämmelsen utformas på </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t>följande</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en som bedriver verksamhet inom socialtjänstens omsorg om äldre </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">personer ska arbeta för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23314">
+        <w:t xml:space="preserve">den personal som genomför insatser i sådan omsorg </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har de kunskaper i svenska som är relevanta för insatsernas genomförande. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="5E5D66B8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad innebär språkkravet för verksamheterna?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403A804E" w14:textId="4300A264" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk207961944"/>
+      <w:r>
+        <w:t>Det föreslagna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> språkkrav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> innebär en skyldighet för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F7F">
+        <w:t>ocialnämnd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F7F">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">privata utförare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">att arbeta för att personalen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i äldreomsorgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>har relevanta språkkunskaper</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i svenska när </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genomförs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>. Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta medför att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F7F">
+        <w:t xml:space="preserve">socialnämnden och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den privata utföraren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F7F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ha ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">arbetssätt eller vidta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">nödvändiga åtgärder som behövs för att komma till rätta med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">brister i personalens språkkunskaper </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">och därigenom säkerställa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamheternas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> kvalitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="1F58FF03" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="007232BC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11A74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Socialstyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A26E3">
+        <w:t xml:space="preserve"> är formulerat på ett sätt så </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A26E3">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ger ett för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A26E3">
+        <w:t xml:space="preserve">stort utrymme för tolkning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Som tidigare nämnts anser regeringen att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5F5D">
+        <w:t xml:space="preserve">tt språkkrav behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5F5D">
+        <w:t>ara utformat på ett sådant sätt att de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5F5D">
+        <w:t xml:space="preserve"> tar hänsyn till verksamheternas förutsättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det är därför nödvändigt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>kravet lämna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> ett handlingsutrymme för kommunerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och de privata utförarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">att själva avgöra vilka åtgärder som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behöver vidtas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppfylla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> kravet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">Hur detta ska göras mer konkret regleras </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343BE54A" w14:textId="6A3A5C84" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2189F">
+        <w:t>Vad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”arbeta för” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">innebär </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan således</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:t>variera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> från en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">verksamhet till en annan. Det beror </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>bl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> på hur språkkompetensen ser ut i verksamheten och hur långt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>socialnämnden och den privata utföraren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> har kommit med att fortlöpande utveckla strategier för kompetensförsörjning och språk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">utveckling. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare anser regeringen</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk207961977"/>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>arbetet b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve"> integreras i det systematiska kvalitets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t>och förbättringsarbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80" w:rsidRPr="00F95A80">
+        <w:t xml:space="preserve"> för att arbetet med språk</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00F95A80" w:rsidRPr="00F95A80">
+        <w:t>kravet ska bli systematiskt, fortlöpande och långsiktigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4D9C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk207962303"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve">Som ett led i arbetet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve"> språkkravet behöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360334">
+        <w:t xml:space="preserve">socialnämnden och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>privata utförare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360334">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvara för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve">bedömningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve"> personalens språkkunskaper</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> görs i de olika verksamheterna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve">att identifiera behov av språkutvecklande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att ge personalen möjlighet att vidareutbilda sig i svenska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Utred</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningen beskriver att det kan bli arbetsuppgifter för avdelningschefer, enhetschefer eller arbetsledare att ta fram rutiner för bedömning av behovet av språkkunskaper i svenska. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve">Vem som ska utföra de aktuella bedömningarna är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve">upp till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">socialnämnden och privata utförare att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve">själva avgöra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D8217E" w14:textId="0ECC6A08" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningarna behöver avse personalens funktionella språkliga kompetens. Med det menas här personalens förmåga att genomföra de språkliga och kommunikativa moment som krävs för att genomföra insatserna. Bedömningarna behöver med andra ord vara knutna till det språk som används i arbetet i äldreomsorgen och de behov av språklig kompetens som finns där. De verktyg för bedömning som används i detta arbete behöver därför vara utformade på ett sådant sätt att de testar just det språk som används i äldreomsorgen. Bedömning av funktionell språklig kompetens kan göras </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> genom att personalen ges tillfälle att via olika former av övningar visa upp hur de utifrån ett språkligt eller kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">munikativt perspektiv klarar av olika situationer som de kan ställas inför när de genomför insatser för den äldre personen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1689E845" w14:textId="7D5E67E3" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve"> bedömningar som görs </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk207962338"/>
+      <w:r>
+        <w:t>ska vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t xml:space="preserve"> relevanta och proportionerliga i förhållande till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077AD3">
+        <w:t>språk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunskaper som behövs för att genomföra insatser. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidDel="00453651">
+        <w:t xml:space="preserve">Bedömningarna bör inte inkräkta på den personliga integriteten mer än vad </w:t>
+      </w:r>
+      <w:r w:rsidDel="00453651">
+        <w:lastRenderedPageBreak/>
+        <w:t>som krävs för att syftet ska uppnås och det behöver därför finnas skäl för att genomföra en bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00453651">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den anställde behöver informeras av arbetsgivaren när en bedömning av språkkunskaper genomförs. Bedömningen behöver således göras strukturerat och inte ske informellt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5C99">
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5C99" w:rsidDel="007768F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utredningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5C99">
+        <w:t xml:space="preserve"> framkommer att verksamhetsföreträdare efterfrågar ett stöd gällande bedömningar som är handfast och enkelt att använda. Regeringen bedömer att ett nationellt stöd är viktigt för att en likvärdighet i hela landet gällande bedömningar ska kunna säkerställas vilket i förlängningen är viktigt för att en god och enhetlig språknivå i äldreomsorgens verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005D5C99">
+        <w:t>heter ska kunna uppnås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A05E88" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00640557" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00640557">
+        <w:t xml:space="preserve">Alla yrkesgrupper som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genomför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640557">
+        <w:t xml:space="preserve"> insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör omfattas av språkkravet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A575B79" w14:textId="4B8AB163" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Arbetet i äldreomsorgen är komplext och regeringen anser därför att det är grundläggande att personalen har god kommunikationsförmåga i svenska. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267886">
+        <w:t xml:space="preserve">Det handlar såväl om den befintliga personalen som den som anställs efter att språkkravet trätt i kraft. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk210205639"/>
+      <w:r>
+        <w:t>Regeringen bedömer, i likhet med utredningen, att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve">amma </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kunskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve">nivå i svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve"> gälla för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alla yrkesgrupper, såsom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t>undersköterskor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve">vårdbiträden, omsorgsbiträde, servicepersonal eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007044CA">
+        <w:t>äldreassistent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genomför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t xml:space="preserve"> insatser i äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007044CA">
+        <w:t>omsorgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t xml:space="preserve">Det är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">således </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t>inte all personal som omfattas av språkkravet eftersom vissa yrkesgrupper</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t xml:space="preserve"> städare, vaktmästare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t xml:space="preserve"> matsalspersonal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t xml:space="preserve"> inte kan anses genomföra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B8D">
+        <w:t>insatser.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denna bedömning understöds också av flera remiss</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7012">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A34A01">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A34A01">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A34A01">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SPF Seniorerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045D2985" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att språkkravet omfattar all personal som genomför insatser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267886">
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00267886">
+        <w:t>en förutsättning för att komma till rätta med de kvalitetsproblem i äldreomsorgen som beror på bristande språkförmåga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt utredningen förekommer inte heller någon större uppgiftsdifferentiering mellan undersköterskor och vårdbiträden, även om införandet av skyddad yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>titel skapat bättre förutsättningar för ett sådant arbetssätt. God kommunikation mellan en omsorgstagare och personal bidrar till att personalen får en bättre personkännedom om omsorgstagaren och därmed också en bättre helhetsbild av omsorgstagarens situation samt att omsorgs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tagaren känner sig mer trygg med den omsorg som ges. Det är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> viktigt för att kunna identifiera eventuella förändringar i hälso- och funktionstillståndet som kräver att insatsernas utformning ändras eller att andra yrkesgrupper behöver tillkallas, inklusive hälso- och sjukvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">personal. Regeringen delar därmed inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058486E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Söderhamns kommuns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppfattning att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058486E">
+        <w:t xml:space="preserve"> en differentiering av språkkravets omfattning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör göras så </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058486E">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kravet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058486E">
+        <w:t>anpassas efter den anställdes roll och arbetsuppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Regeringen vill framhålla att det väsentliga i sammanhanget är om den anställde genomför insatser för äldre personer och inte vilken titel den anställde har. Det vore därför olämpligt att differentiera språkkravet mellan olika yrkesgrupper.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D480D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050E90D6" w14:textId="6C7120FA" w:rsidR="00C820AC" w:rsidRPr="007537F3" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4E37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5E7F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>yndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pensionärernas riksorganisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5E7F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vård</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7012">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C5E7F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">förbundet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västerås kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t xml:space="preserve"> anser att språkkravet även bör ses över för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t xml:space="preserve"> hälso- och sjukvården och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verksamhet enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(1993:387) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6B6A">
+        <w:t xml:space="preserve">om stöd och service till vissa funktionshindrade. Regeringen konstaterar dock att det saknas beredningsunderlag för att i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007537F3">
+        <w:t xml:space="preserve">denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80" w:rsidRPr="007537F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007537F3">
+        <w:t xml:space="preserve">utvidga språkkravet till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">andra områden än äldreomsorgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD71A17" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007537F3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Språkkravet behöver vara förenligt med arbetsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en och diskrimineringslagstiftningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6E1176" w14:textId="77777777" w:rsidR="00681575" w:rsidRDefault="00C820AC" w:rsidP="00681575">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD6123">
+        <w:t>Anställningsavtal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000795E">
+        <w:t xml:space="preserve"> bygger på frivillighet. Det innebär att både arbetsgivare och arbetstagare välj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000795E">
+        <w:t xml:space="preserve"> om de vill </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ingå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000795E">
+        <w:t>ett avtal med varandra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t>Kommuner ska vid rekrytering följa kravet på saklighet och opartiskhet i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t>kap. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve">§ regeringsformen. För kommuner gäller i övrigt fri anställningsrätt på samma sätt som </w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve">privata arbetsgivare. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Den fria anställningsrätten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve">innebär att arbetsgivare fritt får välja vem </w:t>
+      </w:r>
+      <w:r w:rsidR="0098149E">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve"> vill anställa. Utgångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t>punkten är också att arbetsgivare får bestämma vilka merit- och kvalifikationskrav som ska gälla för en viss befattning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B816F5">
+        <w:t>. Den fria anställningsrätten är en central rättslig utgångspunkt med några undantag. Diskriminerings</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B816F5">
+        <w:t>förbudet enligt diskrimineringslagen (2008:567) utgör ett sådant undantag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200770BD" w14:textId="1E23B89D" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00681575">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0000795E">
+        <w:t>Arbetsledningsrätten innebär att arbetsgivaren leder och fördelar arbetet. I detta ingår att arbetsgivaren har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rätt att bestämma över sin verksamhet och exempelvis uppställa krav under anställning. Det kan exempelvis gälla krav på viss prestation och skyldigheter i anställningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t>En förutsättning för arbetsledningsrätten är att den utövas under iakttagande av lag och god sed på arbetsmarknaden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sundsvalls kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve">att det är otydligt vilka konsekvenserna blir för både arbetsgivare och medarbetare i olika situationer, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00884A86">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> om medarbetare efter genomförda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884A86">
+        <w:t xml:space="preserve"> inte klarar av den angivna språknivån.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser dock att språkkravets konsekvenser för arbetsgivaren och arbetstagaren får hanteras på det sätt som följer av de regleringar som finns inom arbetsrätten och diskrimi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">neringslagstiftningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587CC2DF" w14:textId="688B196C" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Hlk207962561"/>
+      <w:r>
+        <w:t xml:space="preserve">Språkkravet medför att socialnämnden respektive privata utförare i egenskap av arbetsgivare behöver vidta åtgärder för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve">personalen ska ha </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kunskaper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve"> i svenska som är relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att genomföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00846C50">
+        <w:t>insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i äldreomsorgen. Detta utgör en viss inskränkning i arbetsledningsrätten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidDel="0081419B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De skyddsintressen som motiverar ett språkkrav är ett säkrare och tryggare genomförande av insatser för äldre personer och även en förbättrad arbetsmiljö för personalen. För den äldre personen kan, som tidigare nämnts, bristande språkkunskaper medföra risker för hans eller hennes personliga säkerhet, hälsa och liv. För personalen kan de bristande språkkunskaperna ha negativ påverkan på arbetsförhållandena och arbetsmiljön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454CD867" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk207962600"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att intresset av en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2FC4">
+        <w:t>säkrare och tryggare omsorg om äldre personer och en förbättrad arbetsmiljö för personalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081419B">
+        <w:t xml:space="preserve">utgör starkt vägande skäl till denna inskränkning av arbetsledningsrätten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Inskränk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen för arbetsgivare som språkkravet innebär får dessutom anses vara av begränsad karaktär. Mot bakgrund av detta anser regeringen att förslaget är motiverat.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="3016B6C5" w14:textId="7E039C6A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som framgår tidigare i avsnittet under rubriken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1954">
+        <w:t>Vad innebär språkkravet för verksamheterna?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> blir det aktuellt för socialnämnden och privata utförare att göra bedömningar av arbetssökandes eller arbetstagares funktionella språkliga kompetens. Det huvudsakliga syftet med dessa bedömningar är att avgöra om den befintliga personalen eller de arbets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sökande är i behov av språkutvecklande åtgärder. Arbetsgivare kan med stöd av arbetsledningsrätten ställa krav på viss förmåga hos personalen och också utföra åtgärder för att se till att dessa krav uppfylls eller för att få </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">underlag för kompetensutveckling av arbetstagare. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081419B">
+        <w:t>En förutsättning är att lag och god sed på arbetsmarknaden iakttas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726E64C0" w14:textId="0F8713C9" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget om ett språkkrav innehåller dock inga specifika åtgärder som en arbetsgivare ska vidta för att komma till rätta med personalens bristande kunskaper i svenska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081419B">
+        <w:t>och inte heller i vilken takt som fortbildningen eller utvecklingen behöver ske.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En arbetsgivare har därmed, utifrån behoven av språkutvecklande åtgärder och de enskilda förhållandena i sin verksamhet, ett tämligen stort handlingsutrymme att välja hur arbetsgivaren önskar leda och fördela arbetet på ett sätt som den bedömer är mest lämpligt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02C5A">
+        <w:t>Regeringen förutsätter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02C5A">
+        <w:t>att socialnämnden och privata utförare kontinuerligt arbetar för att säkerställa att personalen innehar relevanta kunskaper i svenska. Regeringen avser att följa denna utveckling.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101C1B01" w14:textId="29C4687A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Språkkravet innebär att socialnämnden och privata utförare i egenskap av arbetsgivare ska arbeta för att personalen har de kunskaper i svenska som är relevanta för </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A80">
+        <w:t xml:space="preserve">att genomföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2A32">
+        <w:t>insatserna. I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samband med att arbetsgivaren vidtar olika åtgärder i syfte att arbeta mot den relevanta nivån, har arbetsgivaren också att se till att reglerna i diskrimineringslagen följs. I 2 kap. 1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5050">
+        <w:t xml:space="preserve"> diskrimineringslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att en arbetsgivare inte får diskriminera den som hos arbetsgivaren är arbetstagare, gör en förfrågan om eller söker arbete, söker eller fullgör praktik, eller står till förfogande för att utföra eller utför arbete som inhyrd eller inlånad arbetskraft. Bestämmelsen täcker flera olika skeden i exempelvis rekryterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>processen och under anställningen, och vid samtliga dessa skeden kan det språkkrav som regeringen föreslår aktualiseras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2144B594" w14:textId="58B5CA64" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med diskriminering avses enligt 1 kap. 4 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5050">
+        <w:t>diskrimineringslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> såväl direkt som indirekt diskriminering. Diskrimineringsgrunderna anges i 1 kap. 5 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5050">
+        <w:t>diskrimineringslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Hlk207962766"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen kan konstatera att språk inte uttryckligen är en diskrimineringsgrund som omfattas av skyddet mot diskriminering i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826BA0">
+        <w:t>diskrimineringslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="0000795E">
+        <w:t xml:space="preserve">I rättspraxis har frågan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om språkkrav huvudsakligen bedömts i förhållande till förbudet mot indirekt diskriminering i arbetslivet, se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Arbetsdomstolens avgörande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013287E">
+        <w:t>AD</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013287E">
+        <w:t>2002</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013287E">
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013287E">
+        <w:t>128</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Med indirekt diskriminering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826BA0">
+        <w:t xml:space="preserve">avses att någon missgynnas genom tillämpning av en bestämmelse, ett kriterium eller förfaringssätt som framstår som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">neutralt men som särskilt kan komma att missgynna personer med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> viss etnisk tillhörighet. Regeln, rutinen eller förfarings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättet kan då vara diskriminerande, trots att det är en åtgärd som tillämpas för alla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85826">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B050D">
+        <w:t xml:space="preserve">anses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826BA0">
+        <w:t>nödvändig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F6BBCA" w14:textId="3AF3687A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förbudet mot indirekt diskriminering är uppbyggt kring kriterierna missgynnande, jämförelse och intresseavvägning. Missgynnande uppstår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826BA0">
+        <w:t xml:space="preserve"> när någon tillämpar en bestämmelse, ett kriterium eller ett förfaringssätt som verkar neutralt men som vid en närmare granskning i praktiken typiskt sett missgynnar en person. För att avgöra om ett krav kan komma att särskilt missgynna personer ur en viss grupp måste en jämförelse göras mellan den grupp som en person tillhör och någon annan grupp som tillhör någon av de grupper som skyddas i lagstiftningen. Därefter behöver en intresseavvägning göras. Det är inte indirekt diskriminering om det finns ett berättigat syfte och de medel som används är lämpliga och för att uppnå syftet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Av förarbetena till diskrimineringslagen framgår att en arbets</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">givares uppställda krav på språkförmåga kan uppfyllas av alla oavsett etnisk tillhörighet men sannolikheten är stor för att den som kommit till Sverige nyligen inte klarar kravet lika bra som den som är född i Sverige. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jämförelsen sker alltså mellan gruppen ”svenskfödda” och gruppen ”födda utomlands” (prop. 2007/08:95 s. 491 och 492). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8F2A19" w14:textId="6EE8D148" w:rsidR="00C820AC" w:rsidRPr="00C41642" w:rsidRDefault="00C820AC" w:rsidP="005373B7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppställande av språkkrav kan således vara ett sådant till synes neutralt kriterium, som i praktiken får sådana verkningar för personer med annan etnisk tillhörighet. Språkkrav för äldreomsorgen kan ha ett berättigat syfte, vilket är att säkerställa en trygg och säker vård och omsorg för äldre personer. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Hlk207962915"/>
+      <w:r>
+        <w:t>De åtgärder som arbetsgivare vidtar för att arbeta för att personalen har den i språkkravet reglerade nivån torde därmed också ha ett berättigat syfte.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve"> Det krävs också att de medel som vidtas är lämpliga och nödvändiga för att uppnå syftet. Att språkkravet utgår från reell kompetens, dvs. relevant nivå för att genomföra insatser, och inte formell kompetens </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> godkända betyg i svenska bedöms i sig innebära att de åtgärder som vidtas utgör ett bättre medel för att uppnå syftet. Ett krav som tar sikte på reell kompetens och som kan visas i praktiken på olika sätt kan lättare motiveras som lämpligt och nödvändigt. Det kan nämligen ifrågasättas om ett formellt krav, som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> krav på godkända betyg i svenska, är det mest lämpliga och nödvändiga sättet att uppnå syftet då det inte finns garantier för att det godkända betyget motsvarar den anställdes eller den arbetssökandes faktiska språkförmåga. Vidare kan den arbetssökande som har de faktiska kunskaperna men saknar det aktuella betyget riskera att bli utesluten från rekryteringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41642">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41642">
+        <w:t xml:space="preserve">Utredningen föreslår att regeringen genom ett myndighetsuppdrag tar fram stöd och vägledning för hur arbetet med bedömningarna kan gå till. Regeringen bedömer att det är viktigt att relevanta myndigheter bidrar till att nivån av språkkunskaper hos äldreomsorgens personal kan höjas och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har föreslagit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C41642">
+        <w:t xml:space="preserve"> i budget</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C41642">
+        <w:t xml:space="preserve">propositionen för 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att medel avsätts för detta (avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00581224">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7.2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4EC246" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Hlk207962456"/>
+      <w:r>
+        <w:t>Sammanfattningsvis bedömer regeringen att det föreslagna språkkravet är förenligt med arbetsrätten och diskrimineringslagstiftningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7FABF3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc213160319"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc219207740"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>Språknivån för personal som genomför insatser bör definieras</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F49626" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C30CF7F" w14:textId="41F9C0CF" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:t xml:space="preserve">Regeringen ska få meddela föreskrifter om den kunskapsnivå i svenska som är relevant för att genomföra insatser i socialtjänstens omsorg om äldre personer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779534F8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="009C377C" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321E0C59" w14:textId="2B7F93D1" w:rsidR="00C820AC" w:rsidRPr="00F12353" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C377C">
+        <w:t>En relevant kunskapsnivå i svenska bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965CBA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">definieras till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965CBA">
+        <w:t xml:space="preserve">vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F12353">
+        <w:t xml:space="preserve">B2 enligt Gemensam europeisk referensram för språk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CC8EB8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538C0142" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget stämmer överens med regeringens bedömning. Utredningen lämnar inte något förslag om ett bemyndigande för regeringen att meddela föreskrifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1927B4" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00833F27">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0914FF5B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008663D4">
+        <w:t>De flesta remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663D4">
+        <w:t xml:space="preserve">instämmer i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663D4">
+        <w:t xml:space="preserve">den föreslagna språknivån B2 enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7730">
+        <w:t xml:space="preserve">Gemensam europeisk referensram för språk, förkortad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663D4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan användas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663D4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05950D2B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7363">
+        <w:t>Några</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk201567859"/>
+      <w:r w:rsidRPr="00722509">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karlstads </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722509">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Eskilstuna kommun</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">, är tveksamma till nivån </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t xml:space="preserve">B2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t>att den lägre nivån B1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t>tillräcklig för medarbetare som enbart utför serviceuppgifter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västerås kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att det är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t xml:space="preserve"> ett komplext arbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E517E2">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedöma språkkunskaper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4226EC8F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4DFDCB" w14:textId="669035D7" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nivån för personalens kunskaper i svenska bör definieras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E3866" w14:textId="52BE0FCA" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441546">
+        <w:t xml:space="preserve">et är grundläggande att personalen har god </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förmåga att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441546">
+        <w:t>kommuni</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cera med den äldre personen, dennes närstående och andra medarbetare för att utföra sitt arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441546">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t xml:space="preserve">En språknivå behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t>utgå ifrån vad som krävs för att personalen ska kunna genomföra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t xml:space="preserve">insatser inom äldreomsorgen. Att nationellt ange vilken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kunskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t xml:space="preserve">nivå i svenska som socialnämnden och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>privata utförare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska arbeta för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t>att personalen har, bidrar till en ökad likvärdighet och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561989">
+        <w:t xml:space="preserve"> enhetlig språknivå i landet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002845C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen erfar att den som genomgått viss utbildning inte alltid har de språkkunskaper i svenska som behövs för arbetet i äldreomsorgen. Mot denna bakgrund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002845C4">
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002845C4">
+        <w:t xml:space="preserve">att en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kunskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002845C4">
+        <w:t xml:space="preserve">nivå </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i svenska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002845C4">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ör definieras. Nivån bör också anges på annat sätt än att personalen har genomgått en viss utbildning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35969139" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="003E7874" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A137D2">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gemensamma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A137D2">
+        <w:t xml:space="preserve"> europeiska referensramen för språk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är etablerad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4E0E52" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gemensam europeisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2C1F">
+        <w:t xml:space="preserve"> referensram</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för språk, förkortad Gers, har tagits fram av Europarådet och är ett stöd för språkundervisning och bedömning av språkkunskaper som anger nivåer av sådana kunskaper. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004731BA">
+        <w:t xml:space="preserve">Referensramen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004731BA">
+        <w:t>sex referensnivåer av språkfärdighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004731BA">
+        <w:t xml:space="preserve">beskriver vilka kunskaper och färdigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som krävs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004731BA">
+        <w:t xml:space="preserve"> för att framgångsrikt kunna kommunicera på ett visst språk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007256FC">
+        <w:t>I Gers finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> således </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007256FC">
+        <w:t>ett tydligt fokus på kommunikativ färdighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De sex nivåerna är A1 och A2 som avser användare på nybörjar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nivå, B1 och B2 som åsyftar självständig språkanvändare samt C1 och C2 vilket motsvarar avancerad språkanvändare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09885F19" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En fördel med att använda Gers är att beskrivningar av språkkunskaper på olika nivåer i referensramen avser reell språklig kompetens, dvs. vad en person faktiskt kan göra med språket. Detta ger en tydlighet om vad nivån innebär i fråga om en persons förmåga att använda språket. En nivå på Gersskalan kan vidare innehålla förgreningar eller undernivåer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB4E692" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nivån </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t xml:space="preserve">B1 kännetecknas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personen kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t xml:space="preserve"> upprätthålla interaktion och uttrycka det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t xml:space="preserve"> vill säga i en rad situationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vidare ska personen kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t xml:space="preserve"> hantera språkproblem i vardagliga situationer på ett flexibelt sätt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514F9B">
+        <w:t>be någon förtydliga det som sagts.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nivå B2 har två känne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tecken. Det första kännetecknet handlar om att personen kan göra mer än att hävda sig i ett socialt sammanhang. Det inbegriper </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att personen kan konversera på ett naturligt, flytande och effektivt sätt, kan ta över ordet, använda standardfraser för att vinna tid eller behålla ordet eller anpassa sig till förändringar i samtalets inriktning, stil och ton. Det andra kännetecknet är en ny nivå av personens språkliga medvetenhet. Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> handla om att personen är medveten om sina vanligaste fel och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>medvetet undviker dem, kan planera vad som ska sägas och hur något ska sägas och kan ta hänsyn till effekten på mottagaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FE5A7C" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I den lägre delen av B2 ligger tyngdpunkten på effektiv argumentation, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att kunna redogöra för och underbygga sina åsikter, kunna ge relevanta förklaringar och kunna spekulera om orsaker, konsekvenser och hypotetiska situationer. Nivå B2+ skiljer sig från B2 genom en ny fokusering på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förmågan att ha kontroll över samtalet eller att binda ihop meningar till en tydlig och sammanhängande formulering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE23304" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gemensam europeisk referensram kan användas för att definiera personalens språkkunskaper i äldreomsorgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CC16D7" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00613018">
+        <w:t>Socialstyrelsen har sedan tidigare tagit fram ett stödmaterial för verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t xml:space="preserve">samhetsområdet äldreomsorg som syftar till att stödja olika aktörer i arbetet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00613018">
+        <w:t>bl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00613018">
+        <w:t xml:space="preserve"> bedömning i fråga om språkkunskaper hos personalen i äldreomsorgen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Stödmaterialet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t xml:space="preserve"> Språkförmåga i äldreomsorgen – underlag för bedömning och utveckling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Socialstyrelsen februari 2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t>, utgår från Gers B2 och innehåller en omfattande beskrivning av den språkförmåga som, enligt myndigheten, behövs för arbetet i äldreomsorgen. Socialstyrelsen bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t xml:space="preserve"> att B2 är lämplig nivå för arbetet i äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t>omsorgen. Socialstyrelsen bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613018">
+        <w:t xml:space="preserve"> dock att det inte är nödvändigt att alla medarbetare har den språkförmåga som anges i materialet redan vid anställning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35950FA5" w14:textId="53C6DF93" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00674AB0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691D40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Karlstads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005459DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005459DD">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691D40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Eskilstuna kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, har framfört att B2 är en högt satt nivå och vissa remissinstanser anser att B1 skulle vara ett tillräckligt krav. Eftersom olika arbetsuppgifter inte är avgränsade till särskilda yrkesgrupper inom äldreomsorgen och eftersom brister i svenska kan medföra risker för den äldre personens säkerhet</w:t>
+      </w:r>
+      <w:r w:rsidDel="003C255B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och trygghet, bedömer regeringen att nivå B2 är en relevant nivå för personalens språkkunskaper för att genomföra insatser. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F303A6">
+        <w:t xml:space="preserve">Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av samma skäl att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F303A6">
+        <w:t xml:space="preserve">det är olämpligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F303A6">
+        <w:t xml:space="preserve">en differentiering mellan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F303A6">
+        <w:t>yrkesgrupper som genomför insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005257C7">
+        <w:t>Personal som inte genomför insatser för äldre omfattas int</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005257C7">
+        <w:t xml:space="preserve"> av språkkravet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005459DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västerås</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F929BA">
+        <w:t xml:space="preserve"> framför att arbetet med språknivån B2 är komplext. Regeringen har viss förståelse för de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F929BA">
+        <w:t xml:space="preserve"> synpunkt eftersom Gers bedömningskriterier är allmänt hållna och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eftersom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F929BA">
+        <w:t xml:space="preserve">de inte avser specifika verksamhetsområden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F929BA">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F929BA">
+        <w:t xml:space="preserve"> äldreomsorgen. Behovet av vägledning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för socialnämnderna och privata utförare om hur dessa ska använda Gers bedömningskriterier kan dock tillgodoses av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> stödmaterial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F929BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3286091B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00F31661" w:rsidRDefault="00C820AC" w:rsidP="00116032">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:t>pråknivå</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:t xml:space="preserve"> bör regleras </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på förordningsnivå </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B181451" w14:textId="19430F02" w:rsidR="00C820AC" w:rsidRPr="00F31661" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det föreslagna språkkravet innebär att socialnämnden och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">privata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">utförare ska arbeta för att personal i äldreomsorgen har en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kunskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nivå i svenska som är relevant för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>genomföra insatser. Av 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ regeringsformen följer att föreskrifter ska meddelas genom lag om de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avser förhållandet mellan enskilda och det allmänna under förutsättning att föreskrifterna gäller skyldigheter för enskilda eller i övrigt avser ingrepp i enskildas personliga eller ekonomiska förhållanden, eller kommunernas befogenheter i övrigt och deras åligganden. Språkkravet innebär </w:t>
+      </w:r>
+      <w:r w:rsidR="00E512FB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">skyldigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">för kommunerna och för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">privata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F31661">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">utförare och kommer att vara reglerat i lag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70316675" w14:textId="40C526D2" w:rsidR="00C820AC" w:rsidRPr="00116032" w:rsidRDefault="00C820AC" w:rsidP="009C377C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00116032" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kunskapsnivån är inte specifikt angiven i lagförslaget. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C377C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4496">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n bestämmelse </w:t>
+      </w:r>
+      <w:r w:rsidR="009C377C">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">föreslås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4496">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>som ger regeringen möjlighet att meddela sådana föreskrifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5889C0D2" w14:textId="71F6F07E" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc213160320"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc219207741"/>
+      <w:r>
+        <w:t>Personuppgiftsbehandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="37B72D8D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095B5E55" w14:textId="694E303C" w:rsidR="00C820AC" w:rsidRPr="00A76360" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Hlk207962403"/>
+      <w:r w:rsidRPr="00974C68">
+        <w:t xml:space="preserve">Den personuppgiftsbehandling som förslaget ger upphov till är förenlig med EU:s dataskyddsförordning. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00974C68">
+        <w:t>Den befintliga reglering</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27CEA" w:rsidRPr="00974C68">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974C68">
+        <w:t xml:space="preserve"> på personuppgiftsområdet </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27CEA" w:rsidRPr="00974C68">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974C68">
+        <w:t>tillräcklig för personuppgiftsbehandlingen. Det behöver inte införas någon ytterligare reglering om denna behandling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000575B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113E89C5" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27380876" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000575B7">
+        <w:t>Utredning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000575B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör inte någon bedömning av frågor om personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behandling med anledning av förslaget om språkkrav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA94BB1" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD5D4A">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C9A151" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00CD5D4A" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ingen remissinstans tar upp frågor om personuppgiftsbehandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3E5601" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000575B7">
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147612F9" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget medför behandling av personuppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C28D30" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve"> socialtjänstlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t>(2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">00), förkortad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004548AE">
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns krav på att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve"> verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">heten inom socialtjänsten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">vara av god kvalitet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">ersonal som utför uppgifter inom socialtjänsten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t>ha lämplig utbildning och erfarenhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (5 kap. 1 och 3 §§)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Socialnämnden ska enligt 5 kap. 2 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> systematiskt och fortlöpande följa upp, utveckla och säkra kvaliteten i verksamheten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90470">
+        <w:t xml:space="preserve"> När skötseln av en kommunal angelägenhet genom avtal har lämnats över till en privat utförare ska kommunen enligt 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90470">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90470">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90470">
+        <w:t>§ kommunallagen (2017:725) kontrollera och följa upp verksamheten. I det ligger exempel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B90470">
+        <w:t>vis att kontrollera att verksamhet som bedrivs av en privat utförare följer de regler som gäller för socialtjänstens verksamhet och de krav som upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B90470">
+        <w:t xml:space="preserve">ställs i avtal med den privata utföraren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AF1CCB" w14:textId="2AC92571" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att kunna uppfylla socialtjänstlagens krav behandlar socialnämnden och privata utförare redan i dag personuppgifter som rör personalens utbildningar och erfarenheter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t xml:space="preserve">I socialtjänstlagen finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004548AE">
+        <w:t>inga krav på att personalen ska ha några särskilda kunskaper i svenska.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I denna proposition föreslås att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B620C3">
+        <w:t>en som bedriver verksamhet inom socialtjänstens omsorg om äldre personer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dvs. socialnämnden och privata utförare,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B620C3">
+        <w:t xml:space="preserve"> ska arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27CEA">
+        <w:t xml:space="preserve">att genomföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B620C3">
+        <w:t>insatserna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036113">
+        <w:t>Även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om kommunerna och privata utförare redan behandlar personuppgifter om sina anställdas utbildningar och erfarenheter så bedöms förslaget medföra att något fler personuppgifter än i dag kommer behöva behandlas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F04D9E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I utredningen finns ingen utredning och analys av förslagets inverkan på den enskildes personliga integritet utifrån den dataskyddsrättsliga regleringen. I det följande redovisas en sådan utredning och analys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DE973E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personuppgifter som kommer att behandlas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715CEE20" w14:textId="670759F5" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00524808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00623F34">
+        <w:t>Språkkravet kommer innebära att personuppgifter behöver behandlas i fler fall än i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623F34">
+        <w:t xml:space="preserve">dag, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00623F34">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00623F34">
+        <w:t xml:space="preserve"> för att dokumentera deltagande i utbildningar i svenska och i samband med att det ges in betyg och bedömningar av den anställdes språkkunskaper. De personuppgifter som det främst kommer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E512FB">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623F34">
+        <w:t xml:space="preserve">bli fråga om är sådana som avser kunskaper i svenska, såsom betyg och bedömningar som gjorts av den registrerades kunskaper. Förslaget kommer också </w:t>
+      </w:r>
+      <w:r w:rsidR="00E512FB">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623F34">
+        <w:t xml:space="preserve">kunna innebära att uppgifter behandlas avseende andra än den som språkkravet gäller för. Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00623F34">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00623F34">
+        <w:t xml:space="preserve"> röra sig om namn på en person som utfärdat ett intyg om att en person </w:t>
+      </w:r>
+      <w:r>
+        <w:t>talar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623F34">
+        <w:t xml:space="preserve"> svenska på en viss nivå. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det bedöms inte till följd av förslaget finnas behov av att behandla känsliga personuppgifter som rör </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> etnisk tillhörighet och inte heller personuppgifter som rör lagöverträdelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15284234" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00524808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personuppgifter kommer att behöva behandlas av en kommun eller privata utförare i huvudsak i deras egenskap av arbetsgivare. Uppgifterna kommer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> inte att behandlas inom socialtjänstens verksamhet i den del som avser ärendehantering av insatser till en enskild. Personuppgifter kan dock behöva behandlas i verksamhet inom socialtjänsten om behandlingen av uppgifterna är nödvändiga i arbetet med att säkra god kvalitet, att det finns personal med lämplig utbildning och erfarenhet samt att verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heterna uppfyller språkkravet. Uppgifter kommer inte att inhämtas från annan myndighet utan tas fram i de personuppgiftsansvarigas verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heter. Spridning av personuppgifter utanför socialtjänstens verksamhet bedöms inte vara nödvändig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4480930A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammanfattningsvis konstaterar regeringen att förslaget innebär att en socialnämnd och privata utförare kommer att behöva behandla fler personuppgifter än i dag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623F34">
+        <w:t>Den tillkommande personuppgiftsbehandlingen är dock av begränsad omfattning och avser inte uppgifter av känslig karaktär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1395D1C9" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="002A754C" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regelverk för personuppgiftsbehandlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759DB5C0" w14:textId="5823620B" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Europaparlamentets och rådets förordning (EU) 2016/679 av den 27 april 2016 om skydd för fysiska personer med avseende på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hävande av direktiv 95/46/EG (allmän dataskyddsförordning), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27CEA">
+        <w:t xml:space="preserve">här </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kallad EU:s dataskyddsförordning, är den generella regleringen av person</w:t>
+      </w:r>
+      <w:r w:rsidR="00974C68">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgiftsbehandling inom EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E528D9F" w14:textId="7456842A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00944BE9">
+        <w:t>EU:s dataskyddsförordning kompletteras av lagen (2018:218) med kompletterande bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047253D">
+        <w:t xml:space="preserve"> till EU:s dataskyddsförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047253D">
+        <w:t>och förordningen (2018:219) med kompletterande bestämmelser till EU:s dataskyddsförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F936C3">
+        <w:t xml:space="preserve">Vid behandling av personuppgifter inom socialtjänsten kompletteras EU:s dataskyddsförordning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82559">
+        <w:t xml:space="preserve">lagen (2001:454) om behandling av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221327">
+        <w:t xml:space="preserve">personuppgifter inom socialtjänsten, förkortad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00221327">
+        <w:t>SoLPuL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00221327">
+        <w:t>, och förordningen (2001:637)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82559">
+        <w:t xml:space="preserve"> om behandling av personuppgifter inom socialtjänsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, förkortad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoLPuF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000FE4CF" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Det finns rättslig grund för behandlingen av personuppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC976B8" w14:textId="49AFB43A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En grundläggande förutsättning för att en behandling av personuppgifter ska vara laglig och tillåten är att den ryms inom någon av de rättsliga grunderna för behandling som finns i artikel 6.1 i EU:s dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning. Behandling får bl.a. ske om den är nödvändig för att fullgöra en rättslig förpliktelse som åvilar den personuppgiftsansvarige (artikel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> c). För att en rättslig förpliktelse ska kunna utgöra grund för behandling måste förpliktelsen enligt artikel 6.3 fastställas i enlighet med unionsrätten eller nationell rätt. Vidare krävs att syftet med behandlingen framgår av den rättsliga förpliktelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DC606A" w14:textId="487D7280" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00524808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0050522D">
+        <w:t>Socialtjänstverksamhet bedrivs på grundval av nationell rätt och i enlighet med verksamhetslagstiftningen på området. Personuppgifts-behandling inom socialtjänsten är tillåten bara om behandlingen är nöd-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050522D">
+        <w:t>vändig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050522D">
+        <w:t xml:space="preserve"> för att arbetsuppgifter ska kunna utföras (6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050522D">
+        <w:t xml:space="preserve">§ första stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050522D">
+        <w:t>SoLPuL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050522D">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I både kommunal och privat verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354987">
+        <w:t>får personuppgifter behandla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354987">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354987">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354987">
+        <w:t xml:space="preserve"> uppföljning, utvärdering, kvalitetssäkring och admi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00354987">
+        <w:t>nistration av verksamheten (12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354987">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354987">
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och 18 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00354987">
+        <w:t>SoLPuF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00354987">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> För socialnämnden och privata utförare innebär förslaget på språkkrav i denna proposition att de kommer att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009211D0">
+        <w:t xml:space="preserve">behöva behandla </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009211D0">
+        <w:t xml:space="preserve">personuppgifter som de tidigare inte varit skyldiga att behandla. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Personuppgiftsbehandlingen är nödvändig för att fullgöra en rättslig förpliktelse som åvilar den person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgiftsansvarige. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354987">
+        <w:t>yftet med behandlingen framgår av den rättsliga förpliktelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6B9574" w14:textId="0E667FA7" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00524808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00354987">
+        <w:t>Sammanfattningsvis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gör regeringen bedömningen att den rättsliga grunden för den personuppgiftsbehandling som förslaget ger upphov till är fastställd i nationell rätt och genom den föreslagna bestämmelsen i denna proposition. Därmed är grunden fastställd i nationell rätt på det sätt som krävs enligt artikel 6.3 i EU:s dataskyddsförordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06515FE8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="000A3C5A" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5050">
+        <w:t xml:space="preserve">Personuppgiftsbehandlingen är proportionerlig </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD8F5CF" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00722C0A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att behandlingen ska vara tillåten enligt EU:s dataskyddsförordning krävs att intresset av att behandla uppgifterna väger tyngre än de registrerades intresse av att uppgifterna inte behandlas. Nyttan med behandlingen består i att den gör det möjligt att upprätthålla språkkravet. Som framgått i avsnitt 4 införs kravet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i syfte att förbättra patient</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">säkerheten i äldrevården och öka de äldres inflytande över omsorgen. Personuppgiftsbehandlingen som förslaget medför är nödvändig för att dessa krav ska kunna tillgodoses och det saknas mindre ingripande alternativ för att säkerställa att språkkravet upprätthålls. Samtidigt bedöms integritetsriskerna vara små, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med hänsyn till att det är fråga om en mycket begränsad personbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE6E91B" w14:textId="2974FFEB" w:rsidR="00C820AC" w:rsidRPr="00722C0A" w:rsidRDefault="00C820AC" w:rsidP="002C01A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00722C0A" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammantaget bedöms intresset av att de aktuella personuppgifterna behandlas väga tyngre än de registrerades intresse av att behandlingen inte sker. Den personuppgiftsbehandling som förslaget medför lever alltså upp till kravet på proportionalitet. Behandlingen</w:t>
+      </w:r>
+      <w:r w:rsidDel="009A5050">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedöms även i övrigt vara förenlig med EU:s dataskyddsförordning och tillämplig nationell data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyddsreglering. Det behövs således inte införas någon ytterligare reglering av aktörernas personuppgiftsbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1BFEF5" w14:textId="1EDA0839" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc213160321"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc219207742"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="6C10D5CB" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE6AFF3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07068">
+        <w:t>Lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ändringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07068">
+        <w:t xml:space="preserve">ska träda i kraft den 1 juli 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F8EA00" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07068">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2035CAFC" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07068">
+        <w:t>Det behövs inga övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB8D5E0" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF1D249" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget från utredningen stämmer inte överens med regeringens. Utredningen föreslår att lagförslaget ska träda i kraft den 1 januari 2026. Utredningen gör ingen bedömning av behovet av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1D012D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A065E">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C30033" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2341">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och främst kommuner, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Botkyrka kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Göteborgs kommun</w:t>
+      </w:r>
+      <w:r w:rsidDel="001F1338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A71BB">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hudiksvalls kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2341">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2341">
+        <w:t xml:space="preserve"> synpunkter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D2341">
+        <w:t>ikraftträdande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t är för tidigt då de behöver tid att förbereda verksamheterna. Ingen remissinstans framför behov av övergångsbestämmelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEB9140" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="001A065E" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A065E">
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71300D3A" w14:textId="26408C0A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00005875">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E16EB">
+        <w:t>För att förbättra kvaliteten inom äldreomsorgen och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E16EB">
+        <w:t xml:space="preserve">stödet till den som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E16EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">insatser inom äldreomsorgen anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E16EB">
+        <w:t>förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E16EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E16EB">
+        <w:t xml:space="preserve">införas så snart som möjligt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7E91">
+        <w:t xml:space="preserve">Flera kommuner framför </w:t>
+      </w:r>
+      <w:r w:rsidR="00A766B1">
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7E91">
+        <w:t>att de behöver tid på sig för förbered</w:t>
+      </w:r>
+      <w:r w:rsidR="00653E5F">
+        <w:t>else</w:t>
+      </w:r>
+      <w:r w:rsidR="0094135D">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7E91">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Hlk207963150"/>
+      <w:r>
+        <w:t>bedömer att den 1 juli 2026 är den tidigaste tidpunkt som lagförslaget kan träda i kraft, vilket även ger kommunerna tid för förberedelser.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Hlk198297103"/>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p w14:paraId="706593E2" w14:textId="2A627973" w:rsidR="00C820AC" w:rsidRPr="00005875" w:rsidRDefault="00C820AC" w:rsidP="00F86048">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00005875" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att det inte behövs några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775EE9FD" w14:textId="76802DE6" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc213160322"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc219207743"/>
+      <w:r>
+        <w:t>Konsekvenser av förslaget</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="0F43757E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc213160323"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc219207744"/>
+      <w:r w:rsidRPr="0090037F">
+        <w:t>Övergripande konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="29FF0983" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att förslaget om ett språkkrav för personal i äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">omsorgen bidrar till en högre säkerhet och trygghet för omsorgstagare och deras närstående samt en bättre arbetsmiljö för personalen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_Hlk207964059"/>
+      <w:r w:rsidRPr="001274AB">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer vidare att språkkravet inte innebär några negativa konsekvenser av betydelse för kompetensförsörjningen inom äldreomsorgen, eftersom förslaget medger att socialnämnden och privata utförare kan anställa först och därefter arbeta för att den anställda personalen når språknivån. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skillnaden mot dagens situation blir att socialnämnd och utförare, med hjälp av olika åtgärder, får en skyldighet att arbeta för att personalen också uppnår den angivna språknivån.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381CBCE8" w14:textId="44B9A9AC" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk206444678"/>
+      <w:r>
+        <w:t>Det finns en viss risk att förslaget får en mindre</w:t>
+      </w:r>
+      <w:r w:rsidR="00E512FB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> negativ påverkan på verksamhetens utförande i och med att personal behöver lägga tid på vidareutbildning och andra åtgärder för språkutveckling i stället för att utföra omsorg.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t>Samtidigt bedöms förslaget, som tidigare nämnts, förbättra arbetsmiljön för såväl personal som får språkutvecklande åtgärder som för övriga medarbetare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och inte minst </w:t>
+      </w:r>
+      <w:r w:rsidR="00E512FB">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omsorgstagarna</w:t>
+      </w:r>
+      <w:r w:rsidR="00E512FB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillvaro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187001">
+        <w:t xml:space="preserve">Regeringen bedömer att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187001">
+        <w:t xml:space="preserve">kan innebära att fler individer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har behov av att delta i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27CEA" w:rsidRPr="00187001">
+        <w:t xml:space="preserve">kommunal vuxenutbildning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för att stärka sina kunskaper i svenska.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187001">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187001">
+        <w:t xml:space="preserve">ommunerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187001">
+        <w:t xml:space="preserve">därför behöva anpassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00287A88">
+        <w:t xml:space="preserve">och dimensionera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187001">
+        <w:t xml:space="preserve">sitt utbud för att möta efterfrågan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4187F3B6" w14:textId="33BC2309" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t xml:space="preserve">Personal som får språkutvecklande insatser kan komma att känna sig tryggare i sin yrkesroll och kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förstå, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t xml:space="preserve">kommunicera </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och utföra arbetet på ett mer säkert och kvalitativt sätt gentemot såväl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t xml:space="preserve"> omsorgstagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t xml:space="preserve">sina kollegor och chefer. Chefer och kollegor som inte är i behov av språkutvecklande insatser kan uppleva förbättringar om kollegor vars språk förbättras kan kommunicera bättre och förstå </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91AC0">
+        <w:t>instruktioner i arbetet bättre. I vissa fall kan de språkutvecklande insatserna upplevas som en belastning för den anställde.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Då språkkravet bedöms medföra att förutsättningarna förbättras för att arbetsuppgifter utförs på ett korrekt sätt så kan detta i förlängningen bidra till bättre arbetsförhållanden och att varje anställds lönekostnad bidrar till mer omsorg och nytta för samhället, dvs. förbättrad arbetskraftsproduktivitet. Anställda som tar del av språkutvecklande åtgärder kommer att höja sin produktiva förmåga och därtill få förbättrade möjligheter på svensk arbetsmarknad generellt, vilket kan komma att underlätta för dem när de söker andra tjänster i framtiden, inom eller utanför äldreomsorgen. Förslaget bidrar alltså till att öka rörligheten på arbetsmarknaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179D6862" w14:textId="75A86ED4" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget bedömer regeringen att en reglering av språkkrav kommer att bidra till högre kvalitet i omsorgen genom att verksamheterna får ett uttryckligt ansvar att införa systematiska arbetssätt i syfte att åtgärda bristande kunskaper i svenska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBA3439" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc213160324"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc219207745"/>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser för staten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="5E722028" w14:textId="5B1156F0" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve">örslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i viss mån </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1957">
+        <w:t xml:space="preserve">medför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65E8E">
+        <w:t>nya respektive utvidgade uppgifter för kommunerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA719D">
+        <w:t>Den kommunala finansierings</w:t>
+      </w:r>
+      <w:r w:rsidR="00681575">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BA719D">
+        <w:t xml:space="preserve">principen bedöms </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA719D">
+        <w:t xml:space="preserve">bli tillämplig </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA719D">
+        <w:t>införandet av förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B489A3D" w14:textId="3FAEA5D7" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Hlk207964002"/>
+      <w:r w:rsidRPr="0097750E">
+        <w:t>Regeringen bedömer att kommunerna får en ökad kostnad med 150</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t xml:space="preserve">miljoner kronor per år samt en engångskostnad om 30 miljoner kronor för framtagande av processer och rutiner. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="0097750E">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>öka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t xml:space="preserve"> det generella statsbidraget inom utgiftsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t>25 Allmänna bidrag till kommuner, anslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t>1:1 Kommunalekonomisk utjämning med 90</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t>miljoner kronor för 2026, 165</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t>miljoner kronor 2027 och med 150</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097750E">
+        <w:t>miljoner kronor för 2028 och framåt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t xml:space="preserve"> Regeringen bedömer vidare att det är viktigt att relevanta myndigheter bidrar till att nivån av språk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t xml:space="preserve">kunskaper hos äldreomsorgens personal kan höjas samt att regleringen kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:lastRenderedPageBreak/>
+        <w:t>följas upp och utvärderas. Regeringen har föreslagit i budgetpropositionen för 2026 att 23</w:t>
+      </w:r>
+      <w:r w:rsidR="00581224">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t>miljoner kronor per år avsätts för detta arbete under 2026–2030 (prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00581224">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t>2025/26:1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t>tg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. omr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00581224">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00581224">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243D6B">
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532D71">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B51EBBB" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc213160325"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc219207746"/>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser för kommuner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="60CD290B" w14:textId="7B8AD4B2" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t>ommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">socialtjänstlagen (2025:400) ansvar för att verksamheten inom socialtjänsten ska vara av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve">god kvalitet, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t>personalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som utför uppgifter inom socialtjänsten ska ha lämplig utbildning och erfarenhet samt att socialnämnden systematiskt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fortlöpande ska följa upp, utveckla och säkra kvaliteten. Detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve"> innebär </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">således </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve">att det ingår i det kommunala ansvaret att säkerställa att det finns personal med rätt kompetens för att genomföra insatser med god kvalitet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ansvaret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65560">
+        <w:t xml:space="preserve"> innefattar också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det finns personal med tillräckligt goda kunskaper i svenska. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85C9B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen bedömer därför att de åtgärder som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommunerna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85C9B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>vidtar med anledning av bedömningar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av sådana språkkunskaper </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85C9B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>redan ingår i det kommunala ansvaret</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i egenskap av huvudman för verksamheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85C9B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AC691B" w14:textId="2A1CFD67" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7068D">
+        <w:t xml:space="preserve">Förslaget om ett språkkrav innebär i viss mån nya respektive utvidgade uppgifter för kommunerna och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7068D">
+        <w:t>avser att öka det generella statsbidraget enligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vad som anges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7068D">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00581224">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2649100B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="001802AF" w:rsidRDefault="00C820AC" w:rsidP="001802AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001802AF">
+        <w:t xml:space="preserve">Det är svårt att uppskatta hur många som har behov av språkutvecklande åtgärder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF94AAA" w14:textId="013AEC0D" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7011">
+        <w:t xml:space="preserve">Det finns ingen allmänt tillämplig metod för att uppskatta antalet anställda i äldreomsorgen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7011">
+        <w:t xml:space="preserve"> behov av språkutvecklande åtgärder. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Utred</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen redovisar i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sina beräkningar olika indikatorer för att beskriva antalet personer som behöver språkutvecklande åtgärder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Utredningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utgår ifrån</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gruppen utrikes födda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undersköterskor och vårdbiträden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som är anställda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>i äldreomsorgen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>, samt deras vistelsetid i Sverige,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att få </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en indikator </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>hur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> många </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anställda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som har otillräckliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A121B">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunskaper </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i svenska i förhållande till ställda krav. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utredningen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>väljer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att utgå från grupp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>en utrikes födda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om utgör den största procentuella andelen av anställda för att minimera risken för underfinansiering av förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B23F57" w14:textId="14BA1DBA" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Mot bakgrund av de utmaningar som finns med att beräkna omfatt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ningen av personalens behov av språkutvecklande åtgärder för att genomföra insatser inom äldreomsorgen, gör regeringen vissa antaganden för att beräkna kostnaderna. Utifrån osäkerheten om antalet som kan ha behov av språkutvecklande åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>anser regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356" w:rsidDel="001B7DAD">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>utredningens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bedömning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rimlig. Regeringen utgår därför ifrån att det </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>är 29 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>procent av de anställda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som behöver språkutvecklande åtgärder. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Regeringen utgår vidare från att antalet a</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="_Hlk213160055"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>nställda undersköterskor och vårdbiträden är cirka 210 000, enligt SCB:s strukturlönestatistik för 2024.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>är medveten om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">problem med att utgå från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>utrikes födda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att beräkna omfattningen av behov av språkutvecklande åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> då det både</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns utrikes födda </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goda kunskaper i svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>och personer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med svenska som första språk som har </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>språkliga kunskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043356">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>brister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2234AF72" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D01354">
+        <w:lastRenderedPageBreak/>
+        <w:t>Beräkningar av kostnader av arbetsprocesser kopplade till språkkravet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3B5CCA" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F3DFB">
+        <w:t>Regeringen utgår i sina beräkningar från utredningens underlag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, men</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3DFB">
+        <w:t xml:space="preserve"> gör en uppräkning av antagna lönenivåer för året för ikraftträdandet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326389F3" w14:textId="4AF4D2F6" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00621144">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utredningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00621144">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beskrivs</w:t>
+      </w:r>
+      <w:r w:rsidDel="000C6F89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olika arbetsmoment som för arbetsgivaren kan ingå i att arbeta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23A4A">
+        <w:t xml:space="preserve">för att personal i äldreomsorgen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23A4A">
+        <w:t xml:space="preserve">ha </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23A4A">
+        <w:t xml:space="preserve">en nivå av kunskaper i svenska som är relevant för </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27CEA">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23A4A">
+        <w:t>genomföra insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t handlar om att ta fram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t>processer och rutiner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t>edömning av vilka med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t>arbetare som behöver språkutvecklande åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t>val av åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t xml:space="preserve">ppföljning av personal som har deltagit i språkutvecklande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016741B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAFFD94" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beräkning av kostnaderna utgår från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regeringens antagande om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>tids</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omfattningen och timkostnaderna för olika personalkategorier för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>respektive arbetsmoment. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>id</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">såtgången </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>personalens vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>utbildning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är inte medräknad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9FE97D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5548">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Kostnaden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för framtagande av processer och rutiner beräknas uppgå till 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>miljoner kr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>onor för samtliga kommuner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detta bedöms vara en engångskostnad för kommunerna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kostnaden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lön under en arbetsdag för samtliga avdelningschefer i äldreomsorgen och en halv </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>dag för samtliga enhetschefer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACD2844" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kostnaden för att bedöma behoven av medarbetares språkutvecklande </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>åtgärder och val av åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">genomföra uppföljningar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>av personal som deltagit i språkutvecklande åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>beräknas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>för samtliga kommuner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uppgå till 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miljoner kronor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ostnaden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lön under två och en halv arbetsdag för samtliga enhetschefer i äldreomsorgen och två och en halv timme för 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>procent av samtliga vårdbiträden och under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FD19F4">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>sköterskor.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8E99F6" w14:textId="0339E11A" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Personalens kunskaper i svenska samt bemanningen förväntas ändras över tid. Kostnaderna för den personal som bedöms sakna tillräckliga språkkunskaper i svenska bör minska successivt i takt med att personalen genomgår vidareutbildning eller andra språkutvecklande åtgärder. Samtidigt kommer det årligen ett nytt inflöde av personal för att täcka pensionsavgångar, övriga avgångar och även för att tillgodose behov av bemanning till följd av det ökade demografiska behovet av insatser inom äldreomsorgen. Kommunernas olika förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar att arbeta för att uppfylla språkkravet samt inflödet av ny personal medför sannolikt att kostnader för språkutvecklande åtgärder alltjämt kommer att finnas framöver. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B5435D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc213160326"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc219207747"/>
+      <w:r>
+        <w:t>Konsekvenser för den kommunala självstyrelsen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="0CE62E31" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF540F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>§ regeringsformen sköter kommunerna lokala och regionala angelägenheter av allmänt intresse på den kommunala själv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>styrelsens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> grund. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3ADB">
+        <w:t>Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3ADB">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3ADB">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3ADB">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF7039">
+        <w:t xml:space="preserve">regeringsformen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3ADB">
+        <w:t>bör en inskränkning i den kommunala självstyrelsen prövas mot proportionalitetsprincipen, vilket innebär att en inskränkning inte bör gå utöver vad som är nödvändigt med hänsyn till de ändamål som föranlett inskränkningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7586B463" w14:textId="3B80FDFA" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:t xml:space="preserve"> att förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:t xml:space="preserve"> ett in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>trång i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:t xml:space="preserve"> den kommunala själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF540F">
+        <w:t>styrelsen men att den kan motiveras med förslagets övergripande syften.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Språkkravets övergripande syfte är att säkerställa en god och enhetlig språknivå i landets </w:t>
+      </w:r>
+      <w:r w:rsidR="00432665">
+        <w:t xml:space="preserve">samtliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>äldreomsorgsverksamheter, oavsett regiform. I förlängningen syftar språkkravet till att säkerställa kvaliteten i äldreomsorgens insatser, den äldre personens rätt till trygghet, delaktighet och självbestämmande samt bidra till en bättre arbetsmiljö för personalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC328B5" w14:textId="0A3E5D6B" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Problemen med bristande kunskaper i svenska hos personalen är, enligt utredningen, landsomfattande. De negativa konsekvenserna som sådana brister medför för den som får insatser innebär en påverkan på personens trygghet, säkerhet och hälsa. För personalen innebär konsekvenserna försämrad arbetsmiljö, genom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ökad arbetsbelastning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD9394" w14:textId="340676FE" w:rsidR="00C820AC" w:rsidRPr="00AC7469" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget till språkkrav innebär en skyldighet för kommunens social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nämnd att arbeta för att personalen har relevanta kunskaper i svenska för att genomföra insatser. Det betyder att socialnämnden behöver ha ett arbetssätt eller vidta andra nödvändiga åtgärder som behövs för att komma till rätta med eventuella brister. Hur detta ska göras mer konkret regleras inte. Det finns ett handlingsutrymme för kommunerna att själva avgöra vilka åtgärder som behövs för att leva upp till kravet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D02B8">
+        <w:t>Regeringen anser därför att in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">trånget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D02B8">
+        <w:t>i det kommunala självstyret är proportionerlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D02B8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531356DA" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc213160327"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc219207748"/>
+      <w:r>
+        <w:t>Konsekvenser för företagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="27F7CAFB" w14:textId="244DE6FF" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt uppgifter från Inspektionen för vård och omsorg fanns det i maj 2024 4 512 verksamheter (tillsynsobjekt) som bedriver hemtjänst eller särskilt boende. Av de aktuella verksamheterna bedrivs 872 verksamheter i privat regi, vilket innefattar bolag, enskilda firmor, föreningar, stiftelser och övriga privata organisationer. Det förekommer även att privata utförare genomför insatserna l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335185">
+        <w:t>edsagning, dagverksamhet, korttidsplats och boendestöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6832B43B" w14:textId="63371C50" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att förslaget inte innebär några effekter av betydelse för företags arbetsförutsättningar, konkurrensförmåga eller villkor i övrigt. Förslaget gör inte skillnad på offentliga och privata utförare. Förslaget påverkar </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1957">
+        <w:t>verksamheterna</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3F3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på samma sätt oavsett driftsform eller storlek. Språkkravet innebär inte heller några andra kostnader för företagen än för kommunerna. Förslaget påverkar därför inte företagens konkurrens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förmåga. I</w:t>
+      </w:r>
+      <w:r w:rsidDel="000C6F89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utredningen framkommer att utredningen också har fört dialog med företrädare för vård- och omsorgsföretag av olika storlek där det inte framkom några särskilda utmaningar för företagens förutsättningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C392C59" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rent generellt kan mindre företag ha svårare att genomföra regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förändringar men det föreslagna språkkravet bör inte påverka förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningarna i en sådan utsträckning att det missgynnar mindre företag. Språkkravet medför att ett arbetssätt behövs för att komma till rätta med eventuella språkproblem i verksamheten men det regleras inte hur dessa arbetssätt ska utformas. Som tidigare nämnts</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B04BCA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns ett stort handlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utrymme för olika lösningar utifrån aktuella behov. Särskilda hänsyn behöver därmed inte tas till små företags förutsättningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38674845" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc213160328"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc219207749"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för jämställdheten mellan kvinnor och män och för möjligheten att nå de integrationspolitiska målen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="6D4C554E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Målet för jämställdhetspolitiken är att kvinnor och män ska ha samma makt att forma samhället och sina egna liv. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t>Ett av de jämställdhetspolitiska delmålen är jämställd hälsa, dvs. att kvinnor och män, flickor och pojkar, ska ha samma förutsättningar för en god hälsa samt erbjudas vård och omsorg på lika villkor. Målet om jämställd hälsa är inte uppnått. Det finns omotiverade skillnader mellan kvinnor och män (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t xml:space="preserve">2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t>. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t>s. 49 och 76).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2471942A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2910">
+        <w:t>Måle</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2910">
+        <w:t xml:space="preserve"> för integrationspolitiken är att utrikes födda män och kvinnor ska ha </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2910">
+        <w:t xml:space="preserve"> skyldigheter, rättigheter och möjligheter som den övriga befolkningen att leva ett fritt, värdigt och självständigt liv inom samhälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2910">
+        <w:t>gemenskapen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344DC86E" w14:textId="0F4AA471" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att förslaget om ett språkkrav kommer att förbättra förutsättningarna för en äldreomsorg med god kvalitet vilket gynnar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2910">
+        <w:t>omsorgstagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och deras anhöriga. Äldreomsorgens personal är till övervägande del kvinnor och andelen kvinnor har varit relativt konstant sedan 2010-talets början. Även bland omsorgstagarna är kvinnor överrepresenterade, liksom bland anhöriga som vårdar äldre personer. Den kvinnliga delen av den äldre befolkningen har i större utsträckning hemtjänst och tar i större utsträckning del av äldreomsorg i särskilt boende jämfört med män. Eftersom äldre personer, deras anhöriga som vårdar eller stöder samt personalen till övervägande del är kvinnor kommer förslaget i större utsträckning </w:t>
+      </w:r>
+      <w:r w:rsidR="00775017">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gynna kvinnor än män. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t xml:space="preserve">Förslaget bedöms ha positiv påverkan på delmålet om jämställd hälsa, genom att lagförslaget förväntas leda till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t xml:space="preserve"> en bättre arbetsmiljö i verksamheter där många kvinnor arbetar. Förslaget bedöms därmed bidra till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D70F7">
+        <w:t>jämställdhetspolitisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a målet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D05EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270EEE24" w14:textId="31BB4BB6" w:rsidR="00C820AC" w:rsidRPr="00AC7469" w:rsidRDefault="00C820AC" w:rsidP="00084569">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En stor andel av personalen är utrikes födda. Regeringen bedömer att förslaget gynnar både personalens situation inom äldreomsorgen och personalens förutsättningar på arbetsmarknaden till följd av förbättrade kunskaper i svenska. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607EC1">
+        <w:t xml:space="preserve">Förslaget bidrar således </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607EC1">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>målen för integrationspolitiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D2AE2D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc213160329"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc219207750"/>
+      <w:r>
+        <w:t>Konsekvenser för sysselsättningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="6770B8AE" w14:textId="1A17B62A" w:rsidR="00C820AC" w:rsidRDefault="00681575" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="003438B9">
+        <w:t>örslage</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="003438B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="003438B9">
+        <w:t>påverka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC" w:rsidRPr="003438B9">
+        <w:t xml:space="preserve"> sysselsättning och offentlig service i olika delar av landet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A69DE3A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc213160330"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc219207751"/>
+      <w:r>
+        <w:t>Konsekvenser för brottsligheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="7A7F40F1" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00CF4E06" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att förslaget inte kommer att ha någon inverkan på brottslighet eller brottsförebyggande arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEB50A3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc213160331"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc219207752"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslagets överensstämmelse med de skyldigheter som följer av Sveriges anslutning till EU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="14716DE3" w14:textId="7BC2ED4E" w:rsidR="00C820AC" w:rsidRPr="00AE50FC" w:rsidRDefault="00681575" w:rsidP="00AE50FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00AE50FC" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att </w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:t>förslaget inte ha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820AC">
+        <w:t xml:space="preserve"> någon betydelse för de skyldigheter som följer av Sveriges anslutning till Europeiska unionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338BAEC4" w14:textId="17DAFF02" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="009463DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc213160332"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc219207753"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="10BC6D8C" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00F92B70" w:rsidRDefault="00C820AC" w:rsidP="009463DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget till lag om ändring i socialtjänstlagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F92B70">
+        <w:t>(2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F92B70">
+        <w:t>00)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C34D42" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="002C0464" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B355FA">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7795B3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="002C0464" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>Språkkrav</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0527904D" w14:textId="728F64FC" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B2F3A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den som bedriver verksamhet inom socialtjänstens omsorg om äldre personer ska arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för insatsernas genomförande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC2B76D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D79C0F" w14:textId="18B9CCE3" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>aragrafen, som är ny, in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nehåller en bestämmelse om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t xml:space="preserve">en skyldighet för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360AC1">
+        <w:t xml:space="preserve">en som bedriver verksamhet inom socialtjänstens omsorg om äldre personer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360AC1">
+        <w:t xml:space="preserve"> arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för insatsernas genomförande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Paragrafen utformas </w:t>
+      </w:r>
+      <w:r w:rsidDel="00A45FB2">
+        <w:t>i linje med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606A85">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96184">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>vägandena finns i avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8ACD3B" w14:textId="19716A17" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I bestämmelsen anges att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6CE1">
+        <w:t>en som bedriver verksamhet inom socialtjänstens omsorg om äldre personer ska arbeta för att den personal som genomför insatser i sådan omsorg har de kunskaper i svenska som är relevanta för insatsernas genomförande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det innebär att såväl socialnämnden som den som bedriver yrkesmässig enskild verksamhet har detta ansvar. Kravet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve">avser personalens funktionella språkliga kompetens, dvs. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> personalen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t>ha relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> kunskap</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45FB2">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> i svenska för att klara av kommunikation för att genomföra insatser. Personalen behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t>därför kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> förstå instruktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t>dokumentera genomförande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> av insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t>kommunicera med den enskilde</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidDel="005801D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dennes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t>närstående</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E082E">
+        <w:t xml:space="preserve"> chefer och medarbetare. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Insatser i äldreomsorgen är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143233">
+        <w:t>hemtjänst, särskilt boende, dagverksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143233">
+        <w:t xml:space="preserve"> korttidsplats</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143233">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF02BD9" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kravet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve">omfattar alla yrkesgrupper som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">genomför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t>insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007203DC">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve"> under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t>sköterskor, vårdbiträden, omsorgsbiträde</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve"> servicepersonal och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007203DC">
+        <w:t>äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t>assistenter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve">. Personal som inte omfattas av språkkravet är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007203DC">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve"> vaktmästare eller matsalspersonal eftersom dessa inte kan anses </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">genomföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve">insatser. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kravet omfattar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007203DC">
+        <w:t xml:space="preserve">såväl befintlig personal som nyanställd personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACEEE62" w14:textId="474D4C84" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t xml:space="preserve">ör socialnämnden och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032384A">
+        <w:t xml:space="preserve">den som bedriver </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="64" w:name="_Hlk215819099"/>
+      <w:r w:rsidRPr="0032384A">
+        <w:t>yrkesmässig enskild verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0032384A">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t xml:space="preserve">medför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t>kyldigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att dessa behöver vidta olika åtgärder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t>utifrån verksamhete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behov och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t xml:space="preserve"> förutsättningar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De behöver ha rutiner för hur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t>behov</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t xml:space="preserve"> av språkutvecklande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">åtgärder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t>hos personalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska identifieras och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>planera för hur personalen ska uppnå den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3444B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kunskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3444B">
+        <w:t xml:space="preserve">nivå i svenska som är relevant för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3444B">
+        <w:t>genomföra insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A51A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9C1B89" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="002C0464" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1994">
+        <w:t xml:space="preserve">Varje kommun ansvarar i egenskap av huvudman för äldreomsorgen och har att uppfylla kraven enligt gällande rätt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897E71">
+        <w:t xml:space="preserve">När skötseln av en kommunal angelägenhet genom avtal har lämnats över till en privat utförare, ska kommunen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt 10 kap. 8 § kommunallagen (2017:725) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897E71">
+        <w:t>kontrollera och följa upp verksamheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I det ligger </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att följa upp att den privata utföraren uppfyller språkkravet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D95360" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="002B2F3A" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76606669" w14:textId="01ED45E8" w:rsidR="00C820AC" w:rsidRPr="002B2F3A" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen får meddela föreskrifter om den kunskapsnivå i svenska enligt 8 kap. 4 a § som är relevant för att genomföra insatser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CB8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i socialtjänstens omsorg om äldre personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B45B07F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A0028D" w14:textId="4E397ED9" w:rsidR="00C820AC" w:rsidRPr="009463DD" w:rsidRDefault="00C820AC" w:rsidP="00974C68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="009463DD" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>aragrafen, som är ny, in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nehåller en bestämmelse som bemyndigar regeringen att meddela föreskrifter om den kunskapsnivå i svenska som är relevant för att genomföra insatser i socialtjänstens omsorg om äldre personer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C746DC">
+        <w:t xml:space="preserve">Paragrafen utformas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C746DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagrådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C746DC">
+        <w:t xml:space="preserve">förslag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>Övervägandena finns i avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0464">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C46B084" w14:textId="0F0DC6B7" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc213160333"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc219207754"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av betänkandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560F56">
+        <w:t>Ett språkkrav för språkutveckling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (SOU 2024:78)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="7EEE965C" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens uppdrag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220B4288" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t>Regeringen tillsatte i mars 2023 en utredning om språkkrav för personal i äldreomsorgen (dir.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t xml:space="preserve">2023:44) med syftet att stärka patientsäkerheten och öka tryggheten inom vård och omsorg av äldre. Uppdraget omfattade </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25041FAB" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>analysera och ta ställning till vilken nivå på kunskaper i svenska språket som är lämplig för undersköterskor och vårdbiträden som arbetar i äldreomsorgen och om kraven bör skilja sig åt mellan yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grupperna,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3FA8CE" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>analysera och vid behov föreslå krav och lämplig nivå på kunskaper i svenska språket även för andra yrkesgrupper som arbetar i äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">omsorgen, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673BBDD3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>analysera och föreslå hur språkkraven kan utformas, bedömas och skyndsamt införas i verksamheten, samt hur kraven kan följas upp och långsiktigt kvalitetssäkras för att uppnås och bibehållas på ett effektivt och ändamålsenligt sätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EE436E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>analysera och redovisa konsekvenser av språkkraven för äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>omsorgens personal- och kompetensförsörjning i såväl offentlig som privat regi, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449DD5DC" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>lämna nödvändiga författningsförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76223F59" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE51ECA" w14:textId="5CDD71BA" w:rsidR="00C820AC" w:rsidRPr="00DA7712" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdraget skulle redovisas senast den 1 september 2024 men</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t xml:space="preserve"> förläng</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t xml:space="preserve"> den 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t>november</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (dir. 2024:66)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7712">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DADCC2" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00DA7712" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0153F338" w14:textId="57EF51D3" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Språkproblemen i äldreomsorgen förekommer i stora delar av landet och innebär negativa konsekvenser för såväl omsorgstagarens trygghet och säkerhet, anhöriga och närstående som omsorgspersonalens arbetsmiljö. Språkproblemen i äldreomsorgen ser olika ut men är landsomfattande och utbredda, de finns inte enbart finns hos de tillfälligt anställda, utan även bland de tillsvidareanställda. De finns också hos den utbildade personalen, det vill säga även hos undersköterskor och utbildade vårdbiträden. Bristande språkförmåga hos omsorgspersonalen kan leda till att beviljade insatser utförs fel – eller inte alls – att omsorgstagarnas rätt till delaktighet, trygghet och individanpassad omsorg äventyras, och att det uppstår patientsäkerhetsbrister. Språkproblemen påverkar också personalens arbetsmiljö på ett negativt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA65EAC" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658AB038" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen föreslår ett antal åtgärder som syftar till att bidra till en förbättrad, god och enhetlig språknivå i äldreomsorgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1497417B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00CC5399" w:rsidRDefault="00C820AC" w:rsidP="001414EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett språkkrav införs i socialtjänstlagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B7C17C" w14:textId="24E92B2C" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En av åtgärderna är att det införs ett språkkrav i socialtjänstlagen (2001:453), förkortat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SoL.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Språkkravet innebär att arbetsgivarna ska arbeta för att omsorgspersonalen har en nivå av kunskaper i svenska språket som är relevanta för de omsorgsinsatser som de genomför i äldre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>omsorgen. Den relevanta nivån av kunskaper i det svenska språket är B2 enligt Gemensam europeisk referensram för språk, Gers, vilket utredningen tydliggör genom att föreslå en ny regel i socialtjänstförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen (2001:937), förkortat SoF. Utredningens bedömning gör inte skillnad mellan yrkesgrupper i äldreomsorgen utan samma nivå av kunskaper ska gälla för all personal som genomför omsorgsinsatser, oavsett yrkestitel. Det handlar såväl om den befintliga personalen som den som anställs efter att språkkravet trätt i kraft. Ett krav för anställning är inte genomförbart då utredningen konstaterar att ett krav för anställning inte är förenligt med äldreomsorgens kompetensförsörjningsutmaning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6986758E" w14:textId="170DE100" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Språkkravet föreslås träda i kraft den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6658BBAC" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00CC5399" w:rsidRDefault="00C820AC" w:rsidP="001414EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Svenskalyftet – ett stimulansbidrag för språkutveckling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7524B5AF" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår att kommunerna ska kunna få statsbidrag för insatser som på olika sätt syftar till att höja nivån av språkkunskaper hos omsorgs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">personalen. Utredningen föreslår att detta statsbidrag kallas svenskalyftet. Syftet med svenskalyftet är att verksamheterna ska stimuleras till och ges goda förutsättningar att arbeta med att höja nivån av språkkunskaper hos äldreomsorgens personal. Verksamheterna ska kunna få statsbidrag för att kunna avsätta tid för språkutvecklande insatser på arbetsplatsen som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> utbildning för chefer i språkutvecklande arbetssätt eller utbildning till språkombud. Med hjälp av svenskalyftet ska omsorgspersonalen också kunna studera svenska på arbetstid i Komvux. Svenskalyftet ska även kunna användas för att finansiera tillhandahållandet av en kurs i språk och kommunikation i äldreomsorgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5AF29D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00CC5399" w:rsidRDefault="00C820AC" w:rsidP="001414EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag för att understödja språkutveckling i arbetet och genom utbildning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681A2436" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="003D33E8" w:rsidRDefault="00C820AC" w:rsidP="004074A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att äldreomsorgens arbetsplatser i högre grad behöver arbeta aktivt med språkutveckling och de behöver vid behov kunna erbjuda medarbetare förlängd introduktion eller särskilt stöd från ett språkombud. Fler chefer behöver utbildning i språkutvecklande arbetssätt och det behöver också utbildas ytterligare språkombud och språkombuds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utbildare. Utredningens föreslår att en lämplig myndighet får i uppdrag att ta fram stöd och vägledning för det språkutvecklande arbetet. Ett vanligt problem är att eleverna läser på en nivå som är för svår för och utredningen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bedömer att det därför är särskilt viktigt att eleven läser på relevant nivå. Utredningen erfar att det finns vissa problem med kursen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 när den ges till vård- och omsorgselever i Komvux eftersom medarbetare som läst kursen, inte alltid har de kunskaper i svenska som behövs för arbetet i äldreomsorgen. Utredningen föreslår därför ett myndighetsuppdrag som innebär att ta fram ett underlag för en kurs i språk och kommunikation i äldreomsorgen. Mot bakgrund av nämnda problem med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 föreslår utredningen att det görs en vidare översyn av den språkutbildning som erbjuds vård- och omsorgselever i Komvux. I väntan på en sådan förändring behöver dock dagens vård- och omsorgselever i Komvux ges en undervisning i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som i så hög grad som möjligt motsvarar deras behov. Ett sätt att göra detta är att arbeta integrerat mellan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och vård- och omsorgsämnena. Utredningen föreslår därför ett myndighetsuppdrag som innebär att det tas fram ett stöd till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-lärare och skolledare om hur detta kan göras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEC07C7" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="001414EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdrag om uppföljning av språkkravet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F3472A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår en rad myndighetsuppdrag som syftar till att på olika sätt följa upp och utvärdera språkkravet. Uppdragen ska tillsammans kunna bidra med ett underlag för en bedömning av om språkkravet behöver skärpas eller ändras på något annat sätt för att ge ett bättre resultat. Ett av uppdragen innebär en kartläggning av hur språkkravet tillämpas av äldreomsorgens verksamheter samt en analys av hur olika aspekter av kvalitet i verksamheterna potentiellt förändras efter språkkravets införan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>de. Ett annat uppdrag innefattar att på olika sätt följa upp verksamheternas arbete utifrån språkkravet över tid samt följa hur de äldres uppfattningar om personalens kommunikativa förmåga eventuellt förändras över tid. Utredningen föreslår också att det genomförs en särskild tillsynsinsats i syfte att följa upp efterlevnaden av språkkravet. Slutligen föreslår utredningen att en myndighet ges i uppdrag att undersöka förutsättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">na för att genomföra en effektstudie i fråga om språkkravet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FE0958" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="003D33E8" w:rsidRDefault="00C820AC" w:rsidP="001414EB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kostnader för utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EDC399" w14:textId="07D1F9A3" w:rsidR="00C820AC" w:rsidRPr="00BD5810" w:rsidRDefault="00C820AC" w:rsidP="00BD5810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="00BD5810" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag till språkkrav beräknas kosta drygt 180 miljoner kronor, varav 150 miljoner kronor utgör årliga kostnader och resterande 30 miljoner kronor engångskostnader. Svenskalyftet beräknas kosta cirka 944 miljoner kronor per år. Kostnaderna för uppdragen till myndigheter beräknas till 23 miljoner kronor och uppskattas pågå 2–4 år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3854179A" w14:textId="5D176D05" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc213160334"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc219207755"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Betänkandets lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="0D1A40EC" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i socialtjänstlagen (2001:453)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43394645" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs att det i socialtjänstlagen (2001:453) ska införas en ny paragraf, 3 kap. 3 e §, av följande lydelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0749A92D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEBCA3D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E1929" w:rsidRPr="005B0E77" w14:paraId="4F71A3A8" w14:textId="77777777" w:rsidTr="000F5AB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05683FB2" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00762C57">
-[...794 lines deleted...]
-          <w:p w14:paraId="3F881841" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="005B0E77" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="03BA440E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005B0E77" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63175957" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="005B0E77" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="1BD181EA" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005B0E77" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40A52C85" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="003D09E5">
+    <w:p w14:paraId="55A03FF8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 kap.</w:t>
-[...112 lines deleted...]
-        <w:t>I databasen får även andra uppgifter behandlas som behövs för fullgörande av ett åliggande som följer av ett för Sverige bindande internationellt åtagande.</w:t>
+        <w:t>3 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D09E5" w:rsidRPr="000E6F0B" w14:paraId="3FE05FC9" w14:textId="77777777" w:rsidTr="0012204A">
+      <w:tr w:rsidR="005E1929" w14:paraId="4E05F909" w14:textId="77777777" w:rsidTr="000F5AB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13592751" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="000E6F0B" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="7FC2E20F" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="726758E6" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00C74D78" w:rsidRDefault="00C820AC" w:rsidP="000F5AB9">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74D78">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3 e §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CA6EB6" w14:textId="295F006D" w:rsidR="00C820AC" w:rsidRPr="00C74D78" w:rsidRDefault="00C820AC" w:rsidP="00AB0343">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74D78">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Socialnämnden och enskild verk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00C74D78">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samhet som utför en kommuns uppgifter ska arbeta för att den personal som genomför insatser i socialtjänstens omsorg om äldre personer har en nivå av kunskaper i svenska språket som är relevant för insatsernas genomförande.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="562F9B99" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00811E52" w:rsidRDefault="00C820AC" w:rsidP="005E1929">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B711871" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00AB0343">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE46A47" w14:textId="3FDB1256" w:rsidR="00C820AC" w:rsidRPr="00DB799C" w:rsidRDefault="00C820AC" w:rsidP="000D603B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc213160335"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc219207756"/>
+      <w:r w:rsidRPr="00DB799C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="71CDF630" w14:textId="3AA6D92C" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="000D603B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Almega Vårdföretagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>nhörigas riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Arbetsdomstolen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Arbetsmiljöverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Barnombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Botkyrka kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Demens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>förbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Diskrimineringsombudsmannen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>ksjö kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Eskilstuna kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Göteborg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Göteborgs universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Halmstad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Hudiksvalls kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Inspektionen för vård och omsorg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Institutet för mänskliga rättigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Institutet för språk och folkminnen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Jämställdhetsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Karlstad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Kungsbacka kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Länsstyrelsen Dalarnas län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Länsstyrelsen Kalmar län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Länsstyrelsen Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Länsstyrelsen Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Länsstyrelsen Västernorrland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Malmö kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Motala kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Munkfors kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Myndigheten för vård- och omsorgsanalys</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Nationellt kompetenscentrum anhöriga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Pensionärernas riksorganisation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Riksdagens ombudsmän</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Riksförbundet Pensionärs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>emenskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Statens skolinspektion</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Statens skolverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Socialstyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>SPF Seniorerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Staffanstorps kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Statskontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Stockholms kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Svenska kommunalarbetareförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Svenska Kommunalpensionärernas förbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Sveriges Kommuner och Regioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>öderhamn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t xml:space="preserve">Umeå </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>ommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Umeå universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Upphandlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Vårdförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Västerås kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Öckerö kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t>Östersund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011D89">
+        <w:t xml:space="preserve"> kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056A8BD3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="000D603B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttranden inkommit från Aina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bigestan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Tora Windahl, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>Bräcke Diakoni</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fremia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>Lingio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>Offentligägda folkhög</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>skolornas intresseorganisation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>Rörelsefolkhögskolornas intresse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83364">
+        <w:t>Tech Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Uddevalla kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5605CB5D" w14:textId="3AC62998" w:rsidR="00C820AC" w:rsidRPr="000D603B" w:rsidRDefault="00C820AC" w:rsidP="000D603B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="000D603B" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:headerReference w:type="first" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F911A2">
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4E18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bodens kommun, Borgholms kommun, Emmaboda kommun, Flens kommun, Funktionsrätt Sverige, Fysio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">terapeuterna, Föreningen Sveriges Socialchefer, Grums kommun, Hedemora kommun, Herrljunga kommun, Härjedalens kommun, Jönköpings kommun, Klippans kommun, Laxå kommun, Ljungby kommun, Länsstyrelsen Norrbotten, Länsstyrelsen Västra Götaland, Olofströms kommun, Pajala kommun, Riksföreningen för medicinskt ansvariga sjuksköterskor och medicinskt ansvariga för rehabilitering, Simrishamns kommun, Skinnskattebergs kommun, Smedjebackens kommun, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sobona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Statens beredning för medicinsk och social utvärdering, Sundsvalls kommun, Stockholms universitet, Svenljunga kommun, Svensk sjuksköterskeförening, Svenska Distriktsläkarföreningen, Sveriges arbetsterapeuter, Sveriges läkarförbund, Timrå kommun, Tomelilla kommun, Torsby kommun, Täby kommun, Uppsala kommun, Vetlanda kommun, Vision, Vård- och omsorgscollege, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ydre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kommun, Åstorps kommun, Äldrecentrum, Älmhult kommun, Örebro kommun, Övertorneå kommun, Östhammars kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CA9194" w14:textId="3CB52E95" w:rsidR="00DB62B9" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc219207757"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="5C6D708A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00DC06CD" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc213160315"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>lag om ändring i socialtjänstlagen (2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>00)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="6D833486" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>socialtjänstlagen (2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>00)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D82E314" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71BA5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att rubriken närmast före 31 kap. 2 § ska lyda ”Bemyndiganden som gäller villkor, avgifter och språkkrav”,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014E4D69" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71BA5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">införas två nya paragrafer, 8 kap. 4 a § och 31 kap. 3 a §, och närmast före 8 kap. 4 a § en ny rubrik av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3147">
+        <w:t>följande lydelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FC7223" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B37D02" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00DC06CD" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2821"/>
+        <w:gridCol w:w="256"/>
+        <w:gridCol w:w="2820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C5508" w:rsidRPr="005B0E77" w14:paraId="32101165" w14:textId="77777777" w:rsidTr="001B7323">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ECFA854" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005B0E77" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7984A4" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005B0E77" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E460951" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00335416" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
-[...233 lines deleted...]
-          <w:p w14:paraId="3B38515A" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="005B0E77" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="53E27785" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005B0E77" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BC94F7A" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="003D09E5">
+    <w:p w14:paraId="2D780EA2" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5 kap.</w:t>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+        <w:t>8 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D09E5" w14:paraId="2C727DB3" w14:textId="77777777" w:rsidTr="0012204A">
+      <w:tr w:rsidR="005C5508" w14:paraId="150BD29E" w14:textId="77777777" w:rsidTr="001B7323">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A42A45B" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
-[...536 lines deleted...]
-          <w:p w14:paraId="530B94FC" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="71D62681" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E5F7B28" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="3F9011E8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="001E7494" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Rubrik5utannumrering"/>
               <w:rPr>
-                <w:i/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E7494">
               <w:rPr>
-                <w:i/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>6 </w:t>
-[...67 lines deleted...]
-              <w:t>gränslagen (1996:701).</w:t>
+              <w:t>Språkkrav</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...38 lines deleted...]
-      <w:tr w:rsidR="003D09E5" w14:paraId="212D9AE4" w14:textId="77777777" w:rsidTr="0012204A">
+      <w:tr w:rsidR="005C5508" w14:paraId="7FE2C85E" w14:textId="77777777" w:rsidTr="001B7323">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B7A59E2" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
-[...147 lines deleted...]
-          <w:p w14:paraId="6D9BD698" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="019BA901" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E848726" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="4BAF4848" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00471235" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-            <w:r>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>B</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C26BEA">
+            </w:pPr>
+            <w:r w:rsidRPr="00471235">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>estämmelserna i 16–2</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>1 </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26BEA">
+            <w:r w:rsidRPr="00471235">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§§ ska tillämpas vid kontroll av kontanta medel som passerar den svenska gränsen till eller från en annan medlemsstat inom Euro</w:t>
+              <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26BEA">
+            <w:r w:rsidRPr="00471235">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>peiska unionen.</w:t>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E74BF7C" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00471235">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialnämnden och </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">den som bedriver yrkesmässig enskild verksamhet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00471235">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska arbeta för att personal i äldreomsorgen har en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kunskaps</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00471235">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nivå i svenska språket som är relevant för </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">att genomföra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00471235">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>insatser.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="224F4DE6" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="003D09E5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3A2DB390" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>31 kap.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D09E5" w:rsidRPr="000E6F0B" w14:paraId="49E07B93" w14:textId="77777777" w:rsidTr="0012204A">
+      <w:tr w:rsidR="005C5508" w14:paraId="3856173E" w14:textId="77777777" w:rsidTr="001B7323">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="576C3F27" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="000E6F0B" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
-[...64 lines deleted...]
-          <w:p w14:paraId="26905CAE" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00634957" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="064E6712" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B403670" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00DC29E8" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
-[...510 lines deleted...]
-          <w:p w14:paraId="336BED7D" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="08D4C328" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005620A1" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...626 lines deleted...]
-            <w:r w:rsidRPr="00AF10FD">
+            <w:r w:rsidRPr="005620A1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>eller kontanta medel</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> till eller från en annan medlemsstat inom Europeiska unionen eller punktskattepliktiga varor får inte utformas på ett sådant sätt att urvalet av vad och vem som kontrolleras görs slumpmässigt.</w:t>
+              <w:t>3 a §</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...53 lines deleted...]
-          <w:p w14:paraId="7DA5B2F6" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="0012204A">
+          <w:p w14:paraId="654F900C" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00130931" w:rsidRDefault="00C820AC" w:rsidP="001B7323">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-[...12891 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C53E0">
+            <w:r w:rsidRPr="00130931">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...952 lines deleted...]
-              <w:t>§ inregränslagen som passerar den svenska gränsen till eller från en annan medlemsstat inom Euro</w:t>
+              <w:t>Regeringen får meddela före</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00C26BEA">
+            <w:r w:rsidRPr="00130931">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>peiska unionen.</w:t>
+              <w:t>skrifter om den kunskapsnivå i svenska språket enligt 8</w:t>
             </w:r>
-          </w:p>
-[...254 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005620A1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26BEA">
+            <w:r w:rsidRPr="00130931">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t>kap. 4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005620A1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t> a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C26BEA">
+            <w:r w:rsidRPr="00130931">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§ inregränslagen (1996:701) får en tulltjänsteman kontrollera försändelser, behållare eller transportmedel som kan innehålla oledsagade kontanta medel om de passerar gränsen till eller från en annan medlemsstat inom Europeiska unionen.</w:t>
+              <w:t>§ som är relevant för att genomföra insatser.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D03877A" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="007540A7">
-[...826 lines deleted...]
-    <w:p w14:paraId="50552067" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00811E52" w:rsidRDefault="00F20D79" w:rsidP="007540A7">
+    <w:p w14:paraId="59C67B2A" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00811E52" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB67C3A" w14:textId="3E9A8AD9" w:rsidR="00DB62B9" w:rsidRDefault="00F20D79" w:rsidP="007540A7">
+    <w:p w14:paraId="2E6FEBB3" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="73" w:name="_Hlk195785322"/>
+      <w:bookmarkStart w:id="74" w:name="_Hlk196395467"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="4C5E1087" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="005C5508" w:rsidRDefault="00C820AC" w:rsidP="005C5508">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="005C5508" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId81"/>
+          <w:headerReference w:type="default" r:id="rId82"/>
+          <w:footerReference w:type="even" r:id="rId83"/>
+          <w:footerReference w:type="default" r:id="rId84"/>
+          <w:headerReference w:type="first" r:id="rId85"/>
+          <w:footerReference w:type="first" r:id="rId86"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="04FC9D6D" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="000B56BC">
+    <w:p w14:paraId="19C63E62" w14:textId="7BCA6806" w:rsidR="00DB62B9" w:rsidRDefault="00C820AC" w:rsidP="00BA4BC2">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc213244748"/>
-      <w:bookmarkStart w:id="118" w:name="_Toc216275665"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc219207758"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="118"/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
-    <w:p w14:paraId="6A302301" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00B43677">
+    <w:p w14:paraId="04B7B7D6" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-        <w:t>Efter remiss har yttrande kommit in från Brottsförebyggande rådet, Domstolsverket, Ekobrottsmyndigheten, Finansinspektionen, Förvaltningsrätten i Stockholm, Hovrätten för Nedre Norrland, Integritetsskyddsmyndigheten, Justitiekanslern, Kammarrätten i Göteborg, Kronofogdemyndigheten, Kustbevakningen, Polismyndigheten, Riksgäldskontoret, Sieps – Svenska institutet för europapolitiska studier, Sveriges advokatsamfund, Sveriges Riksbank, Säkerhetspolisen, Södertörns tingsrätt, Tullverket, Umeå universitet, Åklagarmyndigheten och Örebro universitet.</w:t>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-11-25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BBD758" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00B43677">
+    <w:p w14:paraId="0FB4F61D" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A816B9" w14:textId="76F77E4B" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007371A1">
+        <w:t xml:space="preserve"> justitieråden Sten Andersson och Kristina Svahn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Starrsjö</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007371A1">
+        <w:t xml:space="preserve"> samt justitierådet Jonas Malmberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE992A5" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287C6A63" w14:textId="67068357" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ett språkkrav inom äldreomsorgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5F9161" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480A0DC4" w14:textId="78956A56" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Enligt en lagrådsremiss den</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>november</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>2025 har regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>(Social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>departementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i socialtjänstlagen (2025:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698D5EE0" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB90464" w14:textId="4994B916" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av ämnesrådet Jimmy Järvenpää, biträdd av kanslirådet Johanna Hedström. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022D578B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="008415A6" w:rsidRDefault="00C820AC" w:rsidP="008415A6">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="68414014" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00854B7A" w:rsidRDefault="00F20D79" w:rsidP="00B43677">
+    <w:p w14:paraId="56EA613E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t xml:space="preserve">Förslaget föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F577763" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A17D75" w14:textId="608E54C8" w:rsidR="00C820AC" w:rsidRPr="003F3A3B" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A3B">
+        <w:t>8 kap. 4 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2116E630" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="003F3A3B" w:rsidRDefault="00C820AC" w:rsidP="003F3A3B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00854B7A">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="22D214D7" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="6656EDF5" w14:textId="4BDC6352" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Paragrafen, som är ny, innehåller en bestämmelse om en skyldighet för socialnämnden och den som bedriver yrkesmässig enskild verksamhet att arbeta för att personal i äldreomsorgen har en kunskapsnivå i svenska språket som är relevant för att genomföra insatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA0585E" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF3C4F8" w14:textId="5B11B2A1" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>I paragrafen anges att både Socialnämnden och den som yrkesmässigt bedriver enskild verksamhet ska omfattas av skyldigheten att arbeta för att den föreslagna kunskapsnivån uppnås hos personal i äldreomsorgen. Enligt 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>§ socialtjänstlagen ansvarar en kommun i egenskap av huvudman för äldreomsorgen i kommunen men kommunen får enligt 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>§ ingå avtal med ett privaträttsligt organ eller en fysisk person om att utföra kommunens uppgifter inom socialtjänsten. Det som föreslås är således korrekt. Lagrådet konstaterar dock att i flera andra paragrafer i 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>kap. anges endast Socialnämnden som den som har att arbeta för att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>godose till exempel äldre personers olika behov. Detta trots att 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>§ socialtjänstlagen gäller även i dessa fall. För att undvika oklarheter föreslår Lagrådet därför att endast Socialnämnden anges i paragrafen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F68638B" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D82653" w14:textId="1E2D0012" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Lagrådet, som anser att förslaget även i övrigt har fått en något otydlig utformning, föreslår att paragrafen ges följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40431BE3" w14:textId="7B6002FC" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="008415A6">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Socialnämnden ska arbeta för att den personal som genomför insatser i socialtjänstens omsorg om äldre personer har de kunskaper i svenska som är relevanta för insatsernas genomförande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6991B638" w14:textId="1A83510E" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A3B">
+        <w:t>31 kap. 3 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53060D82" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="003F3A3B" w:rsidRDefault="00C820AC" w:rsidP="003F3A3B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId87"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16086B9F" w14:textId="3F6B86D4" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Paragrafen innehåller ett bemyndigande för regeringen att meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>skrifter om den kunskapsnivå i svenska språket som är relevant för att genomföra insatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C156E1B" w14:textId="25965F34" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="00337772">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007371A1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Som en följd av ändringarna i 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>§ föreslår Lagrådet att paragrafen ges följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320B8F07" w14:textId="427FE094" w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidRDefault="00C820AC" w:rsidP="008415A6">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+        <w:sectPr w:rsidR="00C820AC" w:rsidRPr="007371A1" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId87"/>
+          <w:headerReference w:type="default" r:id="rId88"/>
+          <w:footerReference w:type="even" r:id="rId89"/>
+          <w:footerReference w:type="default" r:id="rId90"/>
+          <w:headerReference w:type="first" r:id="rId91"/>
+          <w:footerReference w:type="first" r:id="rId92"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...99 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>Regeringen får meddela föreskrifter om den kunskapsnivå i svenska enligt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081729E">
-[...4676 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>§ som är relevant för att genomföra insatser i social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007371A1">
+        <w:t>tjänstens omsorg om äldre personer.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1C28E354" w14:textId="6FE04D65" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="000B56BC">
+        <w:p w14:paraId="4A769F53" w14:textId="17B937F9" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00D37288">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="67A5DB97" w14:textId="1FD18595" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="43CB1845" w14:textId="57C5D56D" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc216275668"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc219207759"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-12-11T00:00:00Z">
+          <w:date w:fullDate="2026-01-15T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00080205">
-            <w:t>den 11 december 2025</w:t>
+          <w:r w:rsidR="007F7839">
+            <w:t>den 15 januari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w14:paraId="60E61408" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="616EDA71" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="759B717C" w14:textId="6A8CE410" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="74BF16E9" w14:textId="776DD504" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Wykman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Malmer </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Bohlin, Carlson, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Rosencrantz, Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="675DA88B" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="61DEDE21" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F17B823" w14:textId="15DE3107" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="3DFC90FF" w14:textId="706B629D" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Svantesson</w:t>
+            <w:t>Anna Tenje</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1BFFCFD0" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00827386" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="1D536DE4" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00827386" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FD421C6" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="00915BF3" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="24AB82D8" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="00915BF3" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48208025" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRPr="006E102E" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="62C76917" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRPr="006E102E" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E0F5C4" w14:textId="77777777" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="17178248" w14:textId="77777777" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E413060" w14:textId="3C4CD838" w:rsidR="00F20D79" w:rsidRDefault="00F20D79" w:rsidP="00F85486">
+    <w:p w14:paraId="7BEDBF59" w14:textId="32463980" w:rsidR="00C820AC" w:rsidRDefault="00C820AC" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Kontroller av kontanta medel vid den inre gränsen</w:t>
+            <w:t>Ett språkkrav inom äldreomsorgen</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="772CFB64" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="189EC715" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId125"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId130"/>
+      <w:headerReference w:type="even" r:id="rId93"/>
+      <w:headerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="even" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:headerReference w:type="first" r:id="rId97"/>
+      <w:footerReference w:type="first" r:id="rId98"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07E2BBD2" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00F8009C">
+    <w:p w14:paraId="1E3B6629" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23581B1E" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="00F8009C">
+    <w:p w14:paraId="6F78AAB9" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7201AD97" w14:textId="77777777" w:rsidR="000819E7" w:rsidRDefault="000819E7">
+    <w:p w14:paraId="72A93ED4" w14:textId="77777777" w:rsidR="00E44E09" w:rsidRDefault="00E44E09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -30199,427 +13341,434 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C72D849" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="61455966" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="33" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="756C030E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="39D35EED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658324;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="756C030E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="39D35EED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="535F3D64" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="18CC9B4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658327" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="324B5A32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6B2C5E2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658327;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="324B5A32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6B2C5E2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38289C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6EDC6069" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="46959E78" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4AC8E0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -30628,153 +13777,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="46959E78" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4AC8E0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70268F2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="22864E5B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2EBD3FB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1A4773E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -30783,308 +13932,308 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2EBD3FB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1A4773E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21673144" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="061416F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="713918536" name="Textruta 4"/>
+              <wp:docPr id="45" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50F4B97A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="43BBF5D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="50F4B97A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="43BBF5D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="595C23BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4B9DECBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="536185887" name="Textruta 1"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2AC2FAA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6A0EFDBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -31093,153 +14242,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2AC2FAA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6A0EFDBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E93FFAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5BF6DFA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1987069265" name="Textruta 1"/>
+              <wp:docPr id="44" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56D8E8C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7EBD86D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -31248,308 +14397,308 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="56D8E8C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7EBD86D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62718C0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="406444DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658329" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:docPr id="48" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6774202D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3E2FE4C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658329;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6774202D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3E2FE4C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="33D3A9F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7DD0CF04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="49" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CDD01E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6390722B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -31558,153 +14707,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CDD01E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6390722B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25514393" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7FC464FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="47" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="379619DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4B4CAA10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -31713,308 +14862,308 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="379619DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4B4CAA10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BA058B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7A9DCCE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658330" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="65" name="Textruta 4"/>
+              <wp:docPr id="51" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="562B7096" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5D84FD53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658330;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="562B7096" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5D84FD53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5778196C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3E13C98F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13EB492A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2179E6DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -32023,153 +15172,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="13EB492A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2179E6DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="031D356C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="17B05ACE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:docPr id="52" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="01F6BDE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0628D24A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -32178,153 +15327,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="01F6BDE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0628D24A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="531450AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="54E6E6EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:docPr id="50" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2FB2E23B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="35B87D59" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -32333,1393 +15482,1393 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2FB2E23B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="35B87D59" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C06A1D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="50B47A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658331" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="68" name="Textruta 4"/>
+              <wp:docPr id="54" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F8517F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="207B868B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658331;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F8517F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="207B868B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6996C8AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="22030D34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:docPr id="55" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3B6547BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="40CB5EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3B6547BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="40CB5EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6420B406" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="36AF0182" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:docPr id="53" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FBDAD57" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7E68466F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FBDAD57" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7E68466F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="05383903" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4E9DF2BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658332" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 4"/>
+              <wp:docPr id="57" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="047AD148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3EF0C56C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658332;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="047AD148" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3EF0C56C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0FD110B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D2848A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20CA4EC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5DE62BE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="20CA4EC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5DE62BE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D19E5AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7656A31D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:docPr id="56" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="60220D95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="50B62065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60220D95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="50B62065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="16BDE031" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="798B9D65" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658333" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="74" name="Textruta 4"/>
+              <wp:docPr id="60" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4788D328" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="42744A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658333;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4788D328" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="42744A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5AB93458" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="184F3050" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57E01F8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="391976ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="57E01F8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="391976ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C0754AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="78E2F957" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2CB9F31A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1EF7B151" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -33728,6043 +16877,2788 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2CB9F31A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1EF7B151" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F7DA708" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="35117EB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:docPr id="59" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B27A537" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="38424B72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6B27A537" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="38424B72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1294730F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0D31611C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658334" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="77" name="Textruta 4"/>
+              <wp:docPr id="63" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D2F15E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="757470FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658334;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D2F15E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="757470FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62E00284" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55801C82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:docPr id="64" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F2EF2FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="524E4C25" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F2EF2FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="524E4C25" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C101772" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="41BC7DD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:docPr id="62" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5DEC0D9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2F6855E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5DEC0D9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2F6855E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F75AB0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6FE76BF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658335" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="80" name="Textruta 4"/>
+              <wp:docPr id="66" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7C83997E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1F6B81E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658335;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7C83997E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1F6B81E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44AE7865" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2CAEFBA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="81" name="Textruta 1"/>
+              <wp:docPr id="67" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0033BA19" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="40129399" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0033BA19" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="40129399" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6349DDBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5F0AFE0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="79" name="Textruta 1"/>
+              <wp:docPr id="65" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4464A23D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="12A2FB3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4464A23D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="12A2FB3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B16C18B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6442EE65" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="83" name="Textruta 4"/>
+              <wp:docPr id="69" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5ACF9694" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7F9E1721" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5ACF9694" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7F9E1721" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2223E2AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2BF3D5E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="84" name="Textruta 1"/>
+              <wp:docPr id="70" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7D8DBB00" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="628DBB04" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7D8DBB00" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="628DBB04" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54650CC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="49B009E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="82" name="Textruta 1"/>
+              <wp:docPr id="68" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7888AF7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="75D4B8BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7888AF7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="75D4B8BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="57B5310F" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="009C2B67">
+  <w:p w14:paraId="41BD8128" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0828A0D9" wp14:editId="19AF6AF8">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="36" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A211B42" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="009C2B67">
-[...3719 lines deleted...]
-                        <w:p w14:paraId="64938B2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="65CF497B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1129" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASbsB4egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUvuFoz4AVlDsihoduZoKTi4radysCPghPQ0Idp8HHe/poAwQ/9BJna/C/&#10;XruP9sRd0nLW0NAVPPzcCK84M18tsfoiP49EwnQ4H38kJjF/qlmdauymvgbiRE4rxskkRns0e1F7&#10;qJ9oP8xjVlIJKyl3wXEvXmO3Cmi/SDWfJyOaSyfw1i6djKEjzpGcj+2T8K5nMBL172A/nmL6gsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQCWEfCI&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/4Ho8Fuq5NQRpPFKevYDiuUsnaw&#10;qxtrcVgsh9hps38/9dSexJMeT98rV5PrxAmH0HpSkM4TEEi1Ny01Cr4O749LECFqMrrzhAr+MMCq&#10;mt2VujD+TJ942sdGcAiFQiuwMfaFlKG26HSY+x6Jbz9+cDqyHBppBn3mcNfJLEmepNMt8Qere3y1&#10;WP/uR6fgsF2bUZrJfLzV280Ov+XGLnZKPdxPL88gIk7xaoYLPqNDxUxHP5IJomOdMHnkmWVpDoId&#10;eZ6BOF42izQFWZXytkP1DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABJuwHh6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYR8IjfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64938B2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="65CF497B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer62.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="77A8F688" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="51B5CE6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="108" name="Textruta 1"/>
+              <wp:docPr id="72" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="187EDBAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="37CB7E15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="37CB7E15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D6354F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C55603C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1130" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt3I+tegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+4ZnewasoNwRMTx0MxOcXFTUvlsR8EF4GhLqOA0+3tNHGyD4oZc4W4P/&#10;9dp9tCfukpazhoau4OHnRnjFmflqidWX+XkkEqbD+fgjMYn5U83qVGM39RyIEzmtGCeTGO3R7EXt&#10;oX6i/TCLWUklrKTcBce9OMduFdB+kWo2S0Y0l07grV06GUNHnCM5H9sn4V3PYCTq38F+PMXkBZE7&#10;2+gZ3GyDRMbE8oh0h2rfAZrpRP5+/8SlcXpOVsctOf0NAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdyPrXoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="187EDBAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2C55603C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer63.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74060D44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7FF70E94" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="106" name="Textruta 1"/>
+              <wp:docPr id="71" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="709696CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="323E0944" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1131" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTyfLqegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+wajPQOWUO6IGB66mQlO3lTUvlsR8EF4GhLqOA0+3tNHGyD4oZc4W4P/&#10;9dp9tCfukpazhoau4OHnRnjFmflqidUX+SgSCdNhNP5ITGL+VLM81dhNvQDiRE4rxskkRns0e1F7&#10;qJ9pP8xjVlIJKyl3wXEvLrBbBbRfpJrPkxHNpRN4ax+djKEjzpGcT+2z8K5nMBL172A/nmL6gsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA08ny6noCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="709696CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="323E0944" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0C2F1B33" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BC3DCD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BC3DCD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5CDFE259" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4247D356" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4247D356" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14F0A840" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="634EB187" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658326" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7581DFC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3C21FA56" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658326;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7581DFC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3C21FA56" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="384FE43D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="16807845" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0554FBC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5C4989C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -39773,153 +19667,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0554FBC0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5C4989C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66DB2AB2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0BF96C4C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="297F0760" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2241E6AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -39928,10573 +19822,6382 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="297F0760" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2241E6AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68E75295" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="006923D1">
+    <w:p w14:paraId="3391E75C" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06BBE9A2" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRPr="006923D1" w:rsidRDefault="00A33BCB" w:rsidP="006923D1">
+    <w:p w14:paraId="74A2626F" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRPr="006923D1" w:rsidRDefault="00CC3520" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53102A35" w14:textId="77777777" w:rsidR="00A33BCB" w:rsidRDefault="00A33BCB" w:rsidP="006923D1">
+    <w:p w14:paraId="6CAD711A" w14:textId="77777777" w:rsidR="00CC3520" w:rsidRDefault="00CC3520" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...332 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="248DECFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0C961A60" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2BE67F53" w14:textId="47E2555A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="5A8AE151" w14:textId="21C01A57" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2BE67F53" w14:textId="47E2555A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="5A8AE151" w14:textId="21C01A57" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="37FE8F2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5394DC51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="542BABEF" w14:textId="5A3B4466" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1423916123"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1153452787"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="542BABEF" w14:textId="5A3B4466" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1423916123"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1153452787"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E538F39" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14A4765C" w14:textId="7F73547A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="24DE97CD" w14:textId="79D08299" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="146413341"/>
+                              <w:id w:val="350536986"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="296422777"/>
+                              <w:id w:val="-539826690"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="14A4765C" w14:textId="7F73547A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="24DE97CD" w14:textId="79D08299" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="146413341"/>
+                        <w:id w:val="350536986"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="296422777"/>
+                        <w:id w:val="-539826690"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22F67FA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2F441686" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="69EE9E5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="256838323" name="Textruta 2"/>
+              <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C3D8E3E" w14:textId="7BBF2E02" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="4D900E42" w14:textId="5E3BA598" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1760090904"/>
+                              <w:id w:val="1426001537"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1675494543"/>
+                              <w:id w:val="-1193138114"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C3D8E3E" w14:textId="7BBF2E02" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="4D900E42" w14:textId="5E3BA598" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1760090904"/>
+                        <w:id w:val="1426001537"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1675494543"/>
+                        <w:id w:val="-1193138114"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="657CA7DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="403F9E9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="1318043966" name="Textruta 3"/>
+              <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3AE6881D" w14:textId="07DCDC1B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4E3974EE" w14:textId="6377A501" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1059311708"/>
+                              <w:id w:val="445589041"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="28077665"/>
+                              <w:id w:val="1764260086"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3AE6881D" w14:textId="07DCDC1B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4E3974EE" w14:textId="6377A501" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1059311708"/>
+                        <w:id w:val="445589041"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="28077665"/>
+                        <w:id w:val="1764260086"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="283EFDBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="28FEA321" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F11F8EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="75475F73" w14:textId="4C6FD4C7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="6DB3804B" w14:textId="691E6090" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1672860368"/>
+                              <w:id w:val="882599485"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-331143938"/>
+                              <w:id w:val="-1932890107"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="75475F73" w14:textId="4C6FD4C7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="6DB3804B" w14:textId="691E6090" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1672860368"/>
+                        <w:id w:val="882599485"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-331143938"/>
+                        <w:id w:val="-1932890107"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23C22BC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2AC0F400" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74F6B2B6" w14:textId="0C8EAF7F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="289ABC2F" w14:textId="2E02EFC2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1852141126"/>
+                              <w:id w:val="-1503425563"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-846562232"/>
+                              <w:id w:val="935412176"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74F6B2B6" w14:textId="0C8EAF7F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="289ABC2F" w14:textId="2E02EFC2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1852141126"/>
+                        <w:id w:val="-1503425563"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-846562232"/>
+                        <w:id w:val="935412176"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="218C4ED8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="71DCD845" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0064F821" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1BF22412" w14:textId="6E9F3A9A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="5E0A87DF" w14:textId="4925D142" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1723637257"/>
+                              <w:id w:val="-1441373743"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="509884454"/>
+                              <w:id w:val="-594779459"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1BF22412" w14:textId="6E9F3A9A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="5E0A87DF" w14:textId="4925D142" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1723637257"/>
+                        <w:id w:val="-1441373743"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="509884454"/>
+                        <w:id w:val="-594779459"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FCC4E3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3F013D1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5CE0B68A" w14:textId="011EAC0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5CE0B68A" w14:textId="011EAC0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2F1AE76B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6720FA22" w14:textId="003E9A17" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2F8CDE92" w14:textId="1E2CC690" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-296687507"/>
+                              <w:id w:val="-1803145862"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="401876974"/>
+                              <w:id w:val="-520778401"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6720FA22" w14:textId="003E9A17" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2F8CDE92" w14:textId="1E2CC690" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-296687507"/>
+                        <w:id w:val="-1803145862"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="401876974"/>
+                        <w:id w:val="-520778401"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="018770EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EBA276D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="676CD335" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0C025246" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35044F28" w14:textId="25E246B9" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="186C7B6D" w14:textId="07AF0A5A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="45805983"/>
+                              <w:id w:val="697276947"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-827747611"/>
+                              <w:id w:val="988677389"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="35044F28" w14:textId="25E246B9" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="186C7B6D" w14:textId="07AF0A5A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="45805983"/>
+                        <w:id w:val="697276947"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-827747611"/>
+                        <w:id w:val="988677389"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15CF76E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1F289DBF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658310" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BB1E4CF" w14:textId="04C6FD1B" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="31C68F6E" w14:textId="0D3D4E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1699191533"/>
+                              <w:id w:val="1391614760"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-500737369"/>
+                              <w:id w:val="1509329906"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658310;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BB1E4CF" w14:textId="04C6FD1B" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="31C68F6E" w14:textId="0D3D4E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1699191533"/>
+                        <w:id w:val="1391614760"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-500737369"/>
+                        <w:id w:val="1509329906"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="776D947C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0957EFAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2965A686" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...201 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3204A30C" w14:textId="56E35D55" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="31478CCC" w14:textId="69B3CD18" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-304163594"/>
+                              <w:id w:val="1105380352"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1386301655"/>
+                              <w:id w:val="-1917309585"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="626BDC67" w14:textId="3CA144E6" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="29DB56B3" w14:textId="6C80F004" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1109038165"/>
+                              <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-965268478"/>
+                              <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3204A30C" w14:textId="56E35D55" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="31478CCC" w14:textId="69B3CD18" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-304163594"/>
+                        <w:id w:val="1105380352"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1386301655"/>
+                        <w:id w:val="-1917309585"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="626BDC67" w14:textId="3CA144E6" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="29DB56B3" w14:textId="6C80F004" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1109038165"/>
+                        <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-965268478"/>
+                        <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26D491F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="66399DF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="53339283" w14:textId="363E2F04" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="25909982" w14:textId="129D86D4" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-116376231"/>
+                              <w:id w:val="1857767058"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-903989365"/>
+                              <w:id w:val="-1736303852"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0E9F1291" w14:textId="68D9B1B4" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0707C1B7" w14:textId="6586CBCB" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="254794631"/>
+                              <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="719321893"/>
+                              <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="53339283" w14:textId="363E2F04" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="25909982" w14:textId="129D86D4" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-116376231"/>
+                        <w:id w:val="1857767058"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-903989365"/>
+                        <w:id w:val="-1736303852"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0E9F1291" w14:textId="68D9B1B4" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0707C1B7" w14:textId="6586CBCB" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="254794631"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="719321893"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="765D890D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="501F2BFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3EC6A31B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="578A0535" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6909F336" w14:textId="7FD4AE6E" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="5BAD62DB" w14:textId="78FB32B3" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2072533971"/>
+                              <w:id w:val="1265417182"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="294568947"/>
+                              <w:id w:val="-1414918968"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="54825D8A" w14:textId="7F43DD64" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="5875A3FD" w14:textId="48A4BF50" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1352064270"/>
+                              <w:id w:val="1749148103"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-806776381"/>
+                              <w:id w:val="-7598613"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6909F336" w14:textId="7FD4AE6E" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="5BAD62DB" w14:textId="78FB32B3" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2072533971"/>
+                        <w:id w:val="1265417182"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="294568947"/>
+                        <w:id w:val="-1414918968"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="54825D8A" w14:textId="7F43DD64" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="5875A3FD" w14:textId="48A4BF50" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1352064270"/>
+                        <w:id w:val="1749148103"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-806776381"/>
+                        <w:id w:val="-7598613"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2058CC8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="483A6C17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4AC7A3C1" w14:textId="096489DA" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="76CD9951" w14:textId="1F882341" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-809252378"/>
+                              <w:id w:val="-1862349014"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-172190871"/>
+                              <w:id w:val="-455790599"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="3B78373B" w14:textId="034DF04B" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="5F598033" w14:textId="4D702EEF" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="467092613"/>
+                              <w:id w:val="254793981"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="46738466"/>
+                              <w:id w:val="-1001038165"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4AC7A3C1" w14:textId="096489DA" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="76CD9951" w14:textId="1F882341" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-809252378"/>
+                        <w:id w:val="-1862349014"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-172190871"/>
+                        <w:id w:val="-455790599"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="3B78373B" w14:textId="034DF04B" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="5F598033" w14:textId="4D702EEF" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="467092613"/>
+                        <w:id w:val="254793981"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="46738466"/>
+                        <w:id w:val="-1001038165"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A1BE84A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2AFF84EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01DDB214" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="30F0F730" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2810EC50" w14:textId="09BB0BDB" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="752D4F93" w14:textId="29BA54E1" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1485591442"/>
+                              <w:id w:val="-861659686"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1533992414"/>
+                              <w:id w:val="2088571986"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="01D82E0C" w14:textId="34FB7271" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="6B54E5B4" w14:textId="6375B265" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1160387596"/>
+                              <w:id w:val="1710843257"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="2036843657"/>
+                              <w:id w:val="760255894"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2810EC50" w14:textId="09BB0BDB" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="752D4F93" w14:textId="29BA54E1" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1485591442"/>
+                        <w:id w:val="-861659686"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1533992414"/>
+                        <w:id w:val="2088571986"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="01D82E0C" w14:textId="34FB7271" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="6B54E5B4" w14:textId="6375B265" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1160387596"/>
+                        <w:id w:val="1710843257"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="2036843657"/>
+                        <w:id w:val="760255894"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C3C0AF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55A36CBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0CFE0C3B" w14:textId="2A61B530" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7BDF2784" w14:textId="62821058" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="307215496"/>
+                              <w:id w:val="1979177769"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="500549075"/>
+                              <w:id w:val="615871316"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="4451D834" w14:textId="272B15D6" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="6387AFB5" w14:textId="659AA02C" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="633369226"/>
+                              <w:id w:val="-824665956"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1736974528"/>
+                              <w:id w:val="-29503343"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0CFE0C3B" w14:textId="2A61B530" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7BDF2784" w14:textId="62821058" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="307215496"/>
+                        <w:id w:val="1979177769"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="500549075"/>
+                        <w:id w:val="615871316"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="4451D834" w14:textId="272B15D6" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="6387AFB5" w14:textId="659AA02C" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="633369226"/>
+                        <w:id w:val="-824665956"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1736974528"/>
+                        <w:id w:val="-29503343"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31A02E02" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="724838CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="54CD74A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3D89819C" w14:textId="5C45F4E6" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="4FDFFC93" w14:textId="20109E6C" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1099179754"/>
+                              <w:id w:val="-1110280556"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1822721202"/>
+                              <w:id w:val="1578252602"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="607FBC47" w14:textId="5BABAFD7" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="554063DA" w14:textId="1018D94E" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1053657901"/>
+                              <w:id w:val="1149643774"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1581600571"/>
+                              <w:id w:val="-81462000"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3D89819C" w14:textId="5C45F4E6" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="4FDFFC93" w14:textId="20109E6C" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1099179754"/>
+                        <w:id w:val="-1110280556"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1822721202"/>
+                        <w:id w:val="1578252602"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="607FBC47" w14:textId="5BABAFD7" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="554063DA" w14:textId="1018D94E" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1053657901"/>
+                        <w:id w:val="1149643774"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1581600571"/>
+                        <w:id w:val="-81462000"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C3160F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4CAD8096" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0E4B28F3" w14:textId="27CFE4E5" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7AB2D856" w14:textId="1695C9BC" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-388193213"/>
+                              <w:id w:val="1950655656"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-235241827"/>
+                              <w:id w:val="651493494"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5C1FFAB2" w14:textId="7768DA53" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7DAA68B6" w14:textId="757CA934" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1547525223"/>
+                              <w:id w:val="452920274"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-2090607545"/>
+                              <w:id w:val="-500664522"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0E4B28F3" w14:textId="27CFE4E5" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7AB2D856" w14:textId="1695C9BC" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-388193213"/>
+                        <w:id w:val="1950655656"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-235241827"/>
+                        <w:id w:val="651493494"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="5C1FFAB2" w14:textId="7768DA53" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7DAA68B6" w14:textId="757CA934" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1547525223"/>
+                        <w:id w:val="452920274"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-2090607545"/>
+                        <w:id w:val="-500664522"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="196818C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7B11B5A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F35895C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3CD172DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45549971" w14:textId="52B0FAA5" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="4B30DFC7" w14:textId="529BCBE9" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1289824417"/>
+                              <w:id w:val="1510710748"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1225755590"/>
+                              <w:id w:val="1343361994"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1A4CF72A" w14:textId="31A7EF8E" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="348C6165" w14:textId="2B6C66ED" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="728044086"/>
+                              <w:id w:val="285391490"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-361821823"/>
+                              <w:id w:val="1842805603"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45549971" w14:textId="52B0FAA5" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="4B30DFC7" w14:textId="529BCBE9" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1289824417"/>
+                        <w:id w:val="1510710748"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1225755590"/>
+                        <w:id w:val="1343361994"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1A4CF72A" w14:textId="31A7EF8E" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="348C6165" w14:textId="2B6C66ED" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="728044086"/>
+                        <w:id w:val="285391490"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-361821823"/>
+                        <w:id w:val="1842805603"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="018C0164" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7589BC05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="28" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C1AA618" w14:textId="27857731" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6220F5B5" w14:textId="6A442C63" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1791316037"/>
+                              <w:id w:val="1258106202"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-834139870"/>
+                              <w:id w:val="866022581"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="58114944" w14:textId="4D9A8F18" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="00295D6D" w:rsidP="00C7375F">
+                        <w:p w14:paraId="4F896347" w14:textId="62B5AAF6" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1416134420"/>
+                              <w:id w:val="-916170941"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00F20D79">
+                          <w:r w:rsidR="00C820AC">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1809966262"/>
+                              <w:id w:val="-379629636"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00C820AC">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C1AA618" w14:textId="27857731" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6220F5B5" w14:textId="6A442C63" w:rsidR="00244011" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1791316037"/>
+                        <w:id w:val="1258106202"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-834139870"/>
+                        <w:id w:val="866022581"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="58114944" w14:textId="4D9A8F18" w:rsidR="00F20D79" w:rsidRPr="00C7375F" w:rsidRDefault="0025294A" w:rsidP="00C7375F">
+                  <w:p w14:paraId="4F896347" w14:textId="62B5AAF6" w:rsidR="00C820AC" w:rsidRPr="00C7375F" w:rsidRDefault="008F3ECA" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1416134420"/>
+                        <w:id w:val="-916170941"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00F20D79">
+                    <w:r w:rsidR="00C820AC">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1809966262"/>
+                        <w:id w:val="-379629636"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
-[...1371 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00C820AC">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54B54CAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3109C74E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7863305D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658318" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...268 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1CFE1D06" wp14:editId="5BAC1FA8">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="211D99E2" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="06A3C04B" w14:textId="69C1DE75" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1866439608"/>
-                              <w:lock w:val="contentLocked"/>
+                              <w:id w:val="-1507281357"/>
+                              <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0025294A">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0025294A">
+                          <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2007511460"/>
-                              <w:lock w:val="contentLocked"/>
+                              <w:id w:val="856313673"/>
+                              <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0025294A">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1CFE1D06" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="211D99E2" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="06A3C04B" w14:textId="69C1DE75" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1866439608"/>
-                        <w:lock w:val="contentLocked"/>
+                        <w:id w:val="-1507281357"/>
+                        <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r>
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2007511460"/>
-                        <w:lock w:val="contentLocked"/>
+                        <w:id w:val="856313673"/>
+                        <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r>
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55B21CD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="59FE159D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 2"/>
+              <wp:docPr id="31" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B511D68" w14:textId="0211B37E" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="64772239" w14:textId="2BA0A832" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="63221160"/>
+                              <w:id w:val="-1831819844"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2018880139"/>
+                              <w:id w:val="1947110039"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK1NwxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4ZyzgMJWwoBVJd+qwC9n799NW1eoMazAVMozcmJD0bqSrxBdkWVBrlQjwgk4ZUmpwTcC6eifs8qL&#10;lrw3JhuPRmdZC75yHqQKgW6veyWfJf9aK4n3WgeFzJSc3obp69N3Gb/ZbCqKZy/cqpbDM8Q/vKIR&#10;taWge1fXAgVb+/ovV00tPQTQeCKhyUDrWqqUA2WTj15ks1gJp1IuVJzg9mUK/8+tvNss3INn2H2G&#10;jhoYC9K6UAS6jPl02jfxTy9lpKcSbvdlUx0yGY3ySU694EySLh/nF+NU1+xg7XzALwoaFoWSe2pL&#10;qpbY3AakiATdQWKwAKaubmpj0iFSQV0ZzzaCmmgwvZEs/kAZy9qSn308HSXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8vPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn9RERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACtTcMXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B511D68" w14:textId="0211B37E" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="64772239" w14:textId="2BA0A832" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="63221160"/>
+                        <w:id w:val="-1831819844"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2018880139"/>
+                        <w:id w:val="1947110039"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39A625E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7A3AE832" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 3"/>
+              <wp:docPr id="30" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="386B4B8F" w14:textId="65B3FE29" w:rsidR="00244011" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1E5ADD0C" w14:textId="27D5C444" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="243009960"/>
+                              <w:id w:val="1035849494"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1291130531"/>
+                              <w:id w:val="-451168575"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1108" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658319;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZpPkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;zjkLKGwlDFhV8q0K/HL2/t20dYUawwpMpTyjIDYUrSv5CtEVWRbkSjUinIBTlpQafCOQrv45q7xo&#10;KXpjsvFodJa14CvnQaoQ6O91r+SzFF9rJfFe66CQmZLT2zCdPp3LeGazqSievXCrWg7PEP/wikbU&#10;lpLuQ10LFGzt679CNbX0EEDjiYQmA61rqVINVE0+elHNYiWcSrUQOMHtYQr/L6y82yzcg2fYfYaO&#10;GhgBaV0oAv2M9XTaN/FLL2WkJwi3e9hUh0xGp3ySUy84k6TLx/nFOOGaHbydD/hFQcOiUHJPbUlo&#10;ic1tQMpIpjuTmCyAqaub2ph0iVRQV8azjaAmGkxvJI8/rIxlbcnPPp6OUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzk53sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukxOPxGRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWaT5HkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPe00/p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="386B4B8F" w14:textId="65B3FE29" w:rsidR="00244011" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1E5ADD0C" w14:textId="27D5C444" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="243009960"/>
+                        <w:id w:val="1035849494"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1291130531"/>
+                        <w:id w:val="-451168575"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2CA72D24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="77986997" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D747678" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1815 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="75475DE0" wp14:editId="4DE93F27">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="07A543A7" w14:textId="77777777" w:rsidR="0025294A" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0D690622" w14:textId="46665BBD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-166944470"/>
+                              <w:id w:val="-39520206"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0025294A">
-[...186 lines deleted...]
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1424404672"/>
+                              <w:id w:val="4561309"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1128" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658323;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI5/gueQIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBq32igwArKHTHDQzc0wcnritp3IwLeC09TQh2nycc7OrQBgh96ibM1+N+v&#10;/Y/2RF7SctbQ1BU8/NoIrzgz3yzR+jyfTOKYpsvk9BMxifljzepYYzf1JRAnctoxTiYx2qPZi9pD&#10;/UgLYhGzkkpYSbkLjnvxErtdQAtGqsUiGdFgOoE3dulkDB1xjuR8aB+Fdz2Dkbh/C/v5FNMXRO5s&#10;o2dwiw0SGRPLI9Idqn0HaKgT+fsFFLfG8T1ZHdbk/BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEjn+C55AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2AFD1CC4" w14:textId="41BC4E93" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0D690622" w14:textId="46665BBD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1769375646"/>
+                        <w:id w:val="-39520206"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1424404672"/>
+                        <w:id w:val="4561309"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header51.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C075E87" w14:textId="77777777" w:rsidR="0025294A" w:rsidRDefault="0025294A" w:rsidP="00EE1584">
+  <w:p w14:paraId="07453814" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B530C99" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="61EF9BE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28DD0872" w14:textId="40A0CE56" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00664D04">
+                        <w:p w14:paraId="1A5D05CB" w14:textId="535FE134" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2060305211"/>
+                              <w:id w:val="-77071525"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1384628540"/>
+                              <w:id w:val="1335495949"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="28DD0872" w14:textId="40A0CE56" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00664D04">
+                  <w:p w14:paraId="1A5D05CB" w14:textId="535FE134" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2060305211"/>
+                        <w:id w:val="-77071525"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1384628540"/>
+                        <w:id w:val="1335495949"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10941610" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4D9BD70B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="34B17A51" w14:textId="6C231191" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00295D6D" w:rsidP="00A118D8">
+                        <w:p w14:paraId="55BB8EE0" w14:textId="229E3B00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="794569678"/>
+                              <w:id w:val="784937501"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F20D79">
+                              <w:r w:rsidR="00C820AC">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1052000347"/>
+                              <w:id w:val="-658776061"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D86D32">
-                                <w:t>2025/26:81</w:t>
+                              <w:r w:rsidR="007F7839">
+                                <w:t>2025/26:93</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="34B17A51" w14:textId="6C231191" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0025294A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="55BB8EE0" w14:textId="229E3B00" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008F3ECA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="794569678"/>
+                        <w:id w:val="784937501"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F20D79">
+                        <w:r w:rsidR="00C820AC">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1052000347"/>
+                        <w:id w:val="-658776061"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D86D32">
-                          <w:t>2025/26:81</w:t>
+                        <w:r w:rsidR="007F7839">
+                          <w:t>2025/26:93</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04E91B6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="32A4E25E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -52768,1064 +28471,1156 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="134"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A33BCB"/>
-    <w:rsid w:val="00000528"/>
+    <w:rsidRoot w:val="00CC3520"/>
+    <w:rsid w:val="00001659"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="000058D6"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="00031801"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00037B6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00042F66"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00060C43"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="00062DF7"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00065B9F"/>
     <w:rsid w:val="00067524"/>
-    <w:rsid w:val="000702AD"/>
     <w:rsid w:val="00070DFE"/>
+    <w:rsid w:val="00072132"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="000731FD"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00080205"/>
-    <w:rsid w:val="000819E7"/>
+    <w:rsid w:val="00081E8F"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="0009310A"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A1B7D"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000A707D"/>
+    <w:rsid w:val="000B050D"/>
+    <w:rsid w:val="000B3D31"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B56BC"/>
+    <w:rsid w:val="000B5865"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D673F"/>
+    <w:rsid w:val="000C7495"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E710D"/>
+    <w:rsid w:val="000E6D49"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F323A"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00100759"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="0010422E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001067E3"/>
     <w:rsid w:val="00107129"/>
+    <w:rsid w:val="001072D2"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="0012063C"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="00124025"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00136C63"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001433CA"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00150FAE"/>
+    <w:rsid w:val="00151296"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="00160FFB"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="0019017C"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="001913FD"/>
+    <w:rsid w:val="00191692"/>
+    <w:rsid w:val="00194860"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A217E"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B2058"/>
+    <w:rsid w:val="001B35A2"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D513A"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E16E1"/>
+    <w:rsid w:val="001E6288"/>
+    <w:rsid w:val="001F076D"/>
     <w:rsid w:val="001F5CE5"/>
+    <w:rsid w:val="001F664E"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
-    <w:rsid w:val="002039E2"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00205673"/>
+    <w:rsid w:val="0020617E"/>
+    <w:rsid w:val="00206858"/>
+    <w:rsid w:val="00210C3D"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002314F1"/>
+    <w:rsid w:val="002143F3"/>
+    <w:rsid w:val="00221971"/>
+    <w:rsid w:val="00230D09"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00242102"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="0025294A"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="0026027C"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="0026238F"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="0027578D"/>
-    <w:rsid w:val="002769B5"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00284AC3"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="00285ACA"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="002921A9"/>
+    <w:rsid w:val="00287A88"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00295D6D"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="00297C5A"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
-    <w:rsid w:val="002B09B4"/>
+    <w:rsid w:val="002B04F5"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B4B1F"/>
+    <w:rsid w:val="002B3A1C"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C3CD0"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F0CC9"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003022B7"/>
+    <w:rsid w:val="002F7C17"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="00310152"/>
+    <w:rsid w:val="00312A69"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00342620"/>
+    <w:rsid w:val="00342026"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="0034578B"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00366406"/>
     <w:rsid w:val="0037021E"/>
+    <w:rsid w:val="00370C47"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="00387C50"/>
+    <w:rsid w:val="00387D50"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00392EC9"/>
+    <w:rsid w:val="0039593F"/>
+    <w:rsid w:val="00396331"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A1FFE"/>
-    <w:rsid w:val="003A35D1"/>
+    <w:rsid w:val="003A1C34"/>
+    <w:rsid w:val="003A4477"/>
+    <w:rsid w:val="003A5BF3"/>
+    <w:rsid w:val="003A79B6"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B324C"/>
+    <w:rsid w:val="003B3F3D"/>
+    <w:rsid w:val="003B4293"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C4F16"/>
+    <w:rsid w:val="003C2799"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D2E9B"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E74F0"/>
+    <w:rsid w:val="003E65E3"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F759A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004118D2"/>
+    <w:rsid w:val="004010F0"/>
+    <w:rsid w:val="00403B53"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="004243AC"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00442126"/>
+    <w:rsid w:val="00432665"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="0044612F"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="00454BBC"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="0045530F"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="004663DC"/>
     <w:rsid w:val="004727BD"/>
+    <w:rsid w:val="004727FB"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
-    <w:rsid w:val="00473D65"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00484A7B"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="004A21AA"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A7B3F"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C6DB9"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004C7AC3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D4B11"/>
+    <w:rsid w:val="004D3429"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E68B1"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
+    <w:rsid w:val="00501286"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="0053421D"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00554B9D"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="005657D7"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00573E58"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00576DAE"/>
+    <w:rsid w:val="00581224"/>
+    <w:rsid w:val="00581C43"/>
+    <w:rsid w:val="00583E7E"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00590E58"/>
+    <w:rsid w:val="00591CE9"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A150F"/>
+    <w:rsid w:val="005A1206"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A3464"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
+    <w:rsid w:val="005A755B"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B55D3"/>
+    <w:rsid w:val="005B686B"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6D21"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
-    <w:rsid w:val="005F1EB2"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="00607267"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00614F76"/>
-    <w:rsid w:val="00615AB8"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="006260C7"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="006345E7"/>
+    <w:rsid w:val="0063076A"/>
+    <w:rsid w:val="00630AEC"/>
+    <w:rsid w:val="00632E32"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="006372AF"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006455D7"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="00647F1F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="00653E5F"/>
+    <w:rsid w:val="00660F40"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00665D51"/>
-    <w:rsid w:val="00667AEC"/>
+    <w:rsid w:val="0066766B"/>
     <w:rsid w:val="00667FC2"/>
-    <w:rsid w:val="0067000F"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00681575"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A1645"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A6150"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B3C08"/>
+    <w:rsid w:val="006B4504"/>
+    <w:rsid w:val="006B6AD3"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
-    <w:rsid w:val="006D2977"/>
+    <w:rsid w:val="006D3237"/>
+    <w:rsid w:val="006D4992"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D62E4"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F4FC6"/>
+    <w:rsid w:val="006F50E5"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00705F3E"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="00710A4F"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00713173"/>
     <w:rsid w:val="007159FE"/>
+    <w:rsid w:val="00725DBB"/>
     <w:rsid w:val="00735F7E"/>
+    <w:rsid w:val="007364A9"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00747B17"/>
+    <w:rsid w:val="00742AC3"/>
+    <w:rsid w:val="007445B1"/>
+    <w:rsid w:val="007478F4"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="00754975"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="00756F78"/>
+    <w:rsid w:val="00761B5C"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00765DC8"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00772410"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
+    <w:rsid w:val="00775017"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="0078181B"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="0079449D"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
+    <w:rsid w:val="007A3F22"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B001B"/>
+    <w:rsid w:val="007A7426"/>
+    <w:rsid w:val="007B355D"/>
+    <w:rsid w:val="007B683D"/>
+    <w:rsid w:val="007B6D4A"/>
+    <w:rsid w:val="007B7012"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D5FAC"/>
+    <w:rsid w:val="007E0079"/>
+    <w:rsid w:val="007E3443"/>
+    <w:rsid w:val="007E3E9B"/>
+    <w:rsid w:val="007E4402"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F214D"/>
-    <w:rsid w:val="007F2A0B"/>
+    <w:rsid w:val="007F0054"/>
+    <w:rsid w:val="007F1957"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F791A"/>
+    <w:rsid w:val="007F5C04"/>
+    <w:rsid w:val="007F7839"/>
+    <w:rsid w:val="00802E1A"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="0082259F"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="0083041C"/>
+    <w:rsid w:val="008266B0"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="008330D8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00851568"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00860B42"/>
-    <w:rsid w:val="00861D10"/>
+    <w:rsid w:val="00860E88"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="0086555A"/>
+    <w:rsid w:val="00871F95"/>
+    <w:rsid w:val="00875458"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00893804"/>
-    <w:rsid w:val="00896080"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B372A"/>
-    <w:rsid w:val="008B4555"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C3B5C"/>
+    <w:rsid w:val="008C1FF2"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D1E90"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F3ECA"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="009055A6"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="00910DB7"/>
+    <w:rsid w:val="009070DC"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="00914509"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="00917BF3"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00922B1A"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="00931191"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="009349BD"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="0094135D"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00944071"/>
+    <w:rsid w:val="00943829"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954BFF"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="009557DC"/>
-    <w:rsid w:val="00960FBB"/>
+    <w:rsid w:val="0095642A"/>
+    <w:rsid w:val="00960FB3"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00961233"/>
+    <w:rsid w:val="009741FE"/>
+    <w:rsid w:val="00974C68"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="0097788F"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="0098149E"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00985A36"/>
     <w:rsid w:val="00985FDE"/>
+    <w:rsid w:val="0098602D"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A3367"/>
+    <w:rsid w:val="00995E7B"/>
+    <w:rsid w:val="00996800"/>
+    <w:rsid w:val="009A2BB6"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A71BB"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B1D57"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B7515"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
+    <w:rsid w:val="009C377C"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E53A6"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A01978"/>
+    <w:rsid w:val="00A01DCA"/>
+    <w:rsid w:val="00A028A7"/>
+    <w:rsid w:val="00A03169"/>
+    <w:rsid w:val="00A10967"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A236FC"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
+    <w:rsid w:val="00A32A8C"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A33BCB"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A45324"/>
+    <w:rsid w:val="00A45FB2"/>
     <w:rsid w:val="00A46AD1"/>
-    <w:rsid w:val="00A47598"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A507B1"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55953"/>
+    <w:rsid w:val="00A6330F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A66939"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A71722"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A75C82"/>
+    <w:rsid w:val="00A74496"/>
     <w:rsid w:val="00A76360"/>
+    <w:rsid w:val="00A766B1"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A85C59"/>
+    <w:rsid w:val="00A85D9E"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
+    <w:rsid w:val="00A948AB"/>
     <w:rsid w:val="00A950D5"/>
+    <w:rsid w:val="00A959D8"/>
     <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00AA0AAF"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB2DFF"/>
+    <w:rsid w:val="00AB1DEC"/>
+    <w:rsid w:val="00AB2002"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC5937"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD0A18"/>
+    <w:rsid w:val="00AC7B09"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AF0E66"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B00B27"/>
     <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="00B01415"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B146F0"/>
+    <w:rsid w:val="00B155AE"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B33D6E"/>
+    <w:rsid w:val="00B345E2"/>
+    <w:rsid w:val="00B35453"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5772F"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B62166"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B72147"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B7734C"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B84882"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B96FCB"/>
-    <w:rsid w:val="00BA22EB"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB48BB"/>
-    <w:rsid w:val="00BB77B9"/>
+    <w:rsid w:val="00BB705A"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC1696"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BD01BF"/>
+    <w:rsid w:val="00BC5940"/>
+    <w:rsid w:val="00BC7E91"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD3825"/>
+    <w:rsid w:val="00BD5375"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE20FC"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE7D38"/>
+    <w:rsid w:val="00BE71E0"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00BF61DB"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C065DE"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C07922"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C27CEA"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C35A1B"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40978"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C44AA3"/>
+    <w:rsid w:val="00C4343F"/>
+    <w:rsid w:val="00C44C7E"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
+    <w:rsid w:val="00C655B5"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C67859"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
+    <w:rsid w:val="00C76F63"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C8048A"/>
+    <w:rsid w:val="00C820AC"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C952EB"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA2B5B"/>
+    <w:rsid w:val="00CA2F3B"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB34FB"/>
+    <w:rsid w:val="00CB1DBF"/>
+    <w:rsid w:val="00CB3AAA"/>
+    <w:rsid w:val="00CB4D4A"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC3520"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC71E1"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CC7F7F"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE2150"/>
-    <w:rsid w:val="00CE31E6"/>
+    <w:rsid w:val="00CE395D"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
-    <w:rsid w:val="00CE529F"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
+    <w:rsid w:val="00CF356B"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00D025A9"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D10DF8"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D17E9E"/>
+    <w:rsid w:val="00D21932"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D373BD"/>
-    <w:rsid w:val="00D42982"/>
+    <w:rsid w:val="00D339C3"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D51505"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D6622B"/>
+    <w:rsid w:val="00D725E0"/>
+    <w:rsid w:val="00D73E81"/>
+    <w:rsid w:val="00D74D2A"/>
+    <w:rsid w:val="00D74DE0"/>
+    <w:rsid w:val="00D7501F"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D8210C"/>
-    <w:rsid w:val="00D86D32"/>
+    <w:rsid w:val="00D9084F"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D93373"/>
-    <w:rsid w:val="00D93B02"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00DA11B2"/>
+    <w:rsid w:val="00DA40A5"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB4670"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC1331"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC6B86"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD5303"/>
+    <w:rsid w:val="00DD62B9"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE0BB2"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF5315"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF7DF8"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E032D8"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E1591F"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E229DF"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
+    <w:rsid w:val="00E24E7C"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E3166E"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E44E09"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E467FE"/>
+    <w:rsid w:val="00E512FB"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
+    <w:rsid w:val="00E676B5"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E743C4"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91F14"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00EA1A37"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA6163"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB0466"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB4EBD"/>
+    <w:rsid w:val="00EB6240"/>
+    <w:rsid w:val="00EC1DDA"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC5A15"/>
+    <w:rsid w:val="00ED074D"/>
+    <w:rsid w:val="00ED1644"/>
+    <w:rsid w:val="00ED3460"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7884"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE1C20"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EE65BF"/>
+    <w:rsid w:val="00EE7E8A"/>
+    <w:rsid w:val="00EE7EAE"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF7201"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F01B1C"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F0507A"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F066D2"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
+    <w:rsid w:val="00F12CF3"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F13DAA"/>
+    <w:rsid w:val="00F14929"/>
+    <w:rsid w:val="00F154C3"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F20D79"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F25138"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F35ED2"/>
+    <w:rsid w:val="00F40494"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F45156"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F536AD"/>
+    <w:rsid w:val="00F5621E"/>
+    <w:rsid w:val="00F610A7"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
+    <w:rsid w:val="00F66D25"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F75858"/>
+    <w:rsid w:val="00F77132"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F807A2"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
+    <w:rsid w:val="00F86D4A"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F94ECC"/>
+    <w:rsid w:val="00F95A80"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA53ED"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
+    <w:rsid w:val="00FB0D20"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB64AE"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FC01E6"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FD00D6"/>
+    <w:rsid w:val="00FD36CA"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD72B8"/>
-    <w:rsid w:val="00FD74CB"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE239B"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF187A"/>
+    <w:rsid w:val="00FE47B1"/>
+    <w:rsid w:val="00FF079F"/>
+    <w:rsid w:val="00FF14D0"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF6251"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="75AA5525"/>
-  <w15:docId w15:val="{E0D77945-AAC0-476A-A2FF-8817700D08AA}"/>
+  <w14:docId w14:val="21186EAA"/>
+  <w15:docId w15:val="{14098961-050B-498A-A428-B7DAED8A570E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -55442,50 +31237,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -56343,75 +32139,141 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D86D32"/>
+    <w:rsid w:val="00681575"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681575"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681575"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681575"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681575"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00681575"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer62.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer61.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer63.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/tullfragor/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/s/SOF_RS/Ett%20sprkkrav%20inom%20ldreomsorgen/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -56683,55 +32545,136 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Socialdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Socialdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:93</dokumentnummer>
+  <titel>Ett språkkrav inom äldreomsorgen</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -56934,292 +32877,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...58 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</dokumentvärden>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>26</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13638</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13638</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13638</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F57E2D-BB52-4BDE-A7D2-D184B6289AF8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D452207-4561-4056-816F-32A89BD8A931}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE71F056-5FB6-4831-97F6-625ECA839153}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A719C22-EE24-4030-8C00-34E4E2AFCDED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{168631C2-2079-423B-956D-97FE74BD9387}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="24a4140e-5e0c-4d26-a10b-8a77e9005ebd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E4FF61B-0E96-4E79-820E-C307443B1D1B}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6EA7845-EC55-46D4-BC48-57D7F3DEEFF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33242BA8-42A1-4A81-B57A-8D74024E515F}">
+  <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="38d27f69-7819-46ce-a6a4-7fb5f51a2a03"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
+    <ds:schemaRef ds:uri="a68c6c55-4fbb-48c7-bd04-03a904b43046"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D96266F3-2444-48DC-88E0-67AB521AB15A}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE7B08F0-40C2-400B-B755-13813E3C8E0A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>98</Pages>
-[...1 lines deleted...]
-  <Characters>190106</Characters>
+  <Pages>36</Pages>
+  <Words>13417</Words>
+  <Characters>71111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1584</Lines>
-  <Paragraphs>451</Paragraphs>
+  <Lines>592</Lines>
+  <Paragraphs>168</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kontroller av kontanta medel vid den inre gränsen</vt:lpstr>
+      <vt:lpstr>Ett språkkrav inom äldreomsorgen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>225523</CharactersWithSpaces>
+  <CharactersWithSpaces>84360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kontroller av kontanta medel vid den inre gränsen</dc:title>
-  <dc:creator>Lotta Nordqvist</dc:creator>
+  <dc:title>Ett språkkrav inom äldreomsorgen</dc:title>
+  <dc:creator>Inger Karlsson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>562e27bc-3057-44fa-9c35-cf1b51794733</vt:lpwstr>
+    <vt:lpwstr>e9a9bcb8-64a4-4c28-a9d3-2aec3e391d82</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>26;#Socialdepartementet|e02aa9d6-2d54-471b-a43b-d13dc9454930</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>