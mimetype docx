--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -1,636 +1,675 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4E7D8853" w14:textId="42D29526" w:rsidR="009B2079" w:rsidRDefault="002147DB" w:rsidP="00333C9D">
+    <w:p w14:paraId="46979F4F" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringens</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="009B2079">
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF4F289" wp14:editId="52095101">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC61523" wp14:editId="1625A34E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0ABE1741" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00811BB8" w:rsidRDefault="009B2079" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="632058CD" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00811BB8" w:rsidRDefault="00960504" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E80F29" wp14:editId="459A60BA">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528527BD" wp14:editId="5952551A">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="280687255" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6AF4F289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3CC61523" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0ABE1741" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00811BB8" w:rsidRDefault="009B2079" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="632058CD" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00811BB8" w:rsidRDefault="00960504" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E80F29" wp14:editId="459A60BA">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528527BD" wp14:editId="5952551A">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="280687255" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="40E3C04E" w14:textId="213553AC" w:rsidR="009B2079" w:rsidRDefault="00CA3F83" w:rsidP="00333C9D">
+        <w:p w14:paraId="41C783DF" w14:textId="067D5829" w:rsidR="00960504" w:rsidRDefault="00302E83" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:39</w:t>
+            <w:t>2025/26:50</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7C55363E" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="005F407A" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="1E1AEA9D" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="005F407A" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB7F9A" w14:paraId="31BB9CC7" w14:textId="77777777">
+      <w:tr w:rsidR="00327BAA" w14:paraId="74A1B7D4" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="6C0ED46B" w14:textId="21FFC123" w:rsidR="009B2079" w:rsidRDefault="00D748E7" w:rsidP="00333C9D">
+              <w:p w14:paraId="09A75265" w14:textId="124D39EE" w:rsidR="00960504" w:rsidRDefault="00BD5B53" w:rsidP="00F25EB5">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Ytterligare en avdelning i Lagrådet</w:t>
+                  <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0FF7FC4B" w14:textId="230FB5A4" w:rsidR="009B2079" w:rsidRDefault="0086757E" w:rsidP="00333C9D">
+              <w:p w14:paraId="7310997F" w14:textId="34D16E4D" w:rsidR="00960504" w:rsidRDefault="00C10798" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3796809E" w14:textId="58735FD5" w:rsidR="009B2079" w:rsidRPr="00141F91" w:rsidRDefault="00CA3F83" w:rsidP="00333C9D">
+              <w:p w14:paraId="5EDD8ECD" w14:textId="2728C475" w:rsidR="00960504" w:rsidRPr="00141F91" w:rsidRDefault="00302E83" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:39</w:t>
+                  <w:t>2025/26:50</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26659172" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="748DF243" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21897DC2" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="0493E8DB" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="32AA4FEC" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+        <w:t xml:space="preserve">Regeringen överlämnar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve">denna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>proposition till riksdagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3958DE6B" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC8DF69" w14:textId="3742CE53" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="215985F1" w14:textId="0320B6ED" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AB254C">
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:date w:fullDate="2025-11-13T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CA3F83">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="009B300F" w:rsidRPr="00AB254C">
+            <w:t>den 13 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="172F8E59" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="02742494" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16749F96" w14:textId="5705A297" w:rsidR="009B2079" w:rsidRDefault="00F377E9" w:rsidP="00333C9D">
+    <w:p w14:paraId="3CABF3D1" w14:textId="46FAD529" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00B03523" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Lotta Edholm</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="131AFA43" w14:textId="105D44F7" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+        <w:t>Ebba Busch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB57FA8" w14:textId="4CDDD1B4" w:rsidR="00960504" w:rsidRPr="00FA5692" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AB254C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000A3E6B">
-[...3 lines deleted...]
-    <w:p w14:paraId="0CFF9BBC" w14:textId="6D3E24DA" w:rsidR="009B2079" w:rsidRPr="008624B2" w:rsidRDefault="009B2079" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="00F15BF0" w:rsidRPr="00025BD2">
+        <w:t>Elisabet La</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4122" w:rsidRPr="00025BD2">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15BF0" w:rsidRPr="00025BD2">
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEF1BA2" w14:textId="62F8302E" w:rsidR="00960504" w:rsidRPr="008624B2" w:rsidRDefault="00960504" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA5692">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0086757E">
+          <w:r w:rsidR="00BD5B53">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45062209" w14:textId="04F7C5EE" w:rsidR="009B2079" w:rsidRDefault="002147DB" w:rsidP="00333C9D">
+    <w:p w14:paraId="2C03FA42" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00F25EB5">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="39CBE32A" w14:textId="77777777" w:rsidR="00DC4200" w:rsidRDefault="007D0B94" w:rsidP="00DC4200">
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>Propositionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve"> huvudsakliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B110F49" w14:textId="4AB761C1" w:rsidR="00835A03" w:rsidRDefault="00835A03" w:rsidP="00835A03">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="17548997" w14:textId="495468CF" w:rsidR="009B2079" w:rsidRDefault="007D0B94" w:rsidP="00DC4200">
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9757C" w:rsidRPr="00025BD2">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve"> lämnas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag om att det i regionerna ska finnas möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter att anställa sjukhusfysiker som gör specialiseringstjänstgöring, i en omfattning som motsvarar det planerade framtida behovet av sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fysiker med specialistkompetens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1884344C" w14:textId="77777777" w:rsidR="00835A03" w:rsidRDefault="00835A03" w:rsidP="00835A03">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ändringen föreslås träda i kraft den </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="057A44A8" w14:textId="77777777" w:rsidR="00EB7F9A" w:rsidRDefault="003C45AC">
+        <w:t>Lagändringen föreslås träda i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA478BD" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B8BE6E" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="008F2013" w:rsidRDefault="00960504" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053DD613" w14:textId="0CA91553" w:rsidR="00CA3F83" w:rsidRDefault="009B2079">
+    <w:p w14:paraId="4576AA8B" w14:textId="54D878DE" w:rsidR="005C4B3D" w:rsidRDefault="00960504">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -638,3669 +677,5719 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212057745" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804455" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00DA0398">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00DA0398">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00DA0398">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057745 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804455 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="304A4BA7" w14:textId="2BFBD90E" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="74798038" w14:textId="1BF53D78" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057746" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804456" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i hälso- och sjukvårdslagen (2017:30)</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057746 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804456 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D451AB7" w14:textId="4122D9BC" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="7438C97E" w14:textId="14E98D3D" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc211804457" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804457 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4196EF5E" w14:textId="148A97E8" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc211804458" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bakgrund</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804458 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5669C815" w14:textId="3972D865" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057747" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804459" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
+          <w:t>Socialstyrelsens rapport</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057747 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804459 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F1E982D" w14:textId="4ED2E34A" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="332DACCA" w14:textId="732B7289" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057748" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804460" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
+          <w:t>Sjukhusfysiker</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057748 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804460 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63C0CAF1" w14:textId="696C2136" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="7A4A8F15" w14:textId="4F96ABA7" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057749" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804461" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057749 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804461 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76365C29" w14:textId="61BBE205" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="19600055" w14:textId="3A0573DC" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc211804462" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Regionerna ska ansvara för specialiserings</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:softHyphen/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>tjänstgöring för sjukhusfysiker</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804462 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12F97F58" w14:textId="3F2D8468" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc211804463" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Proportionalitetsbedömning av yrkesregleringen</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804463 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08970ADE" w14:textId="016F8F44" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057750" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804464" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagrådets uppgifter och sammansättning</w:t>
+          <w:t>Ikraftträdande</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057750 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804464 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E7A7E38" w14:textId="05738918" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="2588AD75" w14:textId="7FFD6A2F" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057751" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804465" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Sex avdelningar i Lagrådet</w:t>
+          <w:t>Konsekvenser</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057751 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804465 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C48DE6B" w14:textId="190BCC16" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="07732DEF" w14:textId="6BA8108D" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057752" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804466" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804466 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="728991EC" w14:textId="513289D2" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
-[...319 lines deleted...]
-    <w:p w14:paraId="17EC0990" w14:textId="2F13633B" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="258A128A" w14:textId="74FB7C72" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057757" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804468" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av utkastet till proposition Ytterligare en avdelning i Lagrådet</w:t>
+          <w:t>Sammanfattning av promemorian Specialiserings</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="003E1F9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:softHyphen/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>tjänstgöring för sjukhusfysiker (S2024/01758)</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804468 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5537A331" w14:textId="78E06333" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="3CF61006" w14:textId="3C8BFC07" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057758" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804469" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagförslagen i utkastet till proposition Ytterligare en avdelning i Lagrådet</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057758 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804469 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="527C6C63" w14:textId="4DDC8384" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
+    <w:p w14:paraId="46D1927E" w14:textId="61C6EEDC" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057759" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804470" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över remissinstanserna beträffande utkastet av proposition Ytterligare en avdelning i Lagrådet</w:t>
+          <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057759 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804470 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A56E6CA" w14:textId="28343B22" w:rsidR="00CA3F83" w:rsidRDefault="00F16419">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="70EDBD38" w14:textId="19196C2F" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212057760" w:history="1">
-        <w:r w:rsidR="00CA3F83" w:rsidRPr="004A5FB5">
+      <w:hyperlink w:anchor="_Toc211804471" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober 2025</w:t>
+          <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212057760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804471 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00CA3F83">
+        <w:r w:rsidR="005C4B3D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C23239E" w14:textId="42E0782C" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="005E3C60">
+    <w:p w14:paraId="6B80F830" w14:textId="428B1BE7" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A" w:rsidP="00302E83">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc211804472" w:history="1">
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
+        </w:r>
+        <w:r w:rsidR="00302E83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:br/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>den 13 november 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc211804472 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="005C4B3D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3231D43B" w14:textId="0494557D" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1A3C37" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="005A72C8" w:rsidRDefault="009B2079" w:rsidP="00333C9D">
+    <w:p w14:paraId="3CA7B1AD" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00025BD2" w:rsidRDefault="00960504" w:rsidP="00F25EB5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc212057745"/>
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="2" w:name="_Toc211804455"/>
+      <w:r w:rsidRPr="00025BD2">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7BCDF299" w14:textId="77777777" w:rsidR="007D0B94" w:rsidRDefault="007D0B94" w:rsidP="007D0B94">
+    <w:p w14:paraId="08581650" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00025BD2" w:rsidRDefault="00960504" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00025BD2">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E0E3DA" w14:textId="77777777" w:rsidR="007D0B94" w:rsidRDefault="007D0B94">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="753069F6" w14:textId="0171778C" w:rsidR="00835A03" w:rsidRPr="004C2A3D" w:rsidRDefault="00835A03" w:rsidP="00835A03">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4C38" w:rsidRPr="00025BD2">
+        <w:t>iksdagen antar r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4C38" w:rsidRPr="00025BD2">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t xml:space="preserve"> förslag till lag om ändring i hälso- och sjukvårdslagen (2017:30).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365CB415" w14:textId="5D5E08C9" w:rsidR="00960504" w:rsidRPr="00144361" w:rsidRDefault="00960504" w:rsidP="00835A03">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="1763"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C4DE22" w14:textId="77777777" w:rsidR="00327BAA" w:rsidRDefault="00AF6B8D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00327BAA" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26594809" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="002405D8">
+    <w:p w14:paraId="6CCCE7EB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00DC06CD" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc212057746"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc211804456"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t xml:space="preserve">lag om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t>ndring i hälso- och sjukvårdslagen (2017:3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4A2D59FC" w14:textId="1D4B9130" w:rsidR="00C5716A" w:rsidRDefault="002147DB" w:rsidP="002405D8">
+    <w:p w14:paraId="0BEA037B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="64F7345D" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t>att det i hälso- och sjukvårdslagen (2017:30) ska införas en ny paragraf</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 10 kap. 6 §,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t xml:space="preserve"> av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9448BF" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB7F9A" w14:paraId="61CF4DFF" w14:textId="77777777">
+      <w:tr w:rsidR="00327BAA" w14:paraId="4C8AADFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="185491C5" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRPr="005B0E77" w:rsidRDefault="00C5716A" w:rsidP="00D73AAB">
+          <w:p w14:paraId="72B790AA" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F68E5E4" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRPr="005B0E77" w:rsidRDefault="00C5716A" w:rsidP="00D73AAB">
+          <w:p w14:paraId="0735BC54" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DAF76BB" w14:textId="1CE42CAD" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+    <w:p w14:paraId="4BA854CB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B7154D">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:b/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB7F9A" w14:paraId="499890CE" w14:textId="77777777">
+      <w:tr w:rsidR="00327BAA" w14:paraId="7F41DBD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F6AB17C" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00D73AAB">
+          <w:p w14:paraId="13C9C265" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B27BBD0" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00D73AAB">
+          <w:p w14:paraId="3E335D94" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00741CEA" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C5716A">
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sex</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6 §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5399DC25" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I regionerna ska det finnas möjlig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>het</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> avdelningar.</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> till anställning för sjukhus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>fysikers specialiseringstjänst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>göring i en omfattning som mot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>svarar det planerade framtida behovet av sjukhusfysiker med specialistkompetens i klinisk verk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samhet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CD43F37" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRPr="00811E52" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+    <w:p w14:paraId="099C78BD" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00811E52" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168330D0" w14:textId="50B37B70" w:rsidR="00576C23" w:rsidRDefault="00C5716A" w:rsidP="00EF194A">
+    <w:p w14:paraId="6B0F9D10" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...22 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00AF6B8D" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F187D3A" w14:textId="0F666C02" w:rsidR="00C5716A" w:rsidRPr="00DC06CD" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+        <w:t>Denna lag träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D0A5DA" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06570A52" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00134FA6">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2670EFDE" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc211804457"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="55AECC2C" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I december 2013 antogs ett nytt strålskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktiv, rådets direktiv av den 5 december 2013 om fastställande av grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande säkerhetsnormer för skydd mot de faror som uppstår till följd av exponering för joniserande strålning, och om upphävande av direktiven 89/618/Euratom, 90/641/Euratom, 96/29/Euratom, 97/43/Euratom och 2003/122/Euratom (förkortat strålskyddsdirektivet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDBA8E0" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="002C29DD" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I strålskyddsdirektivet understryks betydelsen av en hög kompetensnivå för dem som arbetar med medicinska exponeringar. En kompetens som särskilt lyfts fram är medical physics expert (förkortat MPE), i den svenska språkversionen benämnd sjukhusfysiker, som är en person eller grupp av personer som godkänts av en behörig myndighet. Enligt regeringens uppfattning motsvarar en MPE en vidareutbildad sjukhusfysiker. För att godkännas som MPE ska personen ha de kunskaper, den träning eller utbildning och de erfarenheter som gör att personen kan agera och ge tillståndshavaren expertråd inom medicinsk strålningsfysik applicerad i medicinska exponeringar (artikel 4.49 i strålskyddsdirektivet). Medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna ska säkerställa att lämpliga kursplaner utarbetas och ska erkänna motsvarande utbildnings- och examensbevis eller andra behörighetsbevis (artikel 18.1 i strålskyddsdirektivet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEA5AA3" w14:textId="4130C815" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen Ny strålskyddslag (prop. 2017/18:94) lämnade rege</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringen förslag till bl.a. en ny strålskyddslag och en ändring i patient</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säkerhetslagen (2010:659), förkortad PSL. Lagändringarna, som trädde i kraft den 1 juni 2018, innebär bl.a. att en legitimerad sjukhusfysiker som har gått igenom viss vidareutbildning, efter ansökan ska få bevis om specialistkompetens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D090A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I propositionen aviserar r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D090A">
+        <w:t>egeringen sin avsikt att åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006D090A">
+        <w:t xml:space="preserve">komma i frågan om hur </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sjukhusfysiker ska få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D090A">
+        <w:t>specialistkompetens, vem som ska ta fram målbeskrivningar och vem som ska tillhandahålla vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83FAB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006D090A">
+        <w:t>utbildningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA40112" w14:textId="6C652CE6" w:rsidR="00AF6B8D" w:rsidRPr="00AB254C" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Socialdepartementet remitterade i oktober 2024 promemorian Speciali</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>seringstjänstgöring för sjukhusfysiker. En sammanfattning av prome</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83FAB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">morian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276695">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B14EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276695">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissvaren finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t>tillgängliga på regeringens webbplats (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00AB254C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>www.regeringen.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t>) och i Social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:softHyphen/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">partementet (S2024/01758). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D679FE1" w14:textId="7E2081D0" w:rsidR="00D61533" w:rsidRPr="00025BD2" w:rsidRDefault="00AF6B8D" w:rsidP="00D61533">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t xml:space="preserve">I denna proposition behandlas </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5BD3" w:rsidRPr="00025BD2">
+        <w:t>promemorians lagförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBE59BD" w14:textId="648ABE2E" w:rsidR="00AF6B8D" w:rsidRPr="00025BD2" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t xml:space="preserve">Lagrådet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24859954" w14:textId="5A4350EF" w:rsidR="00AF6B8D" w:rsidRPr="004F2309" w:rsidRDefault="00AF6B8D" w:rsidP="001332A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>Regeringen beslutade den 4 september 2025 att inhämta Lagrådets yttrande över lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förslag som överensstämmer med lagförslaget i denna proposition. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>Lagrådet lämnar förslaget utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3457F40C" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="001332A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1E29F6" w14:textId="2D3A439B" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B52B12B" w14:textId="028F6F7F" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc211804458"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E638E92" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00FD751B" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc212057748"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc211804459"/>
+      <w:r>
+        <w:t>Socialstyrelsens rapport</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="6C61499C" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t>Regeringen beslutade den 31</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t xml:space="preserve">oktober 2019 att ge Socialstyrelsen i uppdrag att ta fram förslag på hur en vidareutbildning för sjukhusfysiker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t>enlighet med kraven i strålskyddsdirektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t>kan utformas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk151984732"/>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005549CB">
+        <w:t>S2019/04518</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B51C5F4" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t xml:space="preserve">Den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>23 juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t xml:space="preserve"> 2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>redovisade Socialstyrelsen uppdraget i rapporten Förslag till hur en vidareutbildning för sjukhusfysiker kan utformas – om den organiseras av professionen och om den organiseras som speciali</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>seringstjänstgöring (S2020/05566)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D00C6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I rapporten föreslås bl.a. att det införs en bestämmelse i hälso- och sjukvårdslagen (2017:30), förkortad HSL, som motsvarar bestämmelsen om specialiseringstjänstgöring för läkare i 10 kap. 5 § HSL och specialiseringstjänstgöring för tandläkare i 13 § tandvårdslagen (1985:125).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B240B37" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Socialstyrelsens rapport lämnas två alternativa förslag till hur en vidareutbildning kan utformas. Det ena förslaget innebär att professionens fackliga och vetenskapliga organisationer kan driva utbildningen (spår 1). Det andra förslaget innebär att vidareutbildningen organiseras som specialiseringstjänstgöring (spår 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE44DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I båda fallen föreslås att ansvaret för att det tillhandahålls en vidareutbildning ska ligga på regionerna, dvs. att regionerna ska ha huvudmannaskapet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CF1445" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="004F65E1" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vissa delar av Socialstyrelsens förslag är gemensamma för båda spåren. Det gäller bl.a. vidareutbildningens omfattning och innehåll. Social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen föreslår att vidareutbildningen blir målstyrd och utgår från mål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">beskrivningar som Socialstyrelsen tar fram. Vidare föreslår myndigheten att vidareutbildningen ska kunna leda till ett specialistkompetensbevis i specialiteterna röntgen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t>undersökning och behandling med radioaktiva läkemedel (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuklearmedicin), strålbehandling och magnetisk resonans (MR) samt att den ska vara cirka 3,5–4,5 år lång. De tre första specialiteterna följer av kraven i strålskyddsdirektivet, och gäller verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heter som utför medicinsk exponering med joniserande strålning. Enligt Socialstyrelsen arbetar sjukhusfysiker i Sverige även med tekniker och metoder som inte innefattar joniserande strålning såsom MR, medicinsk laser eller ultraljud. Socialstyrelsen bedömer därför att det är lämpligt att även MR ingår som inriktning i en framtida vidareutbildning (Socialstyrelsens rapport s. 26). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53498C5B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Socialstyrelsen har i rapporten även tagit fram förslag till författnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">reglering för spår 1 respektive spår 2 och beräknat kostnader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97870">
+        <w:t xml:space="preserve">för att utbilda en specialistsjukhusfysiker enligt de båda spåren. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beräkningarna visar att det kostar något mer att utbilda sjukhusfysiker i enlighet med spår 2 än spår 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479A7179" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00E97870" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I den remitterade promemorian föreslås att vidareutbildningen ska organiseras som en specialiseringstjänstgöring, dvs. enligt spår 2 i Socialstyrelsens rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0016D0" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc211804460"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (2003:333) om Lagrådet</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2988E9B9" w14:textId="5E39DF26" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+        <w:t>Sjukhusfysiker</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1D77D39A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4CE4CF75" w14:textId="77777777" w:rsidR="00C5716A" w:rsidRDefault="00C5716A" w:rsidP="00C5716A">
+      <w:r w:rsidRPr="002A796C">
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sjukhusfysikerexamen är en yrkesexamen som omfattar 300 hög</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skolepoäng, vilket motsvarar fem års heltidsstudier. Den vidareutbildning för sjukhusfysiker som för närvarande erbjuds drivs av professionens fackliga och vetenskapliga organisationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD6A9A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arbetet som sjukhusfysiker omfattas av legitimationskrav. I propo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sitionen som ligger till grund för lagregleringen av legitimationskravet anges att sjukhusfysiker bör omfattas av legitimations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kravet bl.a. eftersom </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk175646705"/>
+      <w:r>
+        <w:t>sjukhusfysikern till stora delar är självständig i sin yrkesroll och dennes beräkningar och arbetsmetoder är av avgörande betydelse för patient</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säkerheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>. I propositionen anges vidare att en sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fysiker som är olämplig för yrket måste kunna fråntas sin legitimation och hindras från att fortsätta sin verksamhet. (Prop. 1997/98:109 s. 92–94.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEF5D80" w14:textId="5CF363BE" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk175646821"/>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t>En legitimerad sjukhusfysiker arbetar vanligtvis i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve"> hälso- och sjukvården med de områden där strålning används, t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.ex.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve"> bildgivande diagnostik </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve"> strålbehandling. I</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk175648998"/>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve"> arbetsupp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t>gifterna ingår bl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve"> att med</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91658">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve">verka till att patienter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får stråldosoptimerade undersökningar och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve"> optimal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>strål</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve">behandling. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t xml:space="preserve">Sjukhusfysikern </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004205DF">
+        <w:t>medverkar också till att utbilda personal i strålskydd samt informera patienter och närstående om olika strålnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91658">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A91658">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A91658">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004205DF">
+        <w:t>relaterade frågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E2E340" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk175649309"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="004205DF">
+        <w:t>Enligt Socialstyrelsen fanns det 2017 totalt 573 verksamma sjukhus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004205DF">
+        <w:softHyphen/>
+        <w:t>fysiker i Sverige, varav knappt 400 var verksamma inom hälso- och sjuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004205DF">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vården </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="004205DF">
+        <w:t>(Socialstyrelsens rapport s. 11).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t>Mycket talar för att behovet av utbildade sjukhusfysiker kommer att ök</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t xml:space="preserve"> på grund av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t>en ökade användning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t xml:space="preserve"> av bild</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t xml:space="preserve">iagnostik inom sjukvården </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t xml:space="preserve"> av sjukhusfysiker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E1B">
+        <w:t xml:space="preserve"> optimering av strålplanering inom strålbehandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C34C95E" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk194051489"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc211804461"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="501E010D" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="007C5307" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc211804462"/>
+      <w:r>
+        <w:t>Regionerna ska ansvara för specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänstgöring för sjukhusfysiker</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="2A1B2AC3" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4448EA" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk153269642"/>
+      <w:r>
+        <w:t>I regionerna ska det finnas möjligheter att an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställa sjukhusfysiker som gör specialiseringstjänstgöring, i en om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattning som motsvarar det planerade framtida behovet av sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fysiker med specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kompetens.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="29AE1D30" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00154596">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A28EBC" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00154596" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t xml:space="preserve"> med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524A8309" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00187A36">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F91C7B7" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00154596" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t xml:space="preserve"> tillstyrker för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t>slaget eller har inget att invända mot det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A769FB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flera regioner, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Västerbotten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71274">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Värmland</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, efterlyser administrativ ledning och samordning av arbetet med speciali</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">seringstjänstgöringen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Jönköpings län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Kronoberg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A38C8">
+        <w:t>det är positivt om det finns förutsättningar att samarbeta mellan regionerna kring handledarkompetens, i första hand inom sjukvårdsre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003A38C8">
+        <w:t xml:space="preserve">gionerna. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Örebro län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyfter fram behovet av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF08D0">
+        <w:t xml:space="preserve"> nationell samordning för att säkra genomförandet i hela landet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anger att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF08D0">
+        <w:t xml:space="preserve">universitetsregionerna och utbildningsorterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF08D0">
+        <w:t xml:space="preserve">örslagsvis </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF08D0">
+        <w:t xml:space="preserve">ta ett extra ansvar för det. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Strålonkologisk Förening (SSOF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF08D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Onkologisk Förening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF08D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anser att det är viktigt att det även finns en sammanhållen nationell funktion för planering och styrning av det planerade framtida behovet av sjukhusfysiker.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Norrbotten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00187A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Västernorrland</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> framför önskemål om en tydligare definition av uttrycket framtida behov för att skapa en enhetlig grund för beräkning och planering av specialiseringstjänstplatser i olika regioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F99AC5B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00C969AE" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C969AE">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057607AA" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="006C0AB4" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidareutbildningen bör författningsregleras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C10A7C0" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom att riksdagen antog förslagen i propositionen Ny strålskyddslag (prop. 2017/18:94) utvidgades bestämmelsen i 4 kap. 8 § första stycket PSL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F5D">
+        <w:t xml:space="preserve">om specialistkompetens till att gälla även sjukhusfysiker. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelsen ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0E98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0E98">
+        <w:t xml:space="preserve"> legitimerad </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">läkare, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0E98">
+        <w:t xml:space="preserve">sjukhusfysiker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller tandläkare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0E98">
+        <w:t>som har gått igenom viss vidareutbildning efter ansökan få bevis om specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA0E98">
+        <w:t>kompetens.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Genom den lagändringen har ett första steg tagits för att upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fylla strålskyddsdirektivets krav på medlemsstaterna i fråga om utbildning av MPE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460043EC" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005019AF" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med den nu föreslagna lagändringen finns även förutsättningar att gå vidare och reglera den vidareutbildning som ska kunna leda till bevis om specialistkompetens för sjukhusfysiker. Den vidareutbildning som finns i dag är inte reglerad och kan därmed inte leda till bevis om specialistkompetens. Närmare bestämmelser om utbildningens innehåll kommer att meddelas på en lägre normnivå än lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133A800A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regionerna ska tillhandahålla vidareutbildning genom specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänstgöring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464EC82A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås att vidareutbildningen ska organiseras som spe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>cialiseringstjänstgöring inom regionerna. Det kan konstateras att det finns en upparbetad erfarenhet i regionerna av vad specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>göring är och hur det fungerar. Regionerna är dessutom i stor utsträckning arbetsgivare åt verksamma sjukhusfysiker och således ansvariga för att det ska finnas den personal, de lokaler och den utrustning som behövs för att god vård ska kunna ges där det bedrivs hälso- och sjukvårdsverksamhet (5 kap. 2 § HSL). Det torde därmed vara angeläget för regionerna att säkerställa att specialistutbildade sjukhusfysiker har den kompetens som krävs för att verksamheten ska vara trygg och säker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5761C681" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mot denna bakgrund anser regeringen att det ska införas en bestämmelse i hälso- och sjukvårdslagen som innebär att det i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831D9B">
+        <w:t xml:space="preserve"> regionerna ska finnas möjligheter till anställning för sjukhusfysikers </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänstgöring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831D9B">
+        <w:t>i en omfattning som motsvarar det planerade framtida behovet av sjukhusfysiker med specialistkompetens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i klinisk verksamhet. Den nya bestämmelsen föreslås motsvara det som gäller för läkares specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänstgöring i 10 kap. 5 § HSL och tandläkares specialiseringstjänstgöring i 13 § tandvårdslagen. När det gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Norrbottens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Västernorrlands</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> önskemål om ett förtydligande av uttrycket framtida behov bör utgångspunkten enligt regeringen vara ett långsiktigt perspektiv, som innehåller ett nationellt element. Ledning för tillämpning av begreppet kan hämtas från motsvarande reglering för specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tjänstgöring för läkare (se 10 kap. 5 § HSL och prop. 1997/98:5 s. 11).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6F0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D091522" w14:textId="1B2AAA67" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En legitimerad sjukhusfysiker som har genomgått en sådan vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3115">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>utbildning kommer efter ansökan att kunna få ett bevis om specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7628">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kompetens enligt 4 kap. 8 § PSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407CA420" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samordning av utbildningsstrukturen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B13340" w14:textId="4EF84F73" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen ser, i likhet med vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140DC7">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SSOF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, SOF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och flera regioner för fram, att arbetet med specialiseringstjänstgöringen för sjukhusfysiker kan behöva samordnas. Det kan t.ex., som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Örebro län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför, ske genom att univer</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sitetsregionerna och utbildningsorterna tar ett extra ansvar för en sådan samordning eller, som bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Jönköpings län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslår, att det sker inom sjuk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vårdsregionerna. En aktör som redan i dag arbetar sam</w:t>
+      </w:r>
+      <w:r w:rsidR="0041518D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ordnande och stödjande på cancerområdet är regionala cancercentrum (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107F5E">
+        <w:t>RCC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00107F5E">
+        <w:t xml:space="preserve"> i samverkan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1107C6A4" w14:textId="6B0A9F84" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Socialstyrelsens rapport Förslag till hur en vidareutbildning för sjuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00716138">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>husfysiker kan utformas – om den organiseras av professionen och om den organiseras som specialiserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänstgöring (S2020/05566) föreslås att vidareutbildningen ska kunna leda till ett specialistkompetensbevis i specialiteterna röntgen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C95">
+        <w:t>undersökning och behandling med radioaktiva läkemedel (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuklearmedicin), strålbehandling och magnetisk resonans (MR). Regeringen konstaterar att samtliga dessa inriktningar på olika sätt bidrar till diagnosticering och behandling av bl.a. cancersjukdomar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725C3161" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär en viss inskränkning i den kommunala självstyrelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DF5218" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47238">
+        <w:t xml:space="preserve">Kommuner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och regioner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47238">
+        <w:t>sköter lokala och regionala angelägenheter av allmänt intresse på den kommunala självstyrelsens grund. Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47238">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47238">
+        <w:t>§ regeringsformen bör en inskränkning i den kommunala självstyrelsen inte gå utöver vad som är nödvändigt med hänsyn till de ändamål som har föranlett den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735D464C" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag innebär ett nytt åtagande för regionerna. Det finns som nämnts redan i dag regler i patientsäkerhetslagen om att en legitimerad sjukhusfysiker som har genomgått viss vidareutbildning efter ansökan ska få bevis om specialistkompetens. Förslaget syftar till att reglera hur en sådan vidareutbildning ska genomföras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5EBACF" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sjukhusfysiker har stor betydelse för patientsäkerheten. Att säkerställa att sjukhusfysiker kan fördjupa sin kompetens bör därmed vara en angelä</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gen fråga även för regionerna. Regionerna har också lång erfarenhet av att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>erbjuda specialiseringstjänstgöring för legitimerade läkare och tandläkare, som de kan dra nytta av i det nya uppdraget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393171F0" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97870">
+        <w:t>Den inskränkning av den kommunala självstyrelsen som förslaget kan medföra bedöms sammanfattningsvis vara begränsad och proportionerlig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ECDCC1" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DB0C97">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc211804463"/>
+      <w:r>
+        <w:t>Proportionalitetsbedömning av yrkesregleringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="71DDA669" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F46033A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regleringen av sjukhusfysikers specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kompetens genom krav på specialiseringstjänstgöring är proportio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nerlig i förhållande till målet med regleringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF6B64B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="002F6D1F" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BC1623" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00154596">
+        <w:t xml:space="preserve">Promemorians </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AA3413" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00154596" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00154596">
+        <w:t>I prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t>morian g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>örs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t xml:space="preserve"> ingen bedömning av om regleringen av sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00154596">
+        <w:t>fysikers specialistkompetens är proportionerlig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709CA44D" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00086D1B">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4458114A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen remissinstans kommenterar frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019C0C58" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9231E2" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yrkeskvalifikationsdirektivet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3590817F" w14:textId="0C25F68D" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>Europaparlamentets och rådets direktiv 2013/55/EU av den 20 november 2013 om ändring av direktiv 2005/36/EG om erkännande av yrkes</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4793">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>kvalifikationer och förordning (EU) nr 1024/2012 om administrativt samarbete genom informationssystemet för den inre marknaden genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D1B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>fördes i svensk rätt i april 2016, bl.a. genom införandet av lagen (2016:145) om erkännande av yrkeskvalifikationer. Direktiv 2005/36/EG om erkännande av yrkeskvalifikationer (förkortat yrkeskvalifikations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>direktivet) aktualiseras vid all form av yrkesreglering. Yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>kvalifika</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D1B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>direktivet syftar till att underlätta för dem som vill utöva ett reglerat yrke i ett annat land än sitt hemland inom EU eller EES eller i Schweiz. Med ett reglerat yrke avses yrkesverksamhet där det genom lag, förordning eller andra föreskrifter, direkt eller indirekt, krävs bestämda yrkes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D1B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>kvalifikationer för att få tillträde till eller utöva verksamheten eller någon form av denna eller använda en viss yrkestitel (5 § 2 lagen om erkännande av yrkeskvalifikationer). I förarbetena till lagstiftningen om genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA345A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>förandet av det moderniserade yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t>kvalifikationsdirektivet anfördes att inriktningen bör vara att minska antalet reglerade yrken och att yrkesregleringar ska utformas på ett väl avvägt sätt så att regleringen blir så lite ingripande som möjligt (prop. 2015/16:44 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001607D0">
+        <w:t xml:space="preserve">36). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C4B4A4" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En proportionalitetsbedömning ska göras innan ny reglering antas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C52A057" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00411627">
+        <w:t>Regleringen behöver vara proportionerlig i förhållande till målet med regleringen enligt Europaparlamentets och rådets direktiv 2018/958</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411627">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411627">
+        <w:lastRenderedPageBreak/>
+        <w:t>den 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411627">
+        <w:t>juni 2018 om proportionalitetsprövning före antagandet av ny reglering av yrken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (förkortat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411627">
+        <w:t>direktivet om proportionalitetsprövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Direktivet om proportionalitetsprövning bör enligt skäl 8 tillämpas som komplement till yrkeskvalifikationsdirektivet. I direktivet om proportiona</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>litetsprövning kodifieras det s.k. inremarknadstest som följer av EU-dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stolens praxis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DDFC40" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I direktivet om proportionalitetsprövning finns testets delar i tre olika artiklar: förbudet mot diskriminering (artikel 5), kravet att en åtgärd ska motiveras med hänvisning till mål av allmänt intresse (artikel 6.1) och kravet på att åtgärden ska vara proportionerlig och sålunda vara lämplig för att nå det eftersträvade målet och inte gå utöver vad som är nödvändigt för att nå detta mål (artikel 7.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77230A80" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00C1177D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I Sverige har direktivet om proportionalitetsprövning genomförts genom förordningen (2020:757) om proportionalitetsprövning vid nya eller ändrade krav på yrkeskvalifikationer. Med nya eller ändrade krav vid yrkesreglering enligt förordningen menas att samtliga krav som ställs för att få tillträde till yrket omfattas av förordningens tillämpningsområde. Enligt 4 § ska den myndighet som utarbetar ett förslag till föreskrifter som innehåller nya eller ändrade krav för ett reglerat yrke genomföra ett inremarknadstest. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1177D">
+        <w:t xml:space="preserve">Testet syftar till att säkerställa att förslaget inte är direkt eller indirekt diskriminerande på grund av nationalitet eller bosättningsort, att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1177D">
+        <w:t>motivera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1177D">
+        <w:t xml:space="preserve"> med hänvisning till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1177D">
+        <w:t xml:space="preserve">mål av allmänt intresse, och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1177D">
+        <w:t>genom proportionalitetsprövning visa att de åtgärder som föreslås är lämpliga för att säkerställa att målet av allmänt intresse nås och inte går utöver vad som är nödvändigt för att nå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1177D">
+        <w:t xml:space="preserve"> målet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1656B608" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prövning enligt inremarknadstestet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673372">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1792092E" w14:textId="0292E7BE" w:rsidR="00AF6B8D" w:rsidRPr="00984734" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av förslaget i denna proposition följer att den vidareutbildning som en sjukhusfysiker ska genomgå för att få ett bevis om specialistkompetens ska fullgöras genom specialiseringstjänstgöring. Av 8 § förordningen om proportionalitetsprövning vid nya eller ändrade krav på yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvalifika</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65F62">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tioner framgår det att när ett förslag till föreskrifter som innehåller nya eller ändrade krav för ett reglerat yrke offentliggörs ska förslaget åtföljas av en redogörelse av det inremarknadstest som har genomförts enligt 4 §:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5876ECFF" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget är inte diskriminerande på grund av nationalitet eller bosättningsort. Förslaget innebär att en sjukhusfysiker måste kunna visa att han eller hon har uppnått viss kompetensnivå för att få bevis om specialistkompetens. Urvalskriterierna för att få beviset grundar sig alltså på kompetens och är enligt regeringens uppfattning således varken direkt eller indirekt diskriminerande på grund av nationalitet eller bosättningsort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656ED0D2" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Målet av allmänt intresse kan inte nås utan reglering av specialisering (5–7 §§). I 5 § anges 16 mål av allmänt intresse som kan motivera ett förslag till föreskrifter enligt 4 §, däribland folkhälsa och en hög hälsoskyddsnivå för människor (andra strecksatsen). Enligt 7 § ska det visas att det finns en verklig risk för att det aktuella målet inte nås, om föreskrifterna inte meddelas. Förslagen ska bidra till att vidareutbilda sjukhusfysiker. Därmed finns bättre förutsättningar att tillgodose befolkningens behov av en god, kunskapsbaserad och patientsäker vård. Arbetet med joniserande och icke-joniserande strålning kräver en </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>hög säkerhetsnivå och personal med hög kompetens. En sjukhusfysiker som har genomgått specialiseringstjänstgöring bedöms ha en sådan kompetens som motsvarar såväl hälso- och sjukvårdens behov som de riktlinjer som EU-kommissionen har utfärdat i fråga om en MPE (European commission: Radiation protection no 174, European guidelines on medical physics expert). Om kompetensen inte kan säkerställas genom en reglerad specialistutbildning för sjukhusfysiker finns en risk att målet med att skydda folkhälsan och upprätthålla en hög hälsoskyddsnivå inte kan nås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674DEE7D" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Åtgärderna är lämpliga och går inte utöver vad som är nödvändigt för att nå målet (9–11 §§). I 9–11 §§ anges vilka moment som ska ingå i proportionalitetsbedömningen med utgångspunkt i målet av allmänt intresse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB3423" w14:textId="77777777" w:rsidR="00152783" w:rsidRDefault="00152783" w:rsidP="00BB15AE">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C32853" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 9 § ska följande beaktas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EEB5BE" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>vilka slags risker som motverkas av förslaget,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BF1FB4" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>befintliga bestämmelser och i vilken utsträckning de är tillräckliga för att nå målet av allmänt intresse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F300285" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>om förslaget är konsekvent och systematiskt i förhållande till hur liknande risker i jämförbara verksamheter har åtgärdats,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDDA91E" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>om förslaget förväntas leda till att målet av allmänt intresse nås,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ADC708" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>vilka negativa effekter förslaget kan få för den fria rörligheten för personer och tjänster, konsumenternas valmöjligheter och tjänsternas kvalitet och väga dessa effekter mot förslagets förväntade nytta,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B93D60" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>om målet av allmänt intresse kan nås genom mindre restriktiva åtgärder, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B743994" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00152783">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>om de föreslagna nya eller ändrade kraven var för sig bidrar till och är nödvändiga för att nå målet av allmänt intresse när de kombineras med övriga krav som begränsar tillträdet till yrket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D1DB54" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 10 § anges vad myndigheten särskilt ska beakta vid bedömningen av 9 § 7. Paragrafen innehåller 12 punkter, t.ex. om det finns en skyldighet att genomgå kontinuerlig fortbildning (punkt 2) eller om det finns terri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>toriella begränsningar (punkt 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D7E2F5" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 11 § ska följande beaktas när det har betydelse:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622AA8BE" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00723DE9">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>vilken verksamhet som yrket omfattar och kopplingen till den yrkeskvalifikation som krävs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199875C4" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00723DE9">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>uppgifternas komplexitet och kopplingen till behovet av yrkeskva</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lifikationer, särskilt när det gäller nivån, arten och längden på den utbildning eller erfarenhet som krävs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EA9388" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00723DE9">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:hanging="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t>möjligheten att få tillräckliga yrkeskvalifikationer på alternativa sätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2A8C25" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00723DE9">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>om reserverade aktiviteter är gemensamma för flera yrkesgrupper,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4F22B6" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00723DE9">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:hanging="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">graden av självständighet när yrket utövas, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF36D98" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00723DE9">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="2268"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0A40">
+        <w:t>vetenskaplig och teknisk utveckling som påverkar konsumenternas möjligheter att bedöma kvaliteten på den tjänst som yrkesutövaren utför</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C03303" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00D134D9" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms vara proportionerligt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6071EF47" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen konstaterar att risker som motverkas genom förslaget rör kvaliteten och patientsäkerheten i vården. Förslaget bedöms höja </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>kompetensen och leda till att sjukhusfysiker får bättre förutsättningar att tillgodose befolkningens behov av god och kunskapsbaserad vård med hög säkerhetsnivå. Sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fysiker arbetar bl.a. med att beräkna stråldoser vid strålbehandling av cancerpatienter. Både för höga och för låga stråldoser kan ge allvarliga komplikationer för svårt sjuka patienter. Förslaget förväntas därför öka kvaliteten i vården och bidra till en hög patient</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säkerhet, vilket motverkar risker som ohälsa och död. Befintliga bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser – såsom 5 kap. 2 § HSL om att det ska finnas den personal som behövs för att god vård ska kunna ges – är inte tillräckliga för att målet om hög kvalitet och säkerhet i vården ska uppfyllas. Ett införande av en specialiseringstjänstgöring för att uppnå kraven i strålskyddsdirektivet får anses vara en mindre restriktiv form av reglering, och enligt regeringen är det även en lämplig form för att uppnå målet. Förslagets påverkan på den fria rörligheten för personer inom EU är ytterst marginell. Regleringen kommer inte att innebära sådana problem för personer från andra medlemsstater, Schweiz eller länder inom EES att arbeta i verksamheter inom vård, att regleringen av det skälet skulle vara olämplig att genomföra. Övriga omständigheter som anges i 10 § bedöms inte relevanta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF553EF" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="000610AA" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller de omständigheter som ska beaktas enligt 11 § kräver arbetet som sjukhusfysiker hög kompetens för att kunna bidra till ett gott strålskydd och en hög hälsoskyddsnivå för befolkningen. En sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fysikerexamen motsvarar inte fullt ut de krav på kompetens och flerårig klinisk erfarenhet som krävs enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91703">
+        <w:t xml:space="preserve">strålskyddsdirektivet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t xml:space="preserve">Härtill kommer att sjukhusfysikern till stor del är självständig i sin yrkesroll. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91703">
+        <w:t>Det bedöms inte vara möjligt att uppnå motsvarande höga kompetensnivå på alternativa sätt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91703">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91703">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91703">
+        <w:t xml:space="preserve"> kommer att bidra till ökad kvalitet och säkerhet samt ökat förtroende för vården i stort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A1A2D6" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc211804464"/>
+      <w:r>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2EF0A942" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0017171A">
+        <w:t>örslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619A27AF" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringen ska träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5399">
+        <w:t>1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5399">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F15530" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525E12DD" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E068F02" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00BC0B3E" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer inte överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t xml:space="preserve"> med regeringens. I promemorian före</w:t>
+      </w:r>
+      <w:r>
+        <w:t>slås</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t xml:space="preserve"> att lagändringen sk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t xml:space="preserve"> träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t>januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA9410D" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64317D57" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00BC0B3E" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen remissinstans har några invändningar mot ikraftträdandetidpunkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A268D7" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469CF212" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00BC0B3E" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t>Regeringen gav i februari 2024 Socialstyrelsen i uppdrag att förbereda arbetet med att meddela föreskrifter och allmänna råd, inbegripet målbeskrivningar om specialiseringstjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t xml:space="preserve">göring för sjukhusfysiker, i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">enlighet med 4 kap. 8 § PSL. Dessa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t xml:space="preserve">förväntas kunna träda i kraft den 1 april 2026. Den föreslagna lagändringen föreslås träda i kraft </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samtidigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B3E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFF80F2" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc211804465"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="1E0286AD" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F56E9E" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms medföra ekonomiska kostnader för regionerna och för staten. Kostnaderna för regionerna bör finansieras genom att medel tillförs anslaget för kommunalekonomisk utjämning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA18016" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00E060A3" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms inte medföra några andra konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BB99EC" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650CA29D" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C73D7F" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668F1085" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00114540">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1979A0ED" w14:textId="2E74EE98" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Kommuner och Regioner (SKR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> påtalar att Socialstyrelsens kostnadsberäkningar i rapporten utgår från föråldrade uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">från juni 2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve">varför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SKR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> föreslår att kostnadsposten ökas väsentligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Både</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Norrbotten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82503">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Örebro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beskriver hur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> regione</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve">s juniora sjukhusfysiker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i dag utbildas i enlighet med ett profes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sionsdrivet specialistprogram och att dessa kostnader ingår i befintligt </w:t>
+      </w:r>
+      <w:r w:rsidR="002F584F">
+        <w:t>tjänste</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB15AE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002F584F">
+        <w:t>utrymme.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Deras bedömning är att en formalisering av speciali</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>serings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65F62">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tjänstgöringen endast har en begränsad ekonomisk påverkan för regionen. Det kommer dock att finnas behov av att förstärka det administra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiva stödet och strukturen för utbildningen lokalt, regionalt och nationellt, vilket kommer medföra en liten kostnadsökning. Region Örebro anför särskilt att sjukhusfysiker som innehar en specialiseringstjänst under sin utbildningstid kommer att bidra till den dagliga kliniska verksamheten inom regionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1F5912" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Sörmland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Kronoberg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ser en risk för att den ekonomiska kompensationen inte kommer att täcka de faktiska kostnaderna för förslaget. Region Kronoberg anför att förslaget kan kräva en högre bemanning för att klara den ordinarie verksamheten och att mindre regioner kan behöva köpa in handledarkompetens och dylikt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284CB4">
+        <w:t>törre regioner bör få en större del av det tänkta statliga stödet för att stötta mindre regioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA8F17D" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Västernorrland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påtalar att det i förslaget inte beskrivs hur länge kostnaderna för regionerna kommer att kompenseras av statliga medel, och hur kommande kostnadsökningar ska följas upp och regleras. Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västra Götalandsregionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är det angeläget att staten fortlöpande kompen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">serar regionerna ekonomiskt med anledning av att förslagen påverkar regionen som huvudman. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvetarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> poängterar att det är viktigt att regionerna får de ekonomiska resurser de behöver för att omsätta förslagen i praktiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F451C1B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00763330" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Region Kronoberg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> påtalar att det inte framgår om en prövning av barnets bästa har genomförts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39540D87" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00256452" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6897C616" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser för genomförandet av förslaget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2197363A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="002B22F3" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t xml:space="preserve"> att de antaganden som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve">Socialstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gjort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71274">
+        <w:t>i sin rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71274">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve"> att en årskull sjukhusfysiker under specialiseringstjänstgöring kommer att utgöras av cirka 20 personer – vilket innebär att det kan finnas maximalt cirka 100 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:t>legitimerade sjukhusfysiker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve"> under vidareutbildning samtidigt (beroende på utbildningens längd)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71274">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71274">
+        <w:t>är rimliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve">. Utifrån dessa antaganden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve"> Socialstyrelsen att förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve"> en total årlig kostnad om cirka 33–44 miljoner kronor (Socialstyrelsens rapport s. 100).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410808B1" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00EB4D92" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve">Med utgångspunkt i antagandet om omfattningen av den föreslagna specialiseringstjänstgöringen och med beaktande av kostnadsutvecklingen under åren sedan Socialstyrelsen lämnade sina överväganden gör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rege</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t>nu bedömningen att förslage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71274">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t xml:space="preserve"> innebär en total årlig kostnad om cirka 50 miljoner kronor. Kostnaderna fördelas mellan staten och regio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B22F3">
+        <w:t>nerna såsom huvudmän för de verksamheter inom vilka sjukhusfysiker är verksamma och kommer att genomföra sin specialiseringstjänstgöring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C423BED" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för staten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4401D3D5" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Socialstyrelsen ansvarar för prövning av sådana behörighetsfrågor som anges i 4 kap. 10 § PSL (dvs. bl.a. bevis om specialistkompetens) inklusive prövning enligt 6 kap. 1 § patientsäkerhetsförordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97DC3">
+        <w:t xml:space="preserve"> (2010:1369)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dvs. ansökan om behörighetsbevis i Sverige från personer som har genomgått utbildning utomlands i en stat utanför europeiska ekonomiska samarbetsområdet (EES), eller Schweiz. Socialstyrelsen är vidare behörig myndighet för vissa hälso- och sjukvårdsyrken i Sverige för personer som har förvärvat yrkeskvalifikationer eller fått dem erkända i EES eller i Schweiz (bilaga till förordningen om erkännande av yrkeskvalifikationer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1528590A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00462913" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att Socialstyrelsen kommer att ha årliga kostnader för administration kring utskick av beslut m.m. och prövning av ansökningar om specialistkompetensbevis om cirka 200 000 kronor. Kostnaderna bedöms rymmas inom myndighetens anslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EC931F" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Konsekvenser för regionerna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D4F8D5" w14:textId="038F02D4" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Huvuddelen av kostnaderna för förslaget kommer att bäras av regionerna. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352AC">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234E54">
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> konstateras att förslaget innebär ett nytt åtagande för regionerna som medför en viss inskränkning i den kommunala själv</w:t>
+      </w:r>
+      <w:r w:rsidR="009A056A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>styrelsen. In</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skränkningen bedöms dock vara begränsad och proportioner</w:t>
+      </w:r>
+      <w:r w:rsidR="009A056A">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5AE4C9" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kan konstatera att regionerna hittills har hanterat vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utbildning av yrkesgruppen sjukhusfysiker på olika sätt. Både</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Norrbotten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Örebro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve"> beskriver hur regionernas juniora sjukhusfysiker i dag utbildas i enlighet med det professionsdriv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t>a specialistprogrammet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve"> och att dessa kostnader ingår i befintligt tjänste</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve">utrymme. En formalisering bedöms av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nämnda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve">regioner inte utgöra någon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">betydande kostnadsökning för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve">regions verksamhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dock kan det enligt regionerna finnas ett b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t>ehov av att förstärka det administrativa stödet och strukturen för utbildningen lokalt,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regionalt och nationellt, vilket kommer att medföra en liten kostnadsökning. Region Örebro anför särskilt att sjukhusfysiker som innehar en specialiseringstjänst under sin utbildnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tid kommer att bidra till den dagliga kliniska verksamheten inom regionen, en uppfattning regeringen delar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C07D1F4" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve">Samtidigt ser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Sörmland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Kronoberg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7425">
+        <w:t xml:space="preserve"> en risk för att den ekonomiska kompensationen inte kommer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att täcka de faktiska kostnaderna för förslaget och enligt Region Krono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>berg kan förslaget kräva en högre bemanning för att klara den ordinarie verksamheten, och medföra att mindre regioner kan behöva köpa in handledarkompetens och dylikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030E5CCE" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006210C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284CB4">
+        <w:t xml:space="preserve">törre regioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>borde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284CB4">
+        <w:t xml:space="preserve"> få en större del av det tänkta statliga stödet för att stötta mindre regioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590AF252" w14:textId="69D78A75" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82503">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Västernorrland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar att det i förslaget inte beskrivs hur länge kostnaderna för regionerna kommer kompenseras av statliga medel och enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82503">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västra Götalandsregionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är det angeläget att staten fortlöpande kompenserar regionerna ekonomiskt med anledning av att förslagen påverkar regionen som huvudman. Detta har även framhållits av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D830FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvetarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FF296F" w14:textId="7FDAA2AE" w:rsidR="00AF6B8D" w:rsidRPr="00AB254C" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt den kommunala finansieringsprincipen ska staten kompensera regionerna för de kostnader som förslaget medför. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034742B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SKR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7387">
+        <w:t xml:space="preserve"> påtalar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve">Socialstyrelsens kostnadsberäkningar i rapporten utgår från föråldrade uppgifter varför de föreslår att kostnadsposten ökas väsentligt. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk206161574"/>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve"> innebär att regeringen reglerar kostnaderna för det nya åliggandet med totalt 50 miljoner kronor per år från och med 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t xml:space="preserve">, vilket är mer än vad Socialstyrelsen beräknade i sin rapport (33–44 miljoner kronor). Medlen avses tillföras utgiftsområde 25 Allmänna bidrag till kommuner, anslaget 1:1 Kommunalekonomisk utjämning, permanent. I och med att medlen överförs till utgiftsområde 25 så kommer de fördelas fortlöpande i enlighet med systemet för kommunalekonomisk utjämning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE5322F" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00AB254C" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB254C">
+        <w:t>Konsekvenser för hälso- och sjukvården</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C30B04" w14:textId="6071AE09" w:rsidR="00AF6B8D" w:rsidRPr="00507224" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB254C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025BD2">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innebär att legitimerade och yrkesverksamma sjukhusfysiker behöver genomgå en vidareutbildning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i form av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speciali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>serings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tjänstgöring för att kunna få ett bevis om specialistkompetens. Sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fysiker kommer fortfarande </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vara kliniskt verksamma samtidigt som de specialiserar sig. Sammantaget bedöms därför det eventuella tapp som verksamheterna kan uppleva som övergående och försumbart, samtidigt som patientsäkerheten och kvaliteten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7F0F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ett längre perspektiv stärks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8A7F67" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för EU-rätten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E468270" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med förslaget om att införa en ny skyldighet för regionerna att erbjuda specialiseringstjänstgöring för sjukhusfysiker blir det möjligt för legitimerade sjukhusfysiker i Sverige att uppnå kompetensen MPE som anges i strålskyddsdirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3206CB5E" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Övriga konsekvenser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B4B655" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00A87B7C" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt regeringens bedömning kommer förslaget inte att medföra några övriga konsekvenser.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C3A4E9" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc211804466"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="509A43CD" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00CD24CC" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc211804467"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i hälso- och sjukvårdslagen (2017:30)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="4928026A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00226D98" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226D98">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF1686A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00226D98" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007337AE">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226D98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   I regionerna ska det finnas möjligheter till anställning för sjukhus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226D98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>fysikers specialiseringstjänstgöring i en omfattning som motsvarar det planerade framtida behovet av sjukhusfysiker med specialistkompetens i klinisk verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3F5E0F" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="004140B4" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50083E17" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen, som är ny, regleras regionernas ansvar för sjukhusfysikers specialiseringstjänstgöring. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54FB3">
+        <w:t>Övervägandena</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00163B4B">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600DF4">
+        <w:t>5.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6742CD9F" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00D47046" w:rsidRDefault="00AF6B8D" w:rsidP="00DF14E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom bestämmelsen införs en skyldighet för regionerna att erbjuda anställning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47046">
+        <w:t>sjukhusfysikers specialiseringstjänstgöring i en omfattning som motsvarar det planerade framtida behovet av sjukhusfysiker med specialistkompetens i klinisk verksamhet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Med det planerade framtida behovet avses ett långsiktigt perspektiv, som innehåller ett nationellt element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531B96">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ledning för tillämpning av begreppet kan hämtas från motsvarande reglering för specialiseringstjänstgöring för läkare (se 5 § och prop. 1997/98:5 s. 11).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361D8B75" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1621CE70" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="004168AB" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc178932819"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc211804468"/>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:t>Specialiseringstjänstgöring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:t xml:space="preserve">för sjukhusfysiker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377525">
+        <w:t>(S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377525">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB23B8">
+        <w:t>0175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377525">
+        <w:t>8)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="29F94FD8" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00BA643D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian innehåller förslag om att det i regionerna ska finnas möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter att anställa sjukhusfysiker som gör specialiseringstjänstgöring, i en omfattning som motsvarar det planerade framtida behovet av sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fysiker med specialistkompetens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C78CAF0" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00BA643D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare lämnas förslag om hur specialistkompetens för sjukhusfysiker ska uppnås och hur specialiseringstjänstgöringen ska fullgöras samt vilka föreskrifter Socialstyrelsen får meddela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210E3F3E" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00BA643D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslaget föreslås träda i kraft den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561C60E0" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57343DC4" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc211804469"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="0A327A9F" w14:textId="12DD5233" w:rsidR="00AF6B8D" w:rsidRPr="00DC06CD" w:rsidRDefault="00F667A2" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="902" w:hanging="902"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc178932821"/>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D">
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D" w:rsidRPr="00F8669E">
+        <w:t xml:space="preserve">lag om </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D">
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D" w:rsidRPr="00F8669E">
+        <w:t>ndring i hälso- och sjukvårdslagen (2017:3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D" w:rsidRPr="00F8669E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="4D96E740" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t>att det i hälso- och sjukvårdslagen (2017:30) ska införas en ny paragraf</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 10 kap. 6 §,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8669E">
+        <w:t xml:space="preserve"> av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313252A6" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB7F9A" w14:paraId="22F8386D" w14:textId="77777777">
+      <w:tr w:rsidR="00327BAA" w14:paraId="7269042A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00F7907A" w14:textId="4BED55CB" w:rsidR="00C5716A" w:rsidRPr="005B0E77" w:rsidRDefault="00C5716A" w:rsidP="00D73AAB">
-[...1384 lines deleted...]
-          <w:p w14:paraId="7533BBA5" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="005B0E77" w:rsidRDefault="003C45AC" w:rsidP="00D26EBF">
+          <w:p w14:paraId="72998052" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CB292F7" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="005B0E77" w:rsidRDefault="003C45AC" w:rsidP="00D26EBF">
+          <w:p w14:paraId="05DCB7B6" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D581F31" w14:textId="10EEFD59" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00DC55EB">
+    <w:p w14:paraId="00B79DDB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>3 §</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB7F9A" w14:paraId="58ED7939" w14:textId="77777777">
+      <w:tr w:rsidR="00327BAA" w14:paraId="41D1C6F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38B193F6" w14:textId="43DE1A90" w:rsidR="003C45AC" w:rsidRPr="00187149" w:rsidRDefault="003C45AC" w:rsidP="00D26EBF">
+          <w:p w14:paraId="1F2F9621" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F861345" w14:textId="6B88DDA3" w:rsidR="003C45AC" w:rsidRPr="00187149" w:rsidRDefault="003C45AC" w:rsidP="00D26EBF">
+          <w:p w14:paraId="7F9F32F9" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00741CEA" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Lagrådet består av minst en och högst </w:t>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6 §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19736EA3" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>I regionerna ska det finnas möjlig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>het</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>sex</w:t>
+              <w:t>er</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-              <w:pStyle w:val="Brdtext"/>
+            <w:r w:rsidRPr="00741CEA">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> till anställning för sjukhus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>L</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">Lagrådet består av minst en och högst </w:t>
+              <w:softHyphen/>
+              <w:t>fysikers specialiseringstjänst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">sex </w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lagrådet består av minst en och högst </w:t>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>göring i en omfattning som mot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>fem</w:t>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>svarar det planerade framtida behovet av sjukhusfysiker med specialistkompetens i klinisk verk</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> avdelningar.</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00741CEA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samhet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14822918" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="00811E52" w:rsidRDefault="003C45AC" w:rsidP="00187149">
+    <w:p w14:paraId="41048CEC" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00811E52" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606F3996" w14:textId="5C267910" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00187149">
-[...12 lines deleted...]
-    <w:p w14:paraId="42978150" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="00187149" w:rsidRDefault="003C45AC" w:rsidP="00187149">
+    <w:p w14:paraId="669EFF31" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2E69BB10" w14:textId="68BBBE41" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00187149">
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB0E33F" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="38D20173" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00DC55EB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A198C30" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...15 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId37"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="first" r:id="rId49"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A33EECD" w14:textId="02BC3B88" w:rsidR="00DB62B9" w:rsidRDefault="003C45AC" w:rsidP="00241A92">
+    <w:p w14:paraId="333C5912" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc212057759"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc211804470"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna beträffande utkastet av proposition Ytterligare en avdelning i Lagrådet</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0022B6B0" w14:textId="0CA84989" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00241A92">
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="2D31D40B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanser som kommit in med yttrande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA06EEE" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00954051">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Efter remiss </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="04482222" w14:textId="297E1A03" w:rsidR="003C45AC" w:rsidRPr="00DD6109" w:rsidRDefault="003C45AC" w:rsidP="00DD6109">
+        <w:t>Följande remissinstanser har lämnat remissvar: Etikprövningsmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten, Inspektionen för vård och omsorg, Läkemedelsverket, Natur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vetarna, Region Dalarna, Region Gävleborg, Region Jämtland Härjedalen, Region Jönköpings län, Region Kalmar län, Region Kronoberg, Region Norrbotten, Region Skåne, Region Stockholm, Region Sörmland, Region Uppsala, Region Värmland, Region Västerbotten, Region Västernorrland, Region Västmanland, Region Örebro län, Region Östergötland, Social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen, Strålsäkerhetsmyndigheten, Svenska sjukhusfysikerförbundet, Sveriges Kommuner och Regioner, Tandvårds- och läkemedelsförmåns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Västra Götalandsregionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CC7E80" w14:textId="123662A5" w:rsidR="00AF6B8D" w:rsidRDefault="001B5BD3" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Spontana yttranden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341DA67A" w14:textId="4540691F" w:rsidR="00AF6B8D" w:rsidRDefault="001B5BD3" w:rsidP="00954051">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Spontant yttrande har inkommit från: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D">
+        <w:t>Svensk Förening för Nuklear</w:t>
+      </w:r>
+      <w:r w:rsidR="00025BD2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AF6B8D">
+        <w:t>medicin och Svensk Förening för Medicinsk radiologi, Svensk Förening för Radiofysik, Svensk Strålonkologisk Förening och Svensk Onkologisk Förening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70887613" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanser som inte kommit in med yttrande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E26BC5A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="001460A2" w:rsidRDefault="00AF6B8D" w:rsidP="00954051">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Bröstcancerförbundet, Capio AB, Evidia Sverige AB, Praktikertjänst AB, Privattandläkarna, Prostatacancerförbundet, Regelrådet, Region Blekinge, Region Gotland, Region Halland, Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förbundet HjärtLung, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071162">
+        <w:t>Sveriges akademikers centralorganisation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Svensk förening för Odontologisk Radiologi, Svensk förening för röntgen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sjuksköterskor, Svenska Läkaresällskapet, Sveriges Folktandvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förening, Sveriges läkarförbund, Sveriges Tandhygienistförening, Sveriges Tandläkarförbund, Tjänstemännens centralorganisation, Unilabs AB, Vårdförbundet, Vårdföretagarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C91D901" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="003C45AC" w:rsidRPr="00DD6109" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId43"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId50"/>
+          <w:headerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="even" r:id="rId52"/>
+          <w:footerReference w:type="default" r:id="rId53"/>
+          <w:headerReference w:type="first" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-            <w:t>Justitiedepartementet</w:t>
+    </w:p>
+    <w:p w14:paraId="11A5B595" w14:textId="0063EE5E" w:rsidR="00DB62B9" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc211804471"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="209F4F25" w14:textId="294FDC7B" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utdrag ur protokoll vid sammanträde 2025-09-16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40510487" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAC0B78" w14:textId="52B68D21" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003107DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Närvarande: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F.d. justitierådet Gudmund Toijer samt justitieråden Marie Jönsson och Jonas Malmberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62584219" w14:textId="4666C7A5" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31900A1A" w14:textId="61D3656D" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt en lagrådsremiss den 4 september 2025 har regeringen (Socialdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i hälso- och sjukvårdslagen (2017:30).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465149C8" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C28FC53" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av rättssakkunniga </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24293D62" w14:textId="369E261D" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Malin Cronhamn, biträdd av ämnesrådet Petra Zetterberg Ferngren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A29CF8" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FEF00A" w14:textId="19EA393D" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00AF6B8D" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId56"/>
+          <w:headerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="even" r:id="rId58"/>
+          <w:footerReference w:type="default" r:id="rId59"/>
+          <w:headerReference w:type="first" r:id="rId60"/>
+          <w:footerReference w:type="first" r:id="rId61"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet lämnar förslaget utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38298AB2" w14:textId="3C79BA7D" w:rsidR="00AF6B8D" w:rsidRDefault="00E8124A" w:rsidP="00F25EB5">
+      <w:pPr>
+        <w:pStyle w:val="Proprubrik"/>
+        <w:spacing w:after="190"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Departementsnamn"/>
+          <w:tag w:val="Departementsnamn"/>
+          <w:id w:val="-137580982"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BD5B53">
+            <w:t>Socialdepartemente</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-    <w:p w14:paraId="346445EE" w14:textId="6419DF7C" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+          <w:r w:rsidR="00AF6B8D">
+            <w:t>t</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2CBA91F4" w14:textId="6861D511" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc212057760"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc211804472"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:date w:fullDate="2025-11-13T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CA3F83">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r>
+            <w:t>den 13 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05DB99F3" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="0C7DF577" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54ADB4A0" w14:textId="46CF69C9" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="573E9611" w14:textId="4CD66CFE" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0086757E">
-            <w:t>stats</w:t>
+          <w:r w:rsidR="00BD5B53">
+            <w:t>statsråde</w:t>
           </w:r>
-          <w:r w:rsidR="00F377E9">
-            <w:t>rådet Edholm</w:t>
+          <w:r w:rsidR="007300DC">
+            <w:t>t</w:t>
           </w:r>
-          <w:r w:rsidR="0086757E">
-            <w:t xml:space="preserve">, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, </w:t>
+          <w:r w:rsidR="00BD5B53">
+            <w:t xml:space="preserve"> Busch,</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:t>Wykman</w:t>
+          <w:r w:rsidR="007300DC">
+            <w:t xml:space="preserve"> ordförande, och statsråden</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-            <w:t>, Larsson, Britz</w:t>
+          <w:r w:rsidR="00BD5B53">
+            <w:t xml:space="preserve"> Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="26F7448E" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="17100117" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="770DBAAC" w14:textId="7B9FC872" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="5C068CF2" w14:textId="068CC3E9" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A3E6B">
-            <w:t>Forssell</w:t>
+          <w:r w:rsidR="00AA0A40">
+            <w:t>Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="64BF5670" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="00827386" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="025A0599" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00827386" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B63ED91" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="00915BF3" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="52955E5A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00915BF3" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D9636" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRPr="006E102E" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="47517D23" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="006E102E" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F987AD9" w14:textId="77777777" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="1C3A7B6A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AD9986" w14:textId="5D0AA934" w:rsidR="003C45AC" w:rsidRDefault="003C45AC" w:rsidP="00F85486">
+    <w:p w14:paraId="0A9D40DE" w14:textId="4BFF9107" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0086757E">
-            <w:t>Ytterligare en avdelning i Lagrådet</w:t>
+          <w:r>
+            <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6937A539" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="5046BF99" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00CD5935">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId44"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+      <w:headerReference w:type="even" r:id="rId62"/>
+      <w:headerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="even" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:headerReference w:type="first" r:id="rId66"/>
+      <w:footerReference w:type="first" r:id="rId67"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CF4EC3F" w14:textId="77777777" w:rsidR="00A22998" w:rsidRDefault="00A22998" w:rsidP="00F8009C">
+    <w:p w14:paraId="2118333A" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61069EED" w14:textId="77777777" w:rsidR="00A22998" w:rsidRDefault="00A22998" w:rsidP="00F8009C">
+    <w:p w14:paraId="072C571A" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2DE9B55F" w14:textId="77777777" w:rsidR="00A56D6F" w:rsidRDefault="00A56D6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4327,5698 +6416,8398 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49E66101" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5BF03721" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6477D974" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2F517C74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6477D974" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2F517C74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C33B3C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0E75B4B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
-[...929 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="32" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BDB723D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="21A9707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BDB723D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="21A9707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09877378" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="30F25253" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="33" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="51A08C1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D9DC54E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="51A08C1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D9DC54E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45244DC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EA07877" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="69FC9006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="084749A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="69FC9006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="084749A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="373293DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="24CE0B15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2ABCAAFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="60A7DB10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="60A7DB10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B4C8E44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="50D0B97E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="50D0B97E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0202E0DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44FD5CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44FD5CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6AC40280" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72F72FA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72F72FA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7AD57127" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BA19B0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7BA19B0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="505E7A50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5E950A24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5E950A24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="32F1455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03094B3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03094B3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="442BA8BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6644502E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2ABCAAFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6644502E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1973CB1A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5AE441E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="768F6D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="373A5006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="373A5006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3949A5C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7CD75C08" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7CD75C08" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3FCC357C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="07F4EF27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07F4EF27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18351B5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="131DA9E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="131DA9E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="048CEE4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0739B63D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0739B63D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="531335A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="51BB9AFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="51BB9AFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EA61212" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B17992E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="768F6D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4B17992E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="28D7DE92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="091A3036" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="091A3036" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2760AEEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D047701" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3D047701" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45AD74D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="40A5C3F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="20" name="Textruta 4"/>
+              <wp:docPr id="26" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BEB17A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7C39596E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BEB17A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7C39596E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E9E1A46" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="19F8E083" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03B7EDC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4908E60F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="03B7EDC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4908E60F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="34127617" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1CCAE145" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47AB38C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5BEC57EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47AB38C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5BEC57EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="72183648" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="39450333" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A2BBB02" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="288C2260" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="003C45AC">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A2BBB02" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="288C2260" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="003C45AC">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0158FAA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="22B4DA1A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B4F1531" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="791F0159" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="003C45AC">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B4F1531" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="791F0159" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="003C45AC">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="125BA664" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="40F934EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B187789" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5162747A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="003C45AC">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B187789" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5162747A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="003C45AC">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0632585F" w14:textId="77777777" w:rsidR="00A22998" w:rsidRDefault="00A22998" w:rsidP="006923D1">
+    <w:p w14:paraId="24B76075" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="231D1049" w14:textId="77777777" w:rsidR="00A22998" w:rsidRPr="006923D1" w:rsidRDefault="00A22998" w:rsidP="006923D1">
+    <w:p w14:paraId="480C5AE1" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="006923D1" w:rsidRDefault="00960504" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6BDEEC55" w14:textId="77777777" w:rsidR="00A22998" w:rsidRDefault="00A22998" w:rsidP="006923D1">
+    <w:p w14:paraId="3DB2142B" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...33 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7DC5255F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0A055A9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0507AFFC" w14:textId="0E8B74EB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="2029700F" w14:textId="070102B7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0507AFFC" w14:textId="0E8B74EB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="2029700F" w14:textId="070102B7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2BDE88C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="180CE636" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4551A984" w14:textId="1CFC3B03" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3B5D4C83" w14:textId="1F0B5B40" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-775866324"/>
+                              <w:id w:val="-176120373"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1001865035"/>
+                              <w:id w:val="-928110437"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4551A984" w14:textId="1CFC3B03" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3B5D4C83" w14:textId="1F0B5B40" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-775866324"/>
+                        <w:id w:val="-176120373"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1001865035"/>
+                        <w:id w:val="-928110437"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FA66299" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="25D72E39" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="325CED20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2C21A56C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="05E5D2BF" w14:textId="6123CD7A" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="3C96A826" w14:textId="6ACC89EB" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1180422638"/>
+                              <w:id w:val="2057656581"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1021239778"/>
+                              <w:id w:val="1948588042"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="58319765" w14:textId="5A37FD56" w:rsidR="003C45AC" w:rsidRPr="00C7375F" w:rsidRDefault="00F16419" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1D8C4884" w14:textId="0A78FB0A" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="51594771"/>
+                              <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00BD5B53">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="003C45AC">
+                          <w:r w:rsidR="00AF6B8D">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1974281805"/>
+                              <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="05E5D2BF" w14:textId="6123CD7A" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="3C96A826" w14:textId="6ACC89EB" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1180422638"/>
+                        <w:id w:val="2057656581"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1021239778"/>
+                        <w:id w:val="1948588042"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="58319765" w14:textId="5A37FD56" w:rsidR="003C45AC" w:rsidRPr="00C7375F" w:rsidRDefault="00F16419" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1D8C4884" w14:textId="0A78FB0A" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="51594771"/>
+                        <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00BD5B53">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="003C45AC">
+                    <w:r w:rsidR="00AF6B8D">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1974281805"/>
+                        <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60A7F75E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7C0CD310" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A0703DD" w14:textId="3B701F3B" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D73F2FC" w14:textId="3376E8A4" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1415117353"/>
+                              <w:id w:val="-560711362"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1950047615"/>
+                              <w:id w:val="1625733646"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="11F3CADC" w14:textId="3347B009" w:rsidR="003C45AC" w:rsidRPr="00C7375F" w:rsidRDefault="00F16419" w:rsidP="00C7375F">
+                        <w:p w14:paraId="48823D21" w14:textId="07F1C6A2" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1586292334"/>
+                              <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00BD5B53">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="003C45AC">
+                          <w:r w:rsidR="00AF6B8D">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="830638858"/>
+                              <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A0703DD" w14:textId="3B701F3B" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D73F2FC" w14:textId="3376E8A4" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1415117353"/>
+                        <w:id w:val="-560711362"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1950047615"/>
+                        <w:id w:val="1625733646"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="11F3CADC" w14:textId="3347B009" w:rsidR="003C45AC" w:rsidRPr="00C7375F" w:rsidRDefault="00F16419" w:rsidP="00C7375F">
+                  <w:p w14:paraId="48823D21" w14:textId="07F1C6A2" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1586292334"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00BD5B53">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="003C45AC">
+                    <w:r w:rsidR="00AF6B8D">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="830638858"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31C36005" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="475B4365" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E8CF2DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1C89431E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B0DD4A5" w14:textId="3B94A556" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="66EAC7FF" w14:textId="4CD2DAB6" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1497771101"/>
+                              <w:id w:val="970173652"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="714008376"/>
+                              <w:id w:val="-1689439987"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="41BB91AD" w14:textId="2D5A9C00" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1482622117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="977728002"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B0DD4A5" w14:textId="3B94A556" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="66EAC7FF" w14:textId="4CD2DAB6" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1497771101"/>
+                        <w:id w:val="970173652"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="714008376"/>
+                        <w:id w:val="-1689439987"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="41BB91AD" w14:textId="2D5A9C00" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1482622117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="977728002"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F10AD33" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="186C3B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="256C4BD4" w14:textId="66C48460" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3BEBD743" w14:textId="0F2BBDB2" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1924413940"/>
+                              <w:id w:val="-768003883"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="353701913"/>
+                              <w:id w:val="-1365287026"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="70626566" w14:textId="5DD7BD25" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="330416018"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1156919045"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="256C4BD4" w14:textId="66C48460" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3BEBD743" w14:textId="0F2BBDB2" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1924413940"/>
+                        <w:id w:val="-768003883"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="353701913"/>
+                        <w:id w:val="-1365287026"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="70626566" w14:textId="5DD7BD25" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="330416018"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1156919045"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A71F778" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="66C8C6AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55404630" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7530A6EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="520A6F8D" w14:textId="0B3AD0D1" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1933735699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C10798">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1199432742"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="53F5F52A" w14:textId="3209A607" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="999696913"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="253710844"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="520A6F8D" w14:textId="0B3AD0D1" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1933735699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C10798">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1199432742"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="53F5F52A" w14:textId="3209A607" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="999696913"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="253710844"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2CCDBF01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B863026" w14:textId="71728C9E" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1790934212"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C10798">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1001351618"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6DFABB0D" w14:textId="2D57204C" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1915928208"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1003431771"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B863026" w14:textId="71728C9E" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1790934212"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C10798">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1001351618"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6DFABB0D" w14:textId="2D57204C" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1915928208"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1003431771"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="200671F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BCE5FC7" w14:textId="061CD95E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1CE40D6E" w14:textId="28308E5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BCE5FC7" w14:textId="061CD95E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1CE40D6E" w14:textId="28308E5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F9F9C13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FA49ED1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="29E1EBBF" w14:textId="0256A05A" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1310623701"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C10798">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1814289164"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="168EC5DC" w14:textId="0FFFD92D" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-57560069"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-79841183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="29E1EBBF" w14:textId="0256A05A" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1310623701"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C10798">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1814289164"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="168EC5DC" w14:textId="0FFFD92D" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-57560069"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-79841183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11C7341D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="533300A5" w14:textId="7E6AB5B8" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-976675046"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C10798">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2037928858"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4406DAA8" w14:textId="108C6186" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1409451047"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00AF6B8D">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1605651184"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD5B53">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="533300A5" w14:textId="7E6AB5B8" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-976675046"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C10798">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2037928858"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4406DAA8" w14:textId="108C6186" w:rsidR="00AF6B8D" w:rsidRPr="00C7375F" w:rsidRDefault="00E8124A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1409451047"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00AF6B8D">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1605651184"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD5B53">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="331784D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E9CA50E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55394385" w14:textId="1271A8D6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="78578387"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C10798">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1552990775"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55394385" w14:textId="1271A8D6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="78578387"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C10798">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1552990775"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="599B70ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12344EE8" w14:textId="5A745F2E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-833987335"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00C10798">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="501861197"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="12344EE8" w14:textId="5A745F2E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-833987335"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00C10798">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="501861197"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="31D9A93E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B061151" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="123E7331" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5FFD76B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0F8C4F74" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="465612C3" w14:textId="6E156BD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="1D1E0CF9" w14:textId="40087B3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-566961242"/>
+                              <w:id w:val="2102295511"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-634799498"/>
+                              <w:id w:val="953221230"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="465612C3" w14:textId="6E156BD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="1D1E0CF9" w14:textId="40087B3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-566961242"/>
+                        <w:id w:val="2102295511"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-634799498"/>
+                        <w:id w:val="953221230"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28B6278D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="17EAA791" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3792BF77" w14:textId="4AAABE21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="470F21FA" w14:textId="75B0F1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="663746173"/>
+                              <w:id w:val="1741441149"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1959555327"/>
+                              <w:id w:val="1055964830"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-                                <w:t>2025/26:39</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3792BF77" w14:textId="4AAABE21" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="470F21FA" w14:textId="75B0F1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="663746173"/>
+                        <w:id w:val="1741441149"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1959555327"/>
+                        <w:id w:val="1055964830"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-                          <w:t>2025/26:39</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="406B8692" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="22FD1445" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E2C1391" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BFA6B41" w14:textId="02C1BEB8" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="4C192CBE" w14:textId="4E03866C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="568472727"/>
+                              <w:id w:val="843751594"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-904683238"/>
+                              <w:id w:val="134602994"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BFA6B41" w14:textId="02C1BEB8" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="4C192CBE" w14:textId="4E03866C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="568472727"/>
+                        <w:id w:val="843751594"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-904683238"/>
+                        <w:id w:val="134602994"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BEEA019" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3225A745" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="337D3EC3" w14:textId="6B097A5D" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                        <w:p w14:paraId="672FFE0E" w14:textId="1A842FFB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-843402072"/>
+                              <w:id w:val="389850511"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-262142947"/>
+                              <w:id w:val="-943462454"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="337D3EC3" w14:textId="6B097A5D" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00A118D8">
+                  <w:p w14:paraId="672FFE0E" w14:textId="1A842FFB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-843402072"/>
+                        <w:id w:val="389850511"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-262142947"/>
+                        <w:id w:val="-943462454"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A8616A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="30B9E320" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B76CB87" w14:textId="7F9FBF31" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                        <w:p w14:paraId="505228E9" w14:textId="6E13D8B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1322618911"/>
+                              <w:id w:val="178169069"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0086757E">
+                              <w:r w:rsidR="00C10798">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1499858694"/>
+                              <w:id w:val="1919205746"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00302E83">
+                                <w:t>2025/26:50</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B76CB87" w14:textId="7F9FBF31" w:rsidR="00244011" w:rsidRDefault="00F16419" w:rsidP="00664D04">
+                  <w:p w14:paraId="505228E9" w14:textId="6E13D8B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1322618911"/>
+                        <w:id w:val="178169069"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0086757E">
+                        <w:r w:rsidR="00C10798">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1499858694"/>
+                        <w:id w:val="1919205746"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00CA3F83">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00302E83">
+                          <w:t>2025/26:50</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -11885,50 +16674,163 @@
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57BC10DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A260AB7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12034,87 +16936,87 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
@@ -12131,51 +17033,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -12206,1285 +17108,1126 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
+  <w:num w:numId="43" w16cid:durableId="1215239391">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A22998"/>
+    <w:rsidRoot w:val="00960504"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
-    <w:rsid w:val="00010086"/>
-    <w:rsid w:val="000101CA"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
+    <w:rsid w:val="00012ACB"/>
+    <w:rsid w:val="00012BD6"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00014945"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00021261"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00025BD2"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00033946"/>
-    <w:rsid w:val="00037DCE"/>
+    <w:rsid w:val="0003308E"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00042605"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00052FC5"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00066D1E"/>
+    <w:rsid w:val="00064AF8"/>
+    <w:rsid w:val="00064FFD"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
-    <w:rsid w:val="00071262"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00072DB5"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00082DE8"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
+    <w:rsid w:val="00085BB9"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="00086A4E"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="000931E9"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A3E6B"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A4E46"/>
-    <w:rsid w:val="000A5AC1"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B34C9"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C2668"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D0077"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E311B"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E705A"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F2B3C"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00101554"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00106407"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="0011290F"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
+    <w:rsid w:val="00152783"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00162FBC"/>
+    <w:rsid w:val="00163B4B"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00166A34"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00175A66"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00180C16"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="0018702B"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="001941B9"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A5F19"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B5BD3"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F5A74"/>
+    <w:rsid w:val="001E44AC"/>
+    <w:rsid w:val="001F249E"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201D5B"/>
     <w:rsid w:val="00203904"/>
+    <w:rsid w:val="00203DF8"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002147DB"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="002340F4"/>
-    <w:rsid w:val="00234DBA"/>
+    <w:rsid w:val="00234E54"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="00235B3F"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00243F9F"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002464DD"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="0025750A"/>
+    <w:rsid w:val="0025605A"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00263D1F"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
+    <w:rsid w:val="002A1B8D"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B1829"/>
     <w:rsid w:val="002B7EB5"/>
+    <w:rsid w:val="002C0962"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C42A2"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D48D9"/>
-    <w:rsid w:val="002D60F4"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D6EBD"/>
-    <w:rsid w:val="002E024E"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003000C7"/>
-    <w:rsid w:val="00304589"/>
+    <w:rsid w:val="002F584F"/>
+    <w:rsid w:val="002F643D"/>
+    <w:rsid w:val="00302E83"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00316BED"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="0032185D"/>
+    <w:rsid w:val="003250AB"/>
+    <w:rsid w:val="00327BAA"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003356E7"/>
+    <w:rsid w:val="003352AC"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00341D8F"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="00343814"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00356F9F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
-    <w:rsid w:val="00361014"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00363351"/>
-    <w:rsid w:val="00363C24"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370EFB"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00374713"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00377F56"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="0038525B"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B0FE4"/>
-    <w:rsid w:val="003B1CD4"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C15E0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C6CC3"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E1F9D"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003F0F7E"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F30AD"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F5E43"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F7D69"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00401EEC"/>
     <w:rsid w:val="00414A77"/>
+    <w:rsid w:val="0041518D"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00423EA2"/>
-    <w:rsid w:val="00424F9C"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00427D47"/>
-    <w:rsid w:val="00430C5E"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="0043417C"/>
+    <w:rsid w:val="00437037"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="00445A2D"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004613A5"/>
+    <w:rsid w:val="00456079"/>
+    <w:rsid w:val="004646D1"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00474F40"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004847CD"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="004858E9"/>
-    <w:rsid w:val="00486798"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B2497"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C04AE"/>
-    <w:rsid w:val="004C15B3"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D2B27"/>
-    <w:rsid w:val="004D67D6"/>
+    <w:rsid w:val="004D3185"/>
+    <w:rsid w:val="004D583A"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
-    <w:rsid w:val="004E026F"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E431F"/>
-    <w:rsid w:val="004E5714"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E695C"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F0C87"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3823"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
-    <w:rsid w:val="00507745"/>
-    <w:rsid w:val="005101CB"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00512F4C"/>
+    <w:rsid w:val="00510F39"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0052668E"/>
+    <w:rsid w:val="005302A5"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00531C9D"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544D9A"/>
+    <w:rsid w:val="00547801"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00565871"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572600"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00576C23"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="0059461E"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A0FB0"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B6AC4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C0DDE"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
+    <w:rsid w:val="005C4B3D"/>
+    <w:rsid w:val="005C4FF8"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C705C"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D3B6F"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E1D96"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E42F0"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F5051"/>
-    <w:rsid w:val="005F5A63"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="005F77DC"/>
+    <w:rsid w:val="00600DF4"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="006057C5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="0061368E"/>
+    <w:rsid w:val="00616756"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="00617944"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00623151"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00642588"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00643B16"/>
-    <w:rsid w:val="006465EB"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006613E1"/>
+    <w:rsid w:val="0065525A"/>
     <w:rsid w:val="00664D04"/>
-    <w:rsid w:val="0066511D"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00666712"/>
-    <w:rsid w:val="00666E25"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="006867BE"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="006A0112"/>
     <w:rsid w:val="006A0759"/>
+    <w:rsid w:val="006A1456"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006A7628"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C5133"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D212A"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D33FD"/>
     <w:rsid w:val="006D4A59"/>
-    <w:rsid w:val="006D4AA8"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E10E9"/>
+    <w:rsid w:val="006E1415"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
-    <w:rsid w:val="006E5AD9"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00705D14"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00721AE0"/>
+    <w:rsid w:val="00716138"/>
+    <w:rsid w:val="00723DE9"/>
+    <w:rsid w:val="007300DC"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="0073631B"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00743695"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
+    <w:rsid w:val="007534DE"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="007626F6"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00771307"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="00781D36"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00796389"/>
+    <w:rsid w:val="00795FC5"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B0C93"/>
-    <w:rsid w:val="007C12B3"/>
+    <w:rsid w:val="007A64CA"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C210B"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D0B94"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007E243E"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E6F9A"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F393F"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="008005E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00802900"/>
+    <w:rsid w:val="008031B0"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815CE6"/>
-    <w:rsid w:val="00817693"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00823D0F"/>
+    <w:rsid w:val="00824F04"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00835A03"/>
+    <w:rsid w:val="00835C95"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="0086757E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008758C5"/>
+    <w:rsid w:val="00873537"/>
+    <w:rsid w:val="00874710"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0087710A"/>
-    <w:rsid w:val="00877AFA"/>
+    <w:rsid w:val="00877B18"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="0088288A"/>
-    <w:rsid w:val="00884460"/>
+    <w:rsid w:val="00884C0B"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
-    <w:rsid w:val="008A0076"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A4793"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B2D90"/>
+    <w:rsid w:val="008B2C26"/>
     <w:rsid w:val="008B48D7"/>
+    <w:rsid w:val="008B4C38"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B6300"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B7AED"/>
-    <w:rsid w:val="008C1C1D"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D238F"/>
-    <w:rsid w:val="008D2B93"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E2FF1"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E54DA"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
-    <w:rsid w:val="008F04BC"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F550A"/>
+    <w:rsid w:val="008F4F74"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00905DA4"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="00937A7B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="00950E61"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954460"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956A66"/>
+    <w:rsid w:val="00960504"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009668CD"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985335"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="0098700E"/>
+    <w:rsid w:val="009A056A"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
+    <w:rsid w:val="009A4927"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B2079"/>
-    <w:rsid w:val="009B7643"/>
+    <w:rsid w:val="009B300F"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C2449"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C4C7B"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D1EA5"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E0B72"/>
-    <w:rsid w:val="009E3974"/>
+    <w:rsid w:val="009E7750"/>
     <w:rsid w:val="009F2AC6"/>
-    <w:rsid w:val="009F35A0"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5134"/>
-    <w:rsid w:val="009F5D0D"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
+    <w:rsid w:val="00A21EB4"/>
     <w:rsid w:val="00A22920"/>
-    <w:rsid w:val="00A22998"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A22E96"/>
-    <w:rsid w:val="00A25367"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41B90"/>
     <w:rsid w:val="00A46AD1"/>
-    <w:rsid w:val="00A47556"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A6296F"/>
+    <w:rsid w:val="00A56D6F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A6738E"/>
-    <w:rsid w:val="00A70823"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
-    <w:rsid w:val="00A73F94"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A810BA"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A83655"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A92329"/>
+    <w:rsid w:val="00A91658"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A96DEC"/>
-    <w:rsid w:val="00A9703F"/>
     <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00AA0A40"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AB254C"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4188"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
-    <w:rsid w:val="00AC2F31"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC516A"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD2FB6"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD6A0D"/>
-    <w:rsid w:val="00AE0D2D"/>
+    <w:rsid w:val="00AD6D45"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE3DAD"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF6B8D"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B0067F"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B0371A"/>
-    <w:rsid w:val="00B04196"/>
+    <w:rsid w:val="00B03523"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1397E"/>
-    <w:rsid w:val="00B16024"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B24470"/>
+    <w:rsid w:val="00B22879"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B32C46"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B35231"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B439B6"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5400F"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B7154D"/>
-    <w:rsid w:val="00B7164B"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA07AB"/>
-    <w:rsid w:val="00BA4BAA"/>
+    <w:rsid w:val="00B9757C"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA6B9D"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB083E"/>
-    <w:rsid w:val="00BB3A19"/>
+    <w:rsid w:val="00BB15AE"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB5D1B"/>
+    <w:rsid w:val="00BB62D7"/>
     <w:rsid w:val="00BC0372"/>
-    <w:rsid w:val="00BC0510"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC0F67"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BD0274"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD5B53"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD7642"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE790D"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4809"/>
-    <w:rsid w:val="00BF5EF9"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C10798"/>
+    <w:rsid w:val="00C10BFB"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C24976"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32FA6"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C36CCB"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C53E86"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5716A"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C6771F"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C73BED"/>
     <w:rsid w:val="00C746D2"/>
+    <w:rsid w:val="00C749A3"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C75DA8"/>
-    <w:rsid w:val="00C76D9C"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C825E4"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C844B2"/>
+    <w:rsid w:val="00C8707F"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
-    <w:rsid w:val="00CA172B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA3F83"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB599C"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
-    <w:rsid w:val="00CD3D16"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD4996"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE1B6A"/>
+    <w:rsid w:val="00CE2E16"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
+    <w:rsid w:val="00CF2091"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF4290"/>
-    <w:rsid w:val="00CF6AA9"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D16E1A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D27480"/>
+    <w:rsid w:val="00D26205"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
-    <w:rsid w:val="00D46D9C"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D561D4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D748E7"/>
+    <w:rsid w:val="00D61533"/>
+    <w:rsid w:val="00D7176B"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D77097"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D90A26"/>
+    <w:rsid w:val="00D83FAB"/>
+    <w:rsid w:val="00D8460D"/>
+    <w:rsid w:val="00D8660A"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
-    <w:rsid w:val="00D93FB8"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00DA0398"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA5FAA"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB0C97"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DC0864"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC4200"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DD0A4A"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF6251"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E0791F"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E07E4F"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E2484E"/>
     <w:rsid w:val="00E24CE3"/>
-    <w:rsid w:val="00E24F4E"/>
+    <w:rsid w:val="00E255AE"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E25954"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E33BDA"/>
-    <w:rsid w:val="00E35D19"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E42053"/>
-    <w:rsid w:val="00E427BA"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E52278"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E65F62"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E7132C"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E8124A"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E859C6"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA345A"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA5937"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB4BB2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EB7F9A"/>
+    <w:rsid w:val="00EB4122"/>
+    <w:rsid w:val="00EB6694"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC648C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF090B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF1B45"/>
+    <w:rsid w:val="00EE7C79"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF62A3"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
-    <w:rsid w:val="00F00B9E"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F01205"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F06F3A"/>
-    <w:rsid w:val="00F07128"/>
+    <w:rsid w:val="00F065E6"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
+    <w:rsid w:val="00F129A0"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15BF0"/>
     <w:rsid w:val="00F15CC0"/>
-    <w:rsid w:val="00F16419"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F23AA4"/>
     <w:rsid w:val="00F2564E"/>
+    <w:rsid w:val="00F25EB5"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
-    <w:rsid w:val="00F31C85"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3699D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F40A94"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F47845"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F53099"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62799"/>
     <w:rsid w:val="00F65D5F"/>
-    <w:rsid w:val="00F665C7"/>
+    <w:rsid w:val="00F667A2"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F71EC2"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84622"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA5493"/>
+    <w:rsid w:val="00FA5692"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FB02CC"/>
-    <w:rsid w:val="00FB049F"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FC006E"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7680"/>
-    <w:rsid w:val="00FD4DAD"/>
+    <w:rsid w:val="00FD3115"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FE02BC"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE6268"/>
-    <w:rsid w:val="00FF1A17"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B7D1494"/>
-  <w15:docId w15:val="{F098DC72-D4C2-45DC-A491-33D4D21D15E9}"/>
+  <w14:docId w14:val="096E281E"/>
+  <w15:docId w15:val="{431B5691-721B-41F1-A4F5-F35883E73F00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -15030,82 +19773,84 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -15184,84 +19929,86 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -15912,50 +20659,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -16009,55 +20757,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L6/projekt/lagradet/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regeringen.se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16325,271 +21069,280 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...5 lines deleted...]
-</customXsn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Socialdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Socialdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:50</dokumentnummer>
+  <titel>Specialiseringstjänstgöring för sjukhusfysiker</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>26</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13546</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13546</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13546</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -16651,202 +21404,176 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-[...47 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98E29FB8-B2B7-48EF-9E56-D01C73F6B6A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909BEC9-3DAE-428A-8540-31FD6284A3EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBC6A4C-B5A2-44AF-B0DC-A0085C540607}">
-[...22 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC663E53-DB9D-42FA-B5B1-715E7B322A40}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAFC5F10-412B-4A61-9B82-A3D7EDF0361A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1350AA3-3C43-4E1C-AA00-C3023F7047A7}">
+  <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13178282-FA2D-4EDB-989B-4B8F6BD78019}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3990B127-CBB2-4007-AF15-7CCE1C6F2567}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>19992</Characters>
+  <Pages>22</Pages>
+  <Words>6468</Words>
+  <Characters>34283</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>47</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>285</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ytterligare en avdelning i Lagrådet</vt:lpstr>
+      <vt:lpstr>Specialiseringstjänstgöring för sjukhusfysiker</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23717</CharactersWithSpaces>
+  <CharactersWithSpaces>40670</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ytterligare en avdelning i Lagrådet</dc:title>
-  <dc:creator>Eric Wahlberg</dc:creator>
+  <dc:title>Specialiseringstjänstgöring för sjukhusfysiker</dc:title>
+  <dc:creator>Helen Rudberg</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>dca41d2d-30de-49ea-94fe-e119c3d41553</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mallversion">
+    <vt:lpwstr>2.1.21</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>26;#Socialdepartementet|e02aa9d6-2d54-471b-a43b-d13dc9454930</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>3128ff69-2ffe-4978-9843-0ad148a3efd6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>