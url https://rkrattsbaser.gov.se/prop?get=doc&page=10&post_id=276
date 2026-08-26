--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -1,204 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...29 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="40D6E813" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="007437E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="59B5472D" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="00EA4C6E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0061720C">
+          <w:r w:rsidR="007F33B0">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0061720C">
+      <w:r w:rsidR="007F33B0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12BA95EE" wp14:editId="1B167666">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A94FF68" wp14:editId="6116EC8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                              <w:p w14:paraId="1099FDF5" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00811BB8" w:rsidRDefault="007F33B0" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512B5D11" wp14:editId="079E29C6">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="330161886" name="Bild 3"/>
+                                      <wp:docPr id="1735797375" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -217,18035 +204,9861 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="12BA95EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1A94FF68" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                        <w:p w14:paraId="1099FDF5" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00811BB8" w:rsidRDefault="007F33B0" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512B5D11" wp14:editId="079E29C6">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="330161886" name="Bild 3"/>
+                                <wp:docPr id="1735797375" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0F91F20E" w14:textId="0A0645C2" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+        <w:p w14:paraId="1A7876AC" w14:textId="1F276DB9" w:rsidR="007F33B0" w:rsidRDefault="00D72965" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:30</w:t>
+            <w:t>2025/26:33</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6CFFABB2" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00D01F17" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="1A6D587D" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00D01F17" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061720C" w14:paraId="46B8B7A6" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00D72E60" w14:paraId="4170C5CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="276AB6BD" w14:textId="32D82923" w:rsidR="0061720C" w:rsidRDefault="005A3BD2" w:rsidP="00333C9D">
+          <w:p w14:paraId="6FE86922" w14:textId="0AD3CEAD" w:rsidR="007F33B0" w:rsidRDefault="00AD1D1B" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t>Verksamhet inom Europarådets ministerkommitté under helåret 2024 och första halvåret 2025</w:t>
+              <w:t xml:space="preserve">Riksrevisionens rapport </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD710F">
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r>
+              <w:t>statliga strategiska digitaliseringsprojekt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="43F139DD" w14:textId="31879463" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="42162042" w14:textId="0F659109" w:rsidR="007F33B0" w:rsidRDefault="004C3359" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="65E054D2" w14:textId="280CE02C" w:rsidR="007F33B0" w:rsidRPr="00141F91" w:rsidRDefault="00EA4C6E" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:alias w:val="Nummer"/>
-[...10 lines deleted...]
-                  <w:pStyle w:val="Proprubrik"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
+                <w:alias w:val="Nummer"/>
+                <w:tag w:val="Nummer"/>
+                <w:id w:val="1093290642"/>
+                <w:lock w:val="contentLocked"/>
+                <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C3359">
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                </w:pPr>
-                <w:r>
+                  <w:t>2025/26:</w:t>
+                </w:r>
+                <w:r w:rsidR="00D72965">
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:30</w:t>
+                  <w:t>33</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="376A2316" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="5B2EE017" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD0DD47" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="3057C05A" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C5E846" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="317B090C" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536CAC75" w14:textId="7E730120" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="5816EEB8" w14:textId="358F27BC" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:date w:fullDate="2025-10-16T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0059291A">
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="0035223F">
+            <w:t>den 16 oktober 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0B20D4FB" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="02D0EF20" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
+        <w:placeholder>
+          <w:docPart w:val="832C423F7AB14B74A65401EF5597FCC7"/>
+        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="059757CF" w14:textId="7D52F771" w:rsidR="0061720C" w:rsidRDefault="008B247E" w:rsidP="00333C9D">
+        <w:p w14:paraId="24724FC8" w14:textId="005F97A0" w:rsidR="007F33B0" w:rsidRDefault="007F0528" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
           <w:r>
-            <w:t>Ebba Busch</w:t>
+            <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1A1063A3" w14:textId="68F8F8C3" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="506B6521" w14:textId="52B27398" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00726E9E">
-[...1 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004C3359">
+            <w:t>Erik Slottner</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="01CB29FA" w14:textId="3061845D" w:rsidR="0061720C" w:rsidRPr="008C3EC0" w:rsidRDefault="0061720C" w:rsidP="004534C4">
+    <w:p w14:paraId="431379AE" w14:textId="45DB2196" w:rsidR="007F33B0" w:rsidRPr="008C3EC0" w:rsidRDefault="007F33B0" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F0F4F" w:rsidRPr="001F0F4F">
+          <w:r w:rsidR="004C3359">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="001F0F4F">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A16136A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="5D2FE81E" w14:textId="4BC30DCE" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF3C12B" w14:textId="5CC6AE1C" w:rsidR="0061720C" w:rsidRDefault="005A3BD2" w:rsidP="00333C9D">
+    <w:p w14:paraId="11E8B3EC" w14:textId="37EB6408" w:rsidR="007F33B0" w:rsidRDefault="00C52102" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0059291A">
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av Riksrevisionens iakttagelser och rekommendationer i granskningsrapporten </w:t>
+      </w:r>
+      <w:r w:rsidR="00991C11" w:rsidRPr="00991C11">
+        <w:t>Statliga strategiska digitaliseringsprojekt – stora gemensamma utmaningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00991C11">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00991C11">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00991C11">
+        <w:t xml:space="preserve"> 2025:8)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74E8A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6631D0" w14:textId="7C2E5E81" w:rsidR="00A74E8A" w:rsidRDefault="00081B66" w:rsidP="00A74E8A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens övergripande slutsats är att det finns flera effektivitets</w:t>
+      </w:r>
+      <w:r w:rsidR="00277B84">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>brister i statens arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6328F">
+        <w:t xml:space="preserve"> med strategiska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>digitaliseringsprojekt</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7C1A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1D4F">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6AD1">
+        <w:t xml:space="preserve">det stöd som ges till myndigheter </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0BF8">
+        <w:t>gällande</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6AD1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB6AD1">
+        <w:t>it-upphandlingar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00687AD3">
+        <w:t xml:space="preserve"> behöver förbättras </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5E2D">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1D4F">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5E2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7C1A">
+        <w:t>målen för digitaliseringen av den offentliga förvaltninge</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5E2D">
+        <w:t xml:space="preserve">n behöver </w:t>
+      </w:r>
+      <w:r w:rsidR="00687AD3">
+        <w:t xml:space="preserve">bli mätbara </w:t>
+      </w:r>
+      <w:r w:rsidR="000464BE">
+        <w:t>för att systematiskt kunna följas upp bättre.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2274C623" w14:textId="6837981F" w:rsidR="00FA6B18" w:rsidRDefault="00F80CA2" w:rsidP="00A74E8A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen välkomnar Riksrevisionens granskning och instämmer delvis i de redovisade iakttagelserna.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F25C7">
+        <w:t xml:space="preserve"> Rapporten </w:t>
+      </w:r>
+      <w:r w:rsidR="004F25C7" w:rsidRPr="004F25C7">
+        <w:t xml:space="preserve">utgör ett viktigt bidrag i det kontinuerliga förbättringsarbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="0028178D">
+        <w:t xml:space="preserve">när det gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="00276033">
+        <w:t xml:space="preserve">myndigheternas </w:t>
+      </w:r>
+      <w:r w:rsidR="0028178D">
+        <w:t>verksamhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00276033">
+        <w:t>utveckling</w:t>
+      </w:r>
+      <w:r w:rsidR="0028178D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00061C5B">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="004F25C7" w:rsidRPr="004F25C7">
+        <w:t>regeringens styrning av myndigheterna</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5BAF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096125E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1732C">
+        <w:t>Som e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65006">
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1732C">
+        <w:t xml:space="preserve"> led i det arbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="00061C5B">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r w:rsidR="00061C5B" w:rsidRPr="0096125E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1732C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1732C" w:rsidRPr="0096125E">
+        <w:t>egeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1732C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00061C5B">
+        <w:t>beslutat</w:t>
+      </w:r>
+      <w:r w:rsidR="0096125E" w:rsidRPr="0096125E">
+        <w:t xml:space="preserve"> om en ny digitaliseringsstrategi</w:t>
+      </w:r>
+      <w:r w:rsidR="00277B84">
+        <w:t xml:space="preserve"> som syftar till att bättre tillvarata digitaliseringens möjligheter</w:t>
+      </w:r>
+      <w:r w:rsidR="007601C0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762" w:rsidRPr="00B37762">
+        <w:t xml:space="preserve">Regeringen anser att stödet som ges till myndigheter inom upphandlingsområdet behöver </w:t>
+      </w:r>
+      <w:r w:rsidR="005C54B2">
+        <w:t>koordineras</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762" w:rsidRPr="00B37762">
+        <w:t xml:space="preserve"> och vidareutvecklas</w:t>
+      </w:r>
+      <w:r w:rsidR="0018439C">
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762" w:rsidRPr="00B37762">
+        <w:t xml:space="preserve">budgetpropositionen för 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="0018439C">
+        <w:t>anför</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4049">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="0018439C">
+        <w:t xml:space="preserve"> regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1D4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009623B5">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762">
+        <w:t xml:space="preserve">vissa uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidR="00342717">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidR="004255AB">
+        <w:t>överföras</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762">
+        <w:t xml:space="preserve"> från Kammarkollegiet och Myndigheten för digital </w:t>
+      </w:r>
+      <w:r w:rsidR="00377430">
+        <w:t>förvaltning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00377430">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37762">
+        <w:t>Upphandlingsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90849">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16" w:rsidRPr="00780F16">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7215">
+        <w:t>beslutade</w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16" w:rsidRPr="00780F16">
+        <w:t xml:space="preserve"> den </w:t>
+      </w:r>
+      <w:r w:rsidR="005F58D6">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16" w:rsidRPr="00780F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F58D6">
+        <w:t>oktober</w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16" w:rsidRPr="00780F16">
+        <w:t xml:space="preserve"> 2025 om en färdplan för offentliga affärer</w:t>
+      </w:r>
+      <w:r w:rsidR="00E655BE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16" w:rsidRPr="00780F16">
+        <w:t>Upphandlingsmyndigheten har getts i uppdrag att främja och följa upp genomförandet av färdplanen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E655BE">
+        <w:t xml:space="preserve"> samt att bl.a. inrätta </w:t>
+      </w:r>
+      <w:r w:rsidR="00780F16" w:rsidRPr="00780F16">
+        <w:t>ett forum</w:t>
+      </w:r>
+      <w:r w:rsidR="003B49CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B49CE" w:rsidRPr="003B49CE">
+        <w:t>som ska samordna upphandlingsstöd kopplat till it</w:t>
+      </w:r>
+      <w:r w:rsidR="003B49CE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5BAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FDBF7E" w14:textId="154F09C5" w:rsidR="00D72965" w:rsidRDefault="00FC5BAF" w:rsidP="00D72965">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I och med denna skrivelse anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidR="005843AF">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00990A2F">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t>krivelsen redogör regeringen för verksamhet</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> inom Europarådets ministerkommitté m.m. under helåret 2024 och första halvåret 2025.</w:t>
+        <w:t xml:space="preserve"> rapport är slutbehandlad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0146828A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="008F2013" w:rsidRDefault="0061720C" w:rsidP="00362009">
+    <w:p w14:paraId="647C105B" w14:textId="77777777" w:rsidR="00D72965" w:rsidRPr="00D72965" w:rsidRDefault="00D72965" w:rsidP="00D72965"/>
+    <w:p w14:paraId="274B233A" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="008F2013" w:rsidRDefault="007F33B0" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE3629" w14:textId="6EF0F3F5" w:rsidR="007461F0" w:rsidRDefault="0061720C">
+    <w:p w14:paraId="0F7B1A70" w14:textId="27DCE35D" w:rsidR="00297AA9" w:rsidRDefault="007F33B0">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5" </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034258E">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B849B0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212118680" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc208835623" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835623 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00EC7A85">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A606909" w14:textId="4B6C5D3B" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="00B1E733" w14:textId="2AB66E6E" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118681" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc208835624" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>EU:s anslutning till Europakonventionen</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835624 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00EC7A85">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FAA4334" w14:textId="0BC93E2E" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="43FF3EF5" w14:textId="078E5CFC" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208835625" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens iakttagelser</w:t>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835625 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC7A85">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="321F1605" w14:textId="0B660095" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208835626" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer</w:t>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835626 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC7A85">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00297AA9">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D9C9B06" w14:textId="2B462A55" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118682" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc208835627" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Den parlamentariska församlingen och kongressen för regionala och lokala myndigheter</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835627 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00EC7A85">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E0FFED" w14:textId="752E673C" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...161 lines deleted...]
-    <w:p w14:paraId="503F6B93" w14:textId="057A3C70" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="2BF433E3" w14:textId="53C12D63" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118685" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc208835628" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Övergripande frågor under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835628 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00EC7A85">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C0EC99C" w14:textId="77957577" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...3887 lines deleted...]
-    <w:p w14:paraId="7666BAD5" w14:textId="41054702" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="527744EF" w14:textId="16D2DC7E" w:rsidR="00297AA9" w:rsidRDefault="006770DE" w:rsidP="006770DE">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118733" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc208835629" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över medlemsstater samt kandidat- och observatörsländer</w:t>
+          <w:t>Statliga strategiska digitaliseringsprojekt – stora gemensamma utmaningar (RiR 2025:8)</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835629 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00EC7A85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E1A7064" w14:textId="7E63E79A" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="449C6AE0" w14:textId="5C63AE75" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118734" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc208835630" w:history="1">
+        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 23 oktober 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 16 oktober 2025</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208835630 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00EC7A85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>96</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00297AA9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5F022F" w14:textId="3756A5A3" w:rsidR="00DB62B9" w:rsidRPr="0034258E" w:rsidRDefault="0061720C" w:rsidP="005408EF">
+    <w:p w14:paraId="11633B34" w14:textId="3FBCFC5A" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D5EC37" w14:textId="70706E91" w:rsidR="00ED45B8" w:rsidRDefault="007F33B0" w:rsidP="00FC67C8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc208835623"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00437136">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7945D47A" w14:textId="639ACACF" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="006B06B3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har granskat statens arbete med strategiska digitaliserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">projekt samt regeringens styrning och det stödjande arbetet som utförs av Myndigheten för digital förvaltning, Upphandlingsmyndigheten och Kammarkollegiet. Resultatet av granskningen redovisas i rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35E64">
+        <w:t>Statliga strategiska digitaliseringsprojekt – stora gemensamma utmaningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:8), se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C87BEEE" w14:textId="6CCFB172" w:rsidR="00437136" w:rsidRPr="00A35E64" w:rsidRDefault="00437136" w:rsidP="00A35E64">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00437136" w:rsidRPr="00A35E64" w:rsidSect="00297AA9">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
-[...3 lines deleted...]
-        <w:br w:type="page"/>
+      <w:r>
+        <w:t>Riksdagen överlämnade rapporten till regeringen den 29 april 2025. I rapporten lämnar Riksrevisionen rekommendationer till regeringen. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser och rekommendationer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400A78FA" w14:textId="2942B8B4" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00F233F2">
+    <w:p w14:paraId="39A33CF9" w14:textId="55B13926" w:rsidR="00ED45B8" w:rsidRDefault="00437136" w:rsidP="001539DA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc207869366"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+      <w:bookmarkStart w:id="2" w:name="_Toc208835624"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="4E06044C" w14:textId="6447FFEC" w:rsidR="00437136" w:rsidRPr="00D41EE1" w:rsidRDefault="00437136" w:rsidP="003C2F9C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc208835625"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="3A878146" w14:textId="0C7313B9" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="003A389B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har granskat statens arbete med strategiska digitaliserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">projekt. Granskningen baseras i huvudsak på uppgifter om 1 094 digitaliseringsprojekt som Riksrevisionen har samlat in från statliga myndigheter via en enkätundersökning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24991">
+        <w:t>Dessa projekt har drivits av 136 statliga myndigheter under 2013–2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. När granskningen gjordes var 722 projekt avslutade och 372 fortfarande pågående.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B76578E" w14:textId="629C2BCB" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00A521CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:t>flera effektivitets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:softHyphen/>
+        <w:t>brister i statens arbete med strategiska digitaliseringsprojekt. Myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:softHyphen/>
+        <w:t>heterna anses ha återkommande problem med att leverera resultat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom utsatt tid och budget, ofta på grund av brist på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it-kompetens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och bristande kravställning. Det konstateras att många projekt inte har utvärderats, vilket försvårar en samlad bedömning av måluppfyllelsen i de strategiska digitaliseringsprojekt som omfattas av granskningen. Vissa stora och kost</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">samma projekt har avbrutits i förtid, vilket resulterat i stora ekonomiska förluster för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E26B4">
+        <w:t>staten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D6C880" w14:textId="2F5F7E23" w:rsidR="00437136" w:rsidRPr="00232290" w:rsidRDefault="00437136" w:rsidP="00DD281D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E26B4">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>noterar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E26B4">
+        <w:t xml:space="preserve"> också att många myndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under den under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sökta perioden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E26B4">
+        <w:t xml:space="preserve">valde </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E26B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:t xml:space="preserve">göra egna upphandlingar utan att avropa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:t xml:space="preserve">från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:t>de befintliga ramavtal som Kammarkollegiet har upphandlat. Enligt Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:t>revisionen är problem med försenade eller misslyckade upphandlingar ett av de främsta skälen till att digitaliseringsprojekt blir försenade eller dyrare än tänkt. Dessa problem anses delvis bero på brister i arbetet med kravspecifikationer. I det sammanhanget påpekas att ingen myndighet för närvarande erbjuder andra myndigheter ett heltäckande stöd för krav</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
+        <w:t xml:space="preserve">ställning vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232290">
+        <w:t>it-upphandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232290">
+        <w:t xml:space="preserve">. Riksrevisionen bedömer att det finns en risk för omotiverade avsteg från Kammarkollegiets ramavtal, vilket i sin tur kan leda till resursslöseri. Avstegsmotiveringar som myndigheterna lämnar in till Kammarkollegiet är enligt Riksrevisionen ofta kortfattade och generella, vilket försvårar för Kammarkollegiets bedömning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232290">
         <w:lastRenderedPageBreak/>
-        <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Kammarkollegiet har heller inte mandat att stoppa en myndighet som väljer att inte avropa från ramavtalen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CCFEBCE" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+    <w:p w14:paraId="7FE2B569" w14:textId="111B3281" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00B640BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232290">
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk199339242"/>
+      <w:r w:rsidRPr="00232290">
+        <w:t xml:space="preserve">brist på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232290">
+        <w:t>it-kompetens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232290">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00232290">
+        <w:t>är en stor utmaning för både myndigheter och företag. Många myndigheter saknar, enligt Riksrevisionen, en strategisk plan för sin it-kompetensförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A757D">
+        <w:t>, trots att de har relativt många och kostsamma digitaliseringsprojekt. Eftersom behovet av digitalisering ökar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser Riksrevisionen att det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A757D">
+        <w:t xml:space="preserve"> är viktigt att statliga myndigheter arbetar strategiskt för att möta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dessa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A757D">
+        <w:t>kompetensbehov på både kort och lång sikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450D472D" w14:textId="69532B97" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000927CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">påpekar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve">att en klar majoritet av myndigheterna inte har arbetat systematiskt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B114B2">
+        <w:t>med nyttorealisering i sina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve"> strategiska digitaliserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve">projekt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve"> brister i nyttorealisering, särskilt i fråga om utvärdering av uppnådd nytta, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>myndigheternas förutsättningar för att följa upp och förbättra effektiviteten i projekten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> försämras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>. Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>revisionen noterar att Myndigheten för digital förvaltning tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>håller stödmaterial och samordnar ett nätverk för frågor om nytto</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve">realisering, men </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve"> att dessa insatser har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>begränsad effekt på myndigheterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t xml:space="preserve"> arbete. Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071338F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B911EF">
+        <w:t>att det behövs starkare styrmedel för att främja utvecklingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C5F012" w14:textId="2849A20B" w:rsidR="00437136" w:rsidRPr="00690F81" w:rsidRDefault="00437136" w:rsidP="00651FED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen anser vidare att det finns en tröghet i myndigheternas samverkan när det gäller digitalisering och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>att myndigheter inte utnyttjar samverkansmöjligheterna till fullo, trots att många myndigheter ser potential och effektivitetsvinster i en ökad samverkan. Bristen på sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>verkan kan, enligt Riksrevisionen, medföra en risk för dubbelarbete, in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>effektiv resursanvändning och förlorade synergieffekter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9C1014" w14:textId="2AF77D38" w:rsidR="00437136" w:rsidRPr="00690F81" w:rsidRDefault="00437136" w:rsidP="00A4734C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>Riksrevisionen konstaterar att ingen myndighet erbjuder stöd till enskilda digitaliseringsprojekt, utan att insatserna fokuserar på sektors</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>övergripande digitalisering. Myndigheten för digital förvaltning har t.ex. enligt sin instruktion i uppgift att utveckla kunskapsstöd och digitala tjänster inom Ena – Sveriges digitala infrastruktur. Riks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:softHyphen/>
+        <w:t>revision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ens samlade bedömning är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">emellertid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t xml:space="preserve">att dessa stöd har ett begränsat </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="00690F81">
+        <w:t>genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7368">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="00690F81">
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t xml:space="preserve"> i myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>heternas arbete med strategiska digitaliseringsprojekt. Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>revisionen bedömer vidare att svenska myndigheter i dagsläget inte har samma förutsättningar för effektiva digitala investeringar som myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690F81">
+        <w:softHyphen/>
+        <w:t>heter i andra nordiska länder. I dessa länder finns det statliga aktörer som ger myndigheter mer behovsanpassade stöd när det gäller digitala investeringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7890434C" w14:textId="19C3FFE2" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00E367A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690F81">
+        <w:t>Riksrevisionen menar också att regeringens styrning brister när det gäller uppföljning och tvärsektoriell samordning. Enligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen, tas d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3E07">
+        <w:t>igitaliseringsfrågor sällan upp i myndighetsdialoger, och få myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D3E07">
+        <w:t xml:space="preserve">heter har krav på sig att återrapportera sin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3E07">
+        <w:t>it-utveckling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3E07">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Detta har, enligt Riksrevisionen, lett till att regeringen saknar en helhetsbild av hur myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heternas arbete med strategiska digitaliseringsprojekt bidrar till att uppnå de övergripande digitaliseringsmålen. Riksrevisionen anser att detta med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">för en risk att nödvändiga åtgärder uteblir och att Myndigheten för digital förvaltnings, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Upphandlingsmyndighetens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Kammarkollegiets insatser inte bidrar till att lösa problemen med myndigheternas strategiska digitaliseringsprojekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ECFEA3" w14:textId="6DDE8CBF" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="007152A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc208835626"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4B94C922" w14:textId="1583D05B" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00AF304C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007F63FE">
+        <w:t>Riksrevisionen rekommenderar regeringen att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F0E501" w14:textId="51F6E270" w:rsidR="00437136" w:rsidRPr="00D36C4F" w:rsidRDefault="00437136" w:rsidP="00617645">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>utveckla mätbara mål för digitaliseringen av den offentliga förvalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36C4F">
         <w:softHyphen/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>bekämpning, oberoende institutioner och det civila samhällets och ungdomars demokratiska deltagande. Principerna ska genomsyra Europarådets arbete framöver inom kärnområdena mänskliga rättigheter, demokrati och rättsstatens principer.</w:t>
+        <w:t>ningen och systematiskt följa upp hur myndigheternas arbete bidrar till att uppnå dessa mål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9627A2" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2B5C09A3" w14:textId="0759B2CA" w:rsidR="00437136" w:rsidRPr="00D36C4F" w:rsidRDefault="00437136" w:rsidP="00617645">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>införa krav på att myndigheter ska arbeta strukturerat och systematiskt med nyttorealisering inom strategiska digitaliseringsprojekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E94B7A1" w14:textId="7947E73D" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00617645">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F63FE">
+        <w:t xml:space="preserve">se till </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk206139497"/>
+      <w:r w:rsidRPr="007F63FE">
+        <w:t xml:space="preserve">att statliga myndigheters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>samverkan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F63FE">
+        <w:t xml:space="preserve"> och erfarenhetsutbyte inom digitaliseringsfrågor fungerar mer effektivt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="0AB9290D" w14:textId="6F0FC8EE" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00617645">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F63FE">
+        <w:t>säkerställa att statliga myndigheter utvecklar sitt strategiska arbete med it-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>kompetensförsörjning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B35B224" w14:textId="5610DF09" w:rsidR="00437136" w:rsidRPr="00D36C4F" w:rsidRDefault="00437136" w:rsidP="00617645">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>utreda förutsättningarna för att införa en statlig funktion som ger anpassad rådgivning till myndigheter i deras strategiska digitali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:softHyphen/>
+        <w:t>serings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:softHyphen/>
+        <w:t>projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B266508" w14:textId="65FFE133" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00100188">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen rekommenderar även regeringen att ge lämplig myndighet i uppdrag att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFEBFB1" w14:textId="436D7935" w:rsidR="00437136" w:rsidRPr="00D36C4F" w:rsidRDefault="00437136" w:rsidP="00EE4043">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t xml:space="preserve">utveckla generella stöd till myndigheter i samband med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>it-upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:softHyphen/>
+        <w:t>handling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>, exempelvis inom kravställning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42199F6D" w14:textId="0A2289B3" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00EE4043">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">redovisa </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk205968008"/>
+      <w:r>
+        <w:t xml:space="preserve">hur ramavtalen kan utvecklas i syfte att bättre motsvara myndigheternas faktiska behov inom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it-upphandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F07B989" w14:textId="26DC107B" w:rsidR="00437136" w:rsidRPr="00D36C4F" w:rsidRDefault="00437136" w:rsidP="00EE4043">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36C4F">
+        <w:t>utreda om kraven för när statliga myndigheter får göra avsteg från de statliga ramavtalen bör skärpas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00D36C4F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3E7B5DF9" w14:textId="77777777" w:rsidR="00802218" w:rsidRDefault="00802218" w:rsidP="00311081">
-[...176 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="3DD90ACE" w14:textId="0110E576" w:rsidR="00437136" w:rsidRPr="00CE51CF" w:rsidRDefault="00437136" w:rsidP="00784147">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+        <w:sectPr w:rsidR="00437136" w:rsidRPr="00CE51CF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="51527C1F" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00311081">
+    <w:p w14:paraId="1242EF37" w14:textId="65F12455" w:rsidR="00ED45B8" w:rsidRDefault="00437136" w:rsidP="00414993">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc208835627"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="24ECAF2F" w14:textId="22E17973" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00B74CF9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning och konstaterar att den utgör ett viktigt bidrag i det kontinuerliga förbättringsarbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20AF">
+        <w:t>när det gäller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regeringens styrning av myndigheterna generellt och av digitaliseringen av myndigheterna specifikt. Grunden för regeringens politik för styrningen av myndigheterna och </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20AF">
+        <w:t xml:space="preserve">för myndigheternas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>digitalisering är de mål som riksdagen beslutat för detta område. Det riksdagsbundna målet för den statliga förvaltningspolitiken är en innovativ och samverkande stats</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förvaltning som är rättssäker och effektiv, har väl utvecklad kvalitet, service och tillgänglighet, och som därigenom bidrar till Sveriges utveckling och ett effektivt EU-arbete (prop. 2009/10:175, bet. 2009/10:FiU38, rskr. 2009/10:315). Det riksdagsbundna målet för digitali</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>seringspolitiken är att Sverige ska vara bäst i världen på att använda digitaliseringens möjligheter (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk201668001"/>
+      <w:r>
+        <w:t xml:space="preserve">prop. 2011/12:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 22 avsnitt 4.3).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B374A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>Därutöver har Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mentet och rådet beslutat om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B96">
+        <w:t>policyprogrammet för det digitala decenniet 2030</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som innehåller EU-gemensamma mål som Sverige ska arbeta för att uppnå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE28066" w14:textId="075FA7D9" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00DB6A27">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId33"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0058">
+        <w:t xml:space="preserve">Regeringen instämmer delvis i Riksrevisionens iakttagelser att det riksdagsbundna målet för digitaliseringspolitiken är svårt att uppnå och följa upp. Regeringen konstaterar att det i samband med införandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0058">
+        <w:lastRenderedPageBreak/>
+        <w:t>klargjordes att målet innebär att Sverige bättre ska tillvarata digitali</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F0058">
+        <w:t xml:space="preserve">seringens möjligheter ur ett brett perspektiv och att målet i första hand ska nås genom marknadens försorg (prop. 2011/12:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F0058">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F0058">
+        <w:t>. 22 avsnitt 4.3). Regeringen håller samtidigt med Riksrevisionen om att det bör finnas mätbara mål för förvaltningens digitalisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C0232E" w14:textId="6415AF2A" w:rsidR="00437136" w:rsidRPr="00700282" w:rsidRDefault="00437136" w:rsidP="00DB6A27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24991">
+        <w:t>Regeringen instämmer delvis i Riksrevisionens iakttagelse att myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24991">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heternas arbete med strategiska digitaliseringsprojekt under 2013–2024 inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95500" w:rsidRPr="00D24991">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="00D24991">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24991">
+        <w:t>tillräckligt effektivt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Som Riksrevisionen konstaterar </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC41EC">
+        <w:t>var</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det många projekt som inte utvärdera</w:t>
+      </w:r>
+      <w:r w:rsidR="00A646BE">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s och regeringen håller med om att detta försvåra</w:t>
+      </w:r>
+      <w:r w:rsidR="00A646BE">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppföljningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2FA5">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">möjligheten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2FA5">
+        <w:t>förbättra effektiviteten i projekten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282559">
+        <w:t>. I likhet med Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="00C43FA7">
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6178D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="00C43FA7">
+        <w:t>heternas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t xml:space="preserve"> ledningar har ett särskilt ansvar för att följa upp genomförande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t xml:space="preserve"> av strategiska digitali</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t xml:space="preserve">seringsprojekt med anledning av sitt ansvar för verksamheten inför regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t xml:space="preserve">yndigheterna, liksom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t xml:space="preserve">allt annat arbete inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sina respektive verksamhetsområden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t xml:space="preserve">ansvarar för att bedriva strategiska digitaliseringsprojekt på ett effektivt sätt för att fortlöpande utveckla verksamheten. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk201665516"/>
+      <w:r>
+        <w:t>Regeringen anser att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FA7">
+        <w:t>yndigheternas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fristående ställning och långtgående befogenheter att besluta om hur de egna uppgifterna ska lösas är en viktig komponent i den svenska förvaltningen som medför många fördelar. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>Den svenska förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidR="005B67D1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>modellen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lägger också grunden till att myndigheterna på ett självständigt sätt kan sköta sin dagliga verksamhet effektivt och rättssäkert. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00AC16B1">
+        <w:t xml:space="preserve">Att </w:t>
+      </w:r>
+      <w:r w:rsidR="006921A6">
+        <w:t xml:space="preserve">följa upp och utvärdera det arbete som görs, t.ex. genom att tillämpa metodiken för nyttorealisering, att samarbeta med andra myndigheter samt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>säker</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ställa att rätt kompetens finns inom myndigheten, är enligt regeringen i första hand en del av myndigheternas ansvar enligt 3 och 6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00124B3E">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t xml:space="preserve"> myndighets</w:t>
+      </w:r>
+      <w:r w:rsidR="006921A6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F20AF" w:rsidRPr="00BA3EE1">
+        <w:t>(2007:515)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen avser att även framöver följa upp att dessa krav efterlevs men ser för närvarande inte något behov av</w:t>
+      </w:r>
+      <w:r w:rsidR="004F20AF">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> specifikt reglera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7B9B">
+        <w:t>att myndigheter ska arbeta strukturerat och systematiskt med nyttorealisering inom strategiska digitaliseringsprojekt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494DB28E" w14:textId="5DD6BFC2" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00051063">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer delvis i Riksrevisionens iakttagelse gällande </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk201653066"/>
+      <w:r w:rsidRPr="00282559">
+        <w:t>Myndigheten för digital förvaltning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282559">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00282559">
+        <w:t>Upphandlingsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00282559">
+        <w:t xml:space="preserve"> och Kammarkollegiet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282559">
+        <w:t xml:space="preserve"> funktioner som stödmyndigheter. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00282559">
+        <w:t>Dessa myndigheter har, som Riksrevisionen också konstaterar, i uppdrag att ge övergripande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stöd till andra myndigheter inom sina respektive områden. Om det stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">material för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it-tjänster</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som tas fram endast används i begränsad omfattning bör dessa stödinsatser utvärderas av ansvarig myndighet. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E38FA" w:rsidRPr="007E38FA">
+        <w:t>Regeringen anser att stödet som ges till myndigheter när det gäller upphandling behöver koordineras och vidareutvecklas, inte minst inom it-upphandlingsområdet.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E38FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEEC2DD" w14:textId="684BCC77" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="007601E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve">Regeringen konstaterar, i likhet med Riksrevisionen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5325">
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve">är rimligt att anta att omotiverade avsteg från de statliga ramavtalen riskerar att leda till resursslöseri. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B668B8">
+        <w:t>En välfungerande och konsekvent tillämpning av ramavtalen är av vikt för att uppnå kostnadseffektivitet och transparens i den offentliga upphandlingen. Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="002808EA">
+        <w:t>när</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41F59">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1" w:rsidRPr="002808EA">
+        <w:t>varande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve"> inte ge </w:t>
+      </w:r>
+      <w:r>
+        <w:t>någon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve"> myndighet i uppdrag att utreda om kraven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651AAB">
+        <w:t>bör skärpas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve">för när avsteg kan göras </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t xml:space="preserve"> förordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E34">
+        <w:t>(1998:796)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002808EA">
+        <w:t>om statlig inköpssamordning. Regeringen följer dock löpande vilka behov som finns av förvaltningsgemensamma lösningar i den offentliga förvaltningen, och hur styrningen vid behov kan utformas för att underlätta och möjliggöra sådana lösningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BF69F2" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="009D55BD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00437136" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1D6330" w14:textId="0CFB0E49" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00AB18D2">
+    <w:p w14:paraId="3691983E" w14:textId="3B6F3C30" w:rsidR="00ED45B8" w:rsidRDefault="00437136" w:rsidP="00E54504">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc207869367"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+      <w:bookmarkStart w:id="12" w:name="_Toc208835628"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>EU:s anslutning till Europakonventionen</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="10D118D6" w14:textId="26EABBD7" w:rsidR="00437136" w:rsidRPr="005771E3" w:rsidRDefault="00437136" w:rsidP="005771E3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har rekommenderat regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE45D6">
+        <w:t>utveckla mätbara mål för digitaliseringen av den offentliga förvalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE45D6">
+        <w:softHyphen/>
+        <w:t>ningen och att systematiskt följa upp hur myndigheternas arbete bidrar till att uppnå dessa mål</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000375AB">
+        <w:t>. Sedan regeringen tillträdde hösten 2022 har initiativ tagits till flera förslag på digitaliseringsområdet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser att Sverige bättre behöver </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidR="002061D4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>vara</w:t>
+      </w:r>
+      <w:r w:rsidR="002061D4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> digitaliseringens möjligheter och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t xml:space="preserve">beslutade </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t xml:space="preserve">den 28 maj 2025 om en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t>digitaliseringsstrategi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och tillhörande mål</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t xml:space="preserve">. Strategin är uppbyggd kring fem strategiska områden: digital kompetens, digitalisering av näringslivet, digitalisering av den offentliga förvaltningen, digitalisering av välfärden och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t>konnektivitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t>. Frågor som rör artificiell intelligens, tillgång till data och säkerhet behandlas där det är relevant inom de fem strategiska områdena</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens ambition är att strategin ska peka ut en riktning för svensk digitaliseringspolitik, med tydliga mål som går att följa upp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t>(Fi2025/01181). Regeringen gav samma dag Myndigheten för digital förvaltning och P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ost- och telestyrelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t xml:space="preserve"> i uppdrag att stödja genomförandet av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0C93">
+        <w:t xml:space="preserve">strategin. I uppdraget ingår att följa upp målen i strategin och årligen rapportera </w:t>
+      </w:r>
+      <w:r w:rsidR="00347F53">
+        <w:t xml:space="preserve">resultatet av uppföljningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE0C93">
+        <w:t>till regeringen. Myndigheterna ska även utveckla indikatorer där sådana saknas och analysera effekter av de åtgärder som har vidtagits. Myndigheterna ska också vid behov föreslå åtgärder för att öka måluppfyllelsen (Fi2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2F57">
+        <w:t>/01188).</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB50BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E72E640" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5F3D2F63" w14:textId="27EB345A" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="008B3DFA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk201741151"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anförde i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2868">
+        <w:t xml:space="preserve">budgetpropositionen för 2026 (prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B2868">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B2868">
+        <w:t xml:space="preserve">. 22 avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1D2D">
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2868">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t xml:space="preserve"> som kan hålla EU ansvarigt för konventionskränkningar. Genom en anslutning skapas ett mer sammanhängande och enhetligt system för skydd av mänskliga rättigheter i Europa. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24BEA">
+        <w:t>Myndigheten för digital förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00176734">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24BEA">
+        <w:t xml:space="preserve">uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24BEA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överföras till och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24BEA">
+        <w:t>inordnas i P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ost- och telestyrelsen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054CCF">
+        <w:t xml:space="preserve">Regeringen bedömer att en sammanhållen myndighet kan ta vara på och förstärka kompetenserna från de båda myndigheterna samt stärka arbetet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17B34">
+        <w:t>motståndskraften i den digitala infrastrukturen och öka takten i digitali</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C17B34">
+        <w:t>seringen av offentlig sektor. Regeringens utgångspunkt är att organisa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2071C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C17B34">
+        <w:t>tionsförändringen ska träda i kraft den 1 januari 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F81FD4" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+    <w:p w14:paraId="26E9CCAE" w14:textId="46A3E25B" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00AE6C0F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">fördragen. I december 2014 meddelade domstolen sitt yttrande som innehöll en rad invändningar. Domstolen fann att avtalsutkastet inte var förenligt med EU-fördragen. </w:t>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>Upphandlingsmyndighetens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve"> förutsättningar att effektivt kunna främja den utveckling som behövs för att åstadkomma mer effektiva offentliga affärer behöver stärkas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anförde därför i budgetpropositionen för 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t xml:space="preserve">(prop. 2025/26:1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t>utg.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1D2D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t xml:space="preserve"> avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1D2D">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1D2D">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DFA">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
+        <w:t xml:space="preserve">den avser att överföra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve">uppgiften att upphandla samordnade ramavtal från Kammarkollegiet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve"> Upphandlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>myndigheten. Regeringen avser även att flytta Myndigheten för digital förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>uppgifter inom området elektronisk inköpsprocess inkl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>usive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve"> uppgifter koppla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve"> till e-faktura och europeiska infrastrukturen för elektroniska inköp (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>Peppol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>) till Upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>handlingsmyndigheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Eftersom uppgiften att upphandla sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordnade ramavtal flyttas till en ny myndighet som kommer att arbeta med att ge sin syn på hur ändamålsenliga samordnade ramavtal uppnås på bästa sätt ser regeringen i alla fall inledningsvis inte något behov av att besluta om ett uppdrag om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F6203">
+        <w:t xml:space="preserve">redovisa hur ramavtalen kan utvecklas i syfte att bättre motsvara myndigheternas faktiska behov inom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F6203">
+        <w:t>it-upphandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E5591D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EA0E83" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+    <w:p w14:paraId="493F70C2" w14:textId="2E48552A" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00AE6C0F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk206156506"/>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beslutade den </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5591D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00996C60">
+        <w:t xml:space="preserve"> oktober</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve"> om en färdplan för offentliga affärer. Upphandlingsmyndigheten har getts i uppdrag att främja och följa upp genomförandet av färdplanen. Inom ramen för uppdraget ska myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve">heten bl.a. inrätta ett forum </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00B74806">
+        <w:t xml:space="preserve">som ska samordna upphandlingsstöd kopplat till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74806">
+        <w:t xml:space="preserve"> och bidra till att främja måluppfyllelsen för de upphandlande myndigheterna och enheternas it-inköp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046497">
+        <w:t xml:space="preserve"> Forumet ska ge myndigheter och andra aktörer som tillhandahåller upphandlingsstöd möjligheter att utbyta erfarenheter och genomföra samverkansinsatser i syfte att öka upphand</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00046497">
+        <w:t>lingsstödets genomslag och samstämmighet samt effektivisera resurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00046497">
+        <w:t>utnyttjandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046497">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t xml:space="preserve">Konstitutionsutskottet informerades i mars 2025 om förhandlingsläget i arbetet med anslutningsfrågan. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046497">
+        <w:t>detta kan frågor om t.ex. kravställning ingå.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Upphandl</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35633">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ingsmyndigheten ska göra en utvärdering av resultatet av forumets verksamhet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA45BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve">Uppdraget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t xml:space="preserve">slutredovisas </w:t>
+      </w:r>
+      <w:r w:rsidR="00347F53">
+        <w:t xml:space="preserve">senast den </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5204">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>september 2030</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005C54B2" w:rsidRPr="005C54B2">
+        <w:t>Fi2025/01827</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81DAD">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3B933A" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00AC3362">
+    <w:p w14:paraId="170D1E50" w14:textId="63DAF6E5" w:rsidR="00437136" w:rsidRPr="00A81DAD" w:rsidRDefault="00437136" w:rsidP="006814E3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C85FCA">
-        <w:t>Sveriges övergripande målsättning är att EU:s anslutning till Europakonventionen ska komma till stånd så snart som möjligt och att anslutningen ska bidra till att stärka såväl den enskildes som Europadomstolens och Europakonventionens ställning.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen följer kontinuerligt upp myndigheternas resultat och </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r w:rsidR="002061D4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>samhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bl.a. vid den årliga myndighetsdialogen där myndigheternas löpande arbete med verksamhetsutveckling och effektivitet behandlas. De ovan angivna åtgärdernas resultat och Riksrevisionens rapport i övrigt kommer att utgöra ett användbart underlag för den framtida uppföljningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060CB127" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="694CFB0C" w14:textId="4049A776" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00856BF6">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId39"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget bedömer regeringen att de planerade och genomförda åtgärderna som redovisas i denna skrivelse innebär förbättrade </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>förut</w:t>
+      </w:r>
+      <w:r w:rsidR="002061D4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00AC16B1">
+        <w:t>sättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heternas arbete med strategiska digitaliserings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">projekt. Mot denna bakgrund avser regeringen för närvarande inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3848">
+        <w:t>utreda förutsättningarna för att införa en statlig funktion som ger anpassad rådgivning till myndigheter i deras strategiska digitaliseringsprojekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF795CC" w14:textId="061EC9A0" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="00856BF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A75A97" w14:textId="742400F5" w:rsidR="00437136" w:rsidRPr="00856BF6" w:rsidRDefault="00437136" w:rsidP="002A0532">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00437136" w:rsidRPr="00856BF6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEA0BC4" w14:textId="4256A06C" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00AB18D2">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="4BC37AB9" w14:textId="44780A09" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="0074183E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc208835629"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Statliga strategiska digitaliseringsprojekt – stora gemensamma utmaningar (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:8)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60D22F46" w14:textId="25F1B7CD" w:rsidR="00802218" w:rsidRPr="00BB39AB" w:rsidRDefault="00802218" w:rsidP="001B7C1E">
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="5BA4B4D5" w14:textId="58BA423E" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A6C7ECC" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00BA233D">
+    <w:p w14:paraId="7C8C2FD1" w14:textId="29136953" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BC6D7E" w14:textId="1FC15A89" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BAF27D" w14:textId="39F59282" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D024AB0" w14:textId="7BF80405" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BF3BF5" w14:textId="676C27DA" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B41CE28" w14:textId="668EA6F3" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A7B0FE" w14:textId="013DA54B" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FAD762" w14:textId="162599BB" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8752B8" w14:textId="517D2C61" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1C6AFE" w14:textId="3F415F60" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F4BC31" w14:textId="4CE4873B" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7624BDB1" w14:textId="7A8E38A4" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1FE9D5" w14:textId="0C5A6CC5" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B739F" w14:textId="465F5B20" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5337B596" w14:textId="1B3E28F7" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB64DAB" w14:textId="7ECE6CF6" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50372362" w14:textId="6E5556EB" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF459EC" w14:textId="6B2AA9F1" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC68260" w14:textId="00849896" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DE61B2" w14:textId="6356D423" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15152C71" w14:textId="6856A9D7" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBE7F2F" w14:textId="2A22255D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B001ADA" w14:textId="4E1314A1" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0B5302" w14:textId="467C4A7E" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2942AAA7" w14:textId="7D998B33" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E2F1F" w14:textId="31E27B06" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589668F3" w14:textId="1D450EF7" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5BE7A7" w14:textId="49D2EE46" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0BCFF7" w14:textId="2C361D16" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33068D1D" w14:textId="1D606D40" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174BF051" w14:textId="574F1284" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F86298C" w14:textId="28F4A04D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB6658A" w14:textId="2F62487C" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68837F5B" w14:textId="17B9BCBF" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8ABA70" w14:textId="241F265E" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0FA928" w14:textId="25D94889" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC083EB" w14:textId="4391812C" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401554AB" w14:textId="0D5DFC3D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A27B03" w14:textId="19560D8A" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15522CBE" w14:textId="0C8B450D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E4B6E6" w14:textId="424971B7" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169C635B" w14:textId="089C66CA" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732006DB" w14:textId="2EB3F798" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492E5BC2" w14:textId="1282FDA4" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46494017" w14:textId="032C7F16" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D142277" w14:textId="687B2744" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579E4C18" w14:textId="6EDA203D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4113B71A" w14:textId="2C642C80" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0BEBFD" w14:textId="5669194F" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FCC1B8" w14:textId="33A07767" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E116FCE" w14:textId="6DFAECF4" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E61328B" w14:textId="01DCD98A" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10922AD9" w14:textId="528284A6" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7427BF86" w14:textId="33EB751C" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF88FB5" w14:textId="5CADF91B" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193A5F72" w14:textId="6F6C5BB2" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B06C037" w14:textId="3D08BDE5" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1369D1B6" w14:textId="5D9EEC96" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E71C8C" w14:textId="213EE979" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058F8CCB" w14:textId="6F19064F" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E13F83D" w14:textId="4F271998" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0DC977" w14:textId="6DF6ADA0" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6FB356" w14:textId="773FA668" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDFDE83" w14:textId="2A6835D0" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE52774" w14:textId="44278480" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1309FA" w14:textId="64728FBD" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A013049" w14:textId="3AA62634" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13146FE3" w14:textId="12150686" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA7F8DA" w14:textId="0602A98D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2F3E58" w14:textId="427791AE" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001CA6A4" w14:textId="6631A0AA" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18ED97B7" w14:textId="6DE2164D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157E8B7A" w14:textId="32B97268" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F66C445" w14:textId="74843F4A" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107CEAE1" w14:textId="234B69EB" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2B2E58" w14:textId="569DB4DE" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B308CC0" w14:textId="1094955E" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F32F51E" w14:textId="50F23BB1" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E8CD30" w14:textId="3914AD1D" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694202FB" w14:textId="24794209" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE7077E" w14:textId="6C175DC3" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5774FEBF" w14:textId="3E5DB76F" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C52F332" w14:textId="05487ECA" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4934B2A5" w14:textId="05B644AD" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C75676E" w14:textId="7F0DC4D8" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F1452F" w14:textId="1AAC9769" w:rsidR="00437136" w:rsidRDefault="00437136">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0283DF" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="001823E0" w:rsidRDefault="00437136" w:rsidP="001823E0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...140 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="00437136" w:rsidRPr="001823E0" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
-      </w:pPr>
-[...4168 lines deleted...]
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="21CD6D1D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+        <w:p w14:paraId="009E8609" w14:textId="36A20C14" w:rsidR="00437136" w:rsidRDefault="004C3359" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="60DFAB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="5C88B0EE" w14:textId="76757234" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc212118734"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc208835630"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:date w:fullDate="2025-10-16T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="0035223F">
+            <w:t>den 16 oktober 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="7FB5EB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+    <w:p w14:paraId="02F87401" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010B3E45" w14:textId="7917E50C" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="10870BA1" w14:textId="3219D00E" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A21DA">
-            <w:t>statsråde</w:t>
+          <w:r w:rsidR="007F0528">
+            <w:t>statsminister Kristersson, ordförande, och statsråde</w:t>
           </w:r>
-          <w:r w:rsidR="003E6CB3">
-            <w:t>t</w:t>
+          <w:r w:rsidR="00C55445">
+            <w:t xml:space="preserve">n </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Busch, </w:t>
+          <w:r w:rsidR="007F0528">
+            <w:t xml:space="preserve">Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t>ordförande, och statsråden</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>Tenje</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Edholm,</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F0528">
+            <w:t xml:space="preserve">, Forssell, Slottner, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>Wykman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidR="005B001B">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t>Waltersson Grönvall, Jonson, Forssmed,</w:t>
+          <w:r w:rsidR="007F0528">
+            <w:t xml:space="preserve">Kullgren, Liljestrand, Bohlin, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidR="00FC5BB2">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t>Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand</w:t>
+          <w:r w:rsidR="007F0528">
+            <w:t xml:space="preserve">Britz, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t>,</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>Mohamsson</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Bohlin, Carlson, Larsson, Britz, Lann</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F0528">
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F0528">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27607D5D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+    <w:p w14:paraId="27D5DAFC" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB61747" w14:textId="2F434B37" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="523EC891" w14:textId="5C39831C" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
-          <w:placeholder>
-[...1 lines deleted...]
-          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00726E9E">
-            <w:t>Malmer Stenergard</w:t>
+          <w:r>
+            <w:t>Slottner</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="53A7D080" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="00827386" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="4DA14668" w14:textId="0D7EDABB" w:rsidR="00437136" w:rsidRPr="00827386" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F6AE97" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="008B7E85" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="3F16D48E" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="008B7E85" w:rsidRDefault="00437136" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D94CCDD" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="006E102E" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="69E51E14" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="006E102E" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50843DB5" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="15BFE4F2" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A84AD9" w14:textId="0FE44BCC" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="7DBEDF2B" w14:textId="152E7036" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Rubrik"/>
+          <w:tag w:val="Rubrik"/>
+          <w:id w:val="404876568"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004C3359">
+            <w:t>Riksrevisionens rapport</w:t>
+          </w:r>
+          <w:r w:rsidR="00297AA9">
+            <w:t xml:space="preserve"> om</w:t>
+          </w:r>
+          <w:r w:rsidR="009960CF">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="004C3359">
+            <w:t>statliga strategiska digitaliseringsprojekt</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1E846ADC" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7666CBFD" w14:textId="77777777" w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidRDefault="00ED45B8" w:rsidP="00AF4EEA">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008E0568" w:rsidSect="00122125">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId69"/>
+    <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId44"/>
+      <w:headerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="even" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:headerReference w:type="first" r:id="rId48"/>
+      <w:footerReference w:type="first" r:id="rId49"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2786974F" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="79157383" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="277E9710" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="0222EB80" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7B4D2609" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12B9A38C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="21323A69" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="22" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5EB09077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5EB09077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48062F57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2D4F072F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="31" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="71155E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="71155E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A7C7008" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3BDD782B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2CB7E200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2CB7E200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F02DDEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3E9F6982" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="278083D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="278083D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55B5C62F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="38ADA2B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="34" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15FA7D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="39A96D64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00437136">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="39A96D64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00437136">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4345C3DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="04070810" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00437136">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="04070810" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00437136">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D86575F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4644250D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00437136">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4644250D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00437136">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="524C81FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A2ADFBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="15FA7D8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2A2ADFBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63343411" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="353FFD55" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="774E9A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="547B540E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="774E9A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="547B540E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60FF2908" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1ACBD373" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C7909DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="12D63F71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3C7909DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="12D63F71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="464FE330" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="27147C38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52555B29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1EAE4CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1EAE4CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5800C5E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E7413A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E7413A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E944FB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2106E5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="52555B29" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2106E5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54C24B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0BFCA87D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="370983E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="42DC1B8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="370983E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="42DC1B8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="105DFAFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0E716FBA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="24" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="245FEC2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="08E8A0C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="245FEC2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="08E8A0C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="025D6A9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6D519A61" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="28" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="62E079FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="74CCA80D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="62E079FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="74CCA80D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D843445" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4A8A72A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="29" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67B334A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="65ED4C2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="67B334A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="65ED4C2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F221EB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60DB4EB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="624159B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5551A709" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="624159B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...2169 lines deleted...]
-                  <w:p w14:paraId="3CCFC614" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5551A709" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536D2DEA" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="62B9A09E" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49EEA337" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="006923D1" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="565711E3" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRPr="006923D1" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A288924" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="30F3E166" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EA603F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6390EAA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="1B68143C" w14:textId="5E7C8E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1909953747"/>
+                              <w:id w:val="96069140"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="004C3359">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1135212224"/>
+                              <w:id w:val="-207884963"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="1B68143C" w14:textId="5E7C8E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1909953747"/>
+                        <w:id w:val="96069140"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="004C3359">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1135212224"/>
+                        <w:id w:val="-207884963"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10653468" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4E415DFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FC1283A" w14:textId="29552955" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1080107601"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-828359262"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FC1283A" w14:textId="29552955" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1080107601"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-828359262"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="39D340B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76481AF4" w14:textId="24765198" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1904368063"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2043009958"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76481AF4" w14:textId="24765198" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1904368063"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2043009958"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F103F6B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76B6FF67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="01E53B66" w14:textId="280404DE" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1538738606"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-643043390"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2A49C97F" w14:textId="4D2A9D51" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00437136">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00437136" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="01E53B66" w14:textId="280404DE" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1538738606"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-643043390"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2A49C97F" w14:textId="4D2A9D51" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00437136">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00437136" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4FF5770F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1212DD01" w14:textId="2FAF2B42" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-244730053"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1067106533"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="21344B16" w14:textId="16BA77FF" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00437136">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00437136">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1212DD01" w14:textId="2FAF2B42" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-244730053"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1067106533"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="21344B16" w14:textId="16BA77FF" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00437136">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00437136">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5439253C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76A2BF86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24C65F8A" w14:textId="294EE069" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-761837396"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1334104487"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="24C65F8A" w14:textId="294EE069" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-761837396"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1334104487"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7FEB0339" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54C926B3" w14:textId="7CBB9952" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2017684804"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1805851473"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54C926B3" w14:textId="7CBB9952" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2017684804"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1805851473"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0CB47F93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4EF3736A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="764A8A57" w14:textId="04C14584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-55325389"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2143696647"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="764A8A57" w14:textId="04C14584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-55325389"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2143696647"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="07154923" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7EF0C430" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73F08FB6" w14:textId="2E522FD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-578057144"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-66654117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73F08FB6" w14:textId="2E522FD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-578057144"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-66654117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A1C26EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4BE4986C" w14:textId="4824E004" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="930091383"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1505787760"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4BE4986C" w14:textId="4824E004" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="930091383"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1505787760"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="41A650E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="14506ED9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="295DF62F" w14:textId="6C9A3354" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="695505267"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C3359">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1140453398"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="295DF62F" w14:textId="6C9A3354" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="695505267"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C3359">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1140453398"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="449E6BD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74B308AE" w14:textId="6708C917" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6C25544B" w14:textId="68853831" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="650187669"/>
+                              <w:id w:val="-566339521"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="004C3359">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1849403051"/>
+                              <w:id w:val="-1171942346"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00D72965">
+                                <w:t>2025/26:33</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74B308AE" w14:textId="6708C917" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C25544B" w14:textId="68853831" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="650187669"/>
+                        <w:id w:val="-566339521"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="004C3359">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1849403051"/>
+                        <w:id w:val="-1171942346"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-[...3209 lines deleted...]
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00D72965">
+                          <w:t>2025/26:33</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CB0943D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="36C79422" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18847,139 +10660,50 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DF5D71"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19059,51 +10783,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19186,51 +10910,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19313,63 +11037,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19456,57 +11180,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -19566,57 +11290,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -19658,51 +11382,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19799,51 +11523,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -19933,51 +11657,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20024,57 +11748,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20158,81 +11882,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -20338,1306 +12062,1496 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="16"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0061720C"/>
+    <w:rsidRoot w:val="007F33B0"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00003844"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="000367C7"/>
+    <w:rsid w:val="000375AB"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="00040F4C"/>
+    <w:rsid w:val="0004293C"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
+    <w:rsid w:val="000464BE"/>
+    <w:rsid w:val="0004711C"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="00061C5B"/>
+    <w:rsid w:val="00062AB9"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00075532"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="00081B66"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00095803"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A5CE8"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2A2E"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D3798"/>
+    <w:rsid w:val="000E5E2D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
+    <w:rsid w:val="000F700F"/>
+    <w:rsid w:val="000F713D"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="00102427"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="001040E8"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00112C62"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00122125"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="00124B3E"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00133DC2"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="00164533"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="001705C2"/>
+    <w:rsid w:val="00173556"/>
+    <w:rsid w:val="001740D6"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
+    <w:rsid w:val="00176734"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="0018439C"/>
     <w:rsid w:val="00185AD6"/>
-    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
+    <w:rsid w:val="001A49BB"/>
+    <w:rsid w:val="001A4BAB"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B7C1E"/>
+    <w:rsid w:val="001B0A42"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
-    <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F0F4F"/>
+    <w:rsid w:val="001F227D"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="002061D4"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002122CC"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="002141D8"/>
+    <w:rsid w:val="002165A9"/>
+    <w:rsid w:val="002274CC"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
+    <w:rsid w:val="00235847"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="00237D93"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="0024194D"/>
+    <w:rsid w:val="00242D40"/>
     <w:rsid w:val="00244011"/>
-    <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
+    <w:rsid w:val="002633E9"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00265C6D"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00275243"/>
+    <w:rsid w:val="00272978"/>
+    <w:rsid w:val="00276033"/>
+    <w:rsid w:val="00277B84"/>
+    <w:rsid w:val="0028178D"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="00286606"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
+    <w:rsid w:val="00297AA9"/>
+    <w:rsid w:val="002A11FB"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A6E1C"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B636E"/>
-    <w:rsid w:val="002B6C99"/>
+    <w:rsid w:val="002B34DD"/>
+    <w:rsid w:val="002B3718"/>
+    <w:rsid w:val="002B420D"/>
+    <w:rsid w:val="002B6B45"/>
+    <w:rsid w:val="002B7215"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C29D4"/>
+    <w:rsid w:val="002C2EA6"/>
     <w:rsid w:val="002C49A5"/>
+    <w:rsid w:val="002C5D61"/>
     <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002D2B6C"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D5701"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E7485"/>
+    <w:rsid w:val="002E715B"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="00302FEE"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00314C56"/>
+    <w:rsid w:val="00316453"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00322158"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034258E"/>
+    <w:rsid w:val="00342717"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00347F53"/>
     <w:rsid w:val="00351E66"/>
+    <w:rsid w:val="0035223F"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00354F2E"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="003559FC"/>
+    <w:rsid w:val="00356FEB"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="00373ABC"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00377430"/>
+    <w:rsid w:val="00380829"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B49CE"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
+    <w:rsid w:val="003D0698"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D525F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E3C7A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E6CB3"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="003F75B1"/>
+    <w:rsid w:val="00406C92"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
+    <w:rsid w:val="004255AB"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00432CD6"/>
+    <w:rsid w:val="00436DCE"/>
+    <w:rsid w:val="00437136"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00455391"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00465EA3"/>
+    <w:rsid w:val="004678B5"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00474999"/>
+    <w:rsid w:val="00477458"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="0048003A"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="00490943"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A21DA"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B45DA"/>
+    <w:rsid w:val="004B3FE2"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C0783"/>
+    <w:rsid w:val="004C1D4F"/>
+    <w:rsid w:val="004C3359"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C4E8F"/>
+    <w:rsid w:val="004C4A81"/>
+    <w:rsid w:val="004C6E5F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D4A51"/>
+    <w:rsid w:val="004D5CF4"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E5E18"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E62B7"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F20AF"/>
+    <w:rsid w:val="004F25C7"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="0050454C"/>
     <w:rsid w:val="00504ADE"/>
-    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00514FFE"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00516DB2"/>
+    <w:rsid w:val="005243E7"/>
+    <w:rsid w:val="00530546"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="005348BA"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="005408EF"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
+    <w:rsid w:val="00543F2D"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="00556F2E"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
+    <w:rsid w:val="00564D52"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00565E20"/>
+    <w:rsid w:val="00566B92"/>
+    <w:rsid w:val="005716F1"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="005843AF"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00592370"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="0059291A"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3BD2"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B001B"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B67D1"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
+    <w:rsid w:val="005C54B2"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D3511"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D688E"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
+    <w:rsid w:val="005E46E6"/>
     <w:rsid w:val="005E5E8D"/>
+    <w:rsid w:val="005E6E1D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F58D6"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="0060111B"/>
+    <w:rsid w:val="0060111C"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="00602F50"/>
     <w:rsid w:val="00602FF7"/>
+    <w:rsid w:val="00603D5E"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061720C"/>
     <w:rsid w:val="00617215"/>
+    <w:rsid w:val="00617AEC"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00620136"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="00646FA0"/>
     <w:rsid w:val="0064723F"/>
+    <w:rsid w:val="006476D7"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683438"/>
+    <w:rsid w:val="006770DE"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="006874EE"/>
+    <w:rsid w:val="00687AD3"/>
+    <w:rsid w:val="006913AC"/>
+    <w:rsid w:val="006921A6"/>
     <w:rsid w:val="006923D1"/>
+    <w:rsid w:val="006932FF"/>
+    <w:rsid w:val="00694069"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A3C16"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B6E68"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C481A"/>
+    <w:rsid w:val="006C15B5"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006E78BA"/>
+    <w:rsid w:val="006E7C1A"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705472"/>
+    <w:rsid w:val="00705119"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="007121E8"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="007159C7"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00726E9E"/>
-    <w:rsid w:val="0073195E"/>
+    <w:rsid w:val="00733D7F"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007437E5"/>
-    <w:rsid w:val="007461F0"/>
+    <w:rsid w:val="00750383"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00753902"/>
+    <w:rsid w:val="00752791"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="007601C0"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00772B81"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="007765EC"/>
     <w:rsid w:val="00777AB3"/>
+    <w:rsid w:val="00780F16"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00784391"/>
+    <w:rsid w:val="00782E3A"/>
+    <w:rsid w:val="00786A47"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00796CC6"/>
+    <w:rsid w:val="00797C4C"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007A7E4C"/>
+    <w:rsid w:val="007B00E7"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C1C0E"/>
     <w:rsid w:val="007C6631"/>
+    <w:rsid w:val="007C675E"/>
     <w:rsid w:val="007C6E37"/>
-    <w:rsid w:val="007C714B"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D21A4"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3FC4"/>
+    <w:rsid w:val="007D3618"/>
+    <w:rsid w:val="007E38FA"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F0528"/>
+    <w:rsid w:val="007F15EB"/>
+    <w:rsid w:val="007F33B0"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00802218"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00811B80"/>
     <w:rsid w:val="00811E52"/>
+    <w:rsid w:val="00813A99"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="00815748"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="008203ED"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
+    <w:rsid w:val="00846C62"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="00865964"/>
     <w:rsid w:val="0087615E"/>
+    <w:rsid w:val="00876227"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00881575"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
+    <w:rsid w:val="00892B63"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B247E"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B65AF"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C5675"/>
+    <w:rsid w:val="008C0D60"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D05B9"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D7E29"/>
-    <w:rsid w:val="008E0568"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E47CA"/>
+    <w:rsid w:val="008E528F"/>
+    <w:rsid w:val="008E59A7"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F766C"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00926FFC"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="00951ED3"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
+    <w:rsid w:val="00954C0A"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0097334F"/>
-    <w:rsid w:val="00975D9C"/>
+    <w:rsid w:val="0096125E"/>
+    <w:rsid w:val="009623B5"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00985960"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="00990A2F"/>
+    <w:rsid w:val="00991C11"/>
+    <w:rsid w:val="009960CF"/>
+    <w:rsid w:val="00996C60"/>
+    <w:rsid w:val="009A4019"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
-    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A6EA0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B17CC"/>
+    <w:rsid w:val="009B44CC"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E4E2B"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="00A0242B"/>
+    <w:rsid w:val="00A07B50"/>
+    <w:rsid w:val="00A1156B"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A12698"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
+    <w:rsid w:val="00A2071C"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21AF5"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A2670B"/>
+    <w:rsid w:val="00A26718"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
+    <w:rsid w:val="00A329CF"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A33931"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A46290"/>
+    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
+    <w:rsid w:val="00A470D2"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A50CDF"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55093"/>
+    <w:rsid w:val="00A5774E"/>
+    <w:rsid w:val="00A61570"/>
+    <w:rsid w:val="00A6328F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A6471D"/>
+    <w:rsid w:val="00A646BE"/>
+    <w:rsid w:val="00A65006"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A7378B"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A74E8A"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A84FC0"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A866CF"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A94127"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00A95F71"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB18D2"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AC032F"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC16B1"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
+    <w:rsid w:val="00AC3F1F"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5CBE"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD1D1B"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE59F6"/>
+    <w:rsid w:val="00AE6304"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
+    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF79F4"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B10DED"/>
+    <w:rsid w:val="00B1377E"/>
+    <w:rsid w:val="00B15234"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
+    <w:rsid w:val="00B37762"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B558C7"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B6569E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B67F81"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B90849"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B92D3C"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA4F03"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB39AB"/>
+    <w:rsid w:val="00BB17DA"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB4CA5"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
+    <w:rsid w:val="00BC6371"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD4349"/>
     <w:rsid w:val="00BD6947"/>
+    <w:rsid w:val="00BD7368"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE0BF8"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00BF7608"/>
+    <w:rsid w:val="00C008F8"/>
     <w:rsid w:val="00C015F7"/>
-    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C211A0"/>
+    <w:rsid w:val="00C1732C"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C2461E"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C25564"/>
+    <w:rsid w:val="00C31D8F"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C53DFE"/>
+    <w:rsid w:val="00C52102"/>
+    <w:rsid w:val="00C535C0"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C55445"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C656FC"/>
+    <w:rsid w:val="00C64E81"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C726F6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7775B"/>
+    <w:rsid w:val="00C7796A"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C83392"/>
+    <w:rsid w:val="00C82AF6"/>
+    <w:rsid w:val="00C8327E"/>
+    <w:rsid w:val="00C83AB0"/>
+    <w:rsid w:val="00C83C24"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C84D86"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C96C63"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
+    <w:rsid w:val="00CA177D"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA5325"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC67E0"/>
+    <w:rsid w:val="00CC791B"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF19A3"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00CF3B22"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D26A48"/>
+    <w:rsid w:val="00D16ED0"/>
+    <w:rsid w:val="00D17DD2"/>
+    <w:rsid w:val="00D20868"/>
+    <w:rsid w:val="00D24991"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D43226"/>
+    <w:rsid w:val="00D45847"/>
     <w:rsid w:val="00D45DEE"/>
+    <w:rsid w:val="00D46020"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
+    <w:rsid w:val="00D505BC"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D60FDD"/>
+    <w:rsid w:val="00D6178D"/>
+    <w:rsid w:val="00D63B9C"/>
+    <w:rsid w:val="00D6765B"/>
+    <w:rsid w:val="00D72965"/>
+    <w:rsid w:val="00D72E60"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D871BA"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D969C1"/>
+    <w:rsid w:val="00D95500"/>
+    <w:rsid w:val="00DA1D2D"/>
+    <w:rsid w:val="00DA4049"/>
+    <w:rsid w:val="00DA4FBE"/>
     <w:rsid w:val="00DA524D"/>
+    <w:rsid w:val="00DA57CD"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DB6AD1"/>
+    <w:rsid w:val="00DC0488"/>
+    <w:rsid w:val="00DC41EC"/>
+    <w:rsid w:val="00DC47D6"/>
+    <w:rsid w:val="00DC4CEC"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC5FDD"/>
+    <w:rsid w:val="00DD0983"/>
+    <w:rsid w:val="00DD0EAB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD2B5D"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF4068"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00E00DC7"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E01781"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E132A3"/>
+    <w:rsid w:val="00E13E34"/>
+    <w:rsid w:val="00E141E6"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E26E88"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E27B82"/>
+    <w:rsid w:val="00E334A7"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E442ED"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E45BF0"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E47834"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E54E36"/>
+    <w:rsid w:val="00E5591D"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E655BE"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E72179"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E81D64"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E84422"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E94794"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA4C6E"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB1B20"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC0DA7"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00EC7A85"/>
+    <w:rsid w:val="00ED45B8"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00EE1173"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE5C1C"/>
+    <w:rsid w:val="00EE5204"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F035D4"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F07DB3"/>
     <w:rsid w:val="00F10357"/>
+    <w:rsid w:val="00F1127B"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F233F2"/>
+    <w:rsid w:val="00F23D4C"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F2779F"/>
     <w:rsid w:val="00F301F8"/>
+    <w:rsid w:val="00F30C09"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F3283B"/>
+    <w:rsid w:val="00F35633"/>
+    <w:rsid w:val="00F41F59"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F55DC4"/>
+    <w:rsid w:val="00F55F7A"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F66975"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
+    <w:rsid w:val="00F725D4"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F80CA2"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84347"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91DA5"/>
+    <w:rsid w:val="00F87FAE"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F94C6C"/>
+    <w:rsid w:val="00F95365"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA3349"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
+    <w:rsid w:val="00FA6B18"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB2F87"/>
+    <w:rsid w:val="00FB50BD"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC5BAF"/>
+    <w:rsid w:val="00FC5BB2"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7CCB"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FD710F"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE6E2A"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D957CAA"/>
-  <w15:docId w15:val="{68E06CEC-70F8-47DD-BE86-8496EFA0EA26}"/>
+  <w14:docId w14:val="47D65461"/>
+  <w15:docId w15:val="{4849755F-63E2-47D2-883E-A8C7AB5A319D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="header" w:semiHidden="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="index heading" w:semiHidden="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1"/>
     <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="98" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
@@ -21942,60 +13856,58 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
-    <w:qFormat/>
-    <w:rsid w:val="00095803"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC2740"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
@@ -22928,98 +14840,82 @@
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
@@ -23219,50 +15115,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -23400,59 +15297,54 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
@@ -24050,60 +15942,60 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00F925FA"/>
     <w:pPr>
       <w:tabs>
@@ -24120,156 +16012,173 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC4CEC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC4CEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00784391"/>
+    <w:rsid w:val="00237D93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/a49658ecb31b411620d1c7a36cc82f76bc07c5526087456fbebdd287b5ed09f8/res.%202600.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680afae3c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/292a39aa407d8e617b5787c61744c89728f232322cce2ec0fb6a37677afa24fb/res.%202585.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7FDEC7C57AED48FFB9D37A933B17F738"/>
+        <w:name w:val="832C423F7AB14B74A65401EF5597FCC7"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F5CCF454-081A-4672-BC84-DF06F7C06C7C}"/>
+        <w:guid w:val="{2622B55A-6E67-499D-9187-B45BE11ECA6C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BA6112" w:rsidRDefault="001D0D29" w:rsidP="001D0D29">
+        <w:p w:rsidR="007E08F9" w:rsidRDefault="00453AFD" w:rsidP="00453AFD">
           <w:pPr>
-            <w:pStyle w:val="7FDEC7C57AED48FFB9D37A933B17F7381"/>
+            <w:pStyle w:val="832C423F7AB14B74A65401EF5597FCC7"/>
           </w:pPr>
-          <w:r w:rsidRPr="007F5652">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
-              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>Närvarande statsråd infogas vid samling av dokumentet</w:t>
-[...29 lines deleted...]
-            <w:t>Klicka här för att ange föredragande statsråd</w:t>
+            <w:t>Klicka här för att ange namnunderskrift1</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -24279,130 +16188,118 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BA6112"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F91DA5"/>
+    <w:rsidRoot w:val="007E08F9"/>
+    <w:rsid w:val="00343035"/>
+    <w:rsid w:val="00356FEB"/>
+    <w:rsid w:val="00453AFD"/>
+    <w:rsid w:val="00796487"/>
+    <w:rsid w:val="007E08F9"/>
+    <w:rsid w:val="008C0D60"/>
+    <w:rsid w:val="00A329CF"/>
+    <w:rsid w:val="00B67F81"/>
+    <w:rsid w:val="00BB4CA5"/>
+    <w:rsid w:val="00C84D86"/>
+    <w:rsid w:val="00CA177D"/>
+    <w:rsid w:val="00D46020"/>
+    <w:rsid w:val="00D871BA"/>
+    <w:rsid w:val="00E26E88"/>
+    <w:rsid w:val="00E27B82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -24814,96 +16711,73 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001D0D29"/>
+    <w:rsid w:val="00453AFD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FDEC7C57AED48FFB9D37A933B17F7381">
-[...1 lines deleted...]
-    <w:rsid w:val="001D0D29"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="832C423F7AB14B74A65401EF5597FCC7">
+    <w:name w:val="832C423F7AB14B74A65401EF5597FCC7"/>
+    <w:rsid w:val="00453AFD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="240" w:after="290" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -25186,186 +17060,273 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13508</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13508</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13508</Description>
+    </_dlc_DocIdUrl>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-  <departementsnamn>Utrikesdepartementet</departementsnamn>
+  <departementsnamn>Finansdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
-[...3 lines deleted...]
-  <titel>Europarådet 2.0</titel>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Ankarberg Johansson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:33</dokumentnummer>
+  <titel>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</titel>
   <template id="16"/>
-  <departementsenhet id="Gruppen för närområdets och allmän säkerhetspolitik"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100920B9F7336D1F44B99537E587B2575AB" ma:contentTypeVersion="6" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="1b1976a7788104a5b02e790bda1ca3d4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e56cd899308b1568f2c49c8c9894a31" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
-    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
+                <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
-      </xsd:simpleType>
-[...23 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -25412,209 +17373,215 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{404D9F5A-7799-4B2A-9B29-8C88C5A416C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163DAA7A-0E92-4397-B764-DCDA585ED8A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE649BCE-1CD1-4793-A072-FA1FB920964F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="eec14d05-b663-4c4f-ba9e-f91ce218b26b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCEC44F6-D326-4321-9F9C-0D6A52163125}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACB6C066-BE4A-4AEB-AA97-2CB20CB51E16}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50C58FBE-ADED-4C08-A186-D0A843912089}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0471AF3-7D7A-42F4-86A9-B37419F9670D}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D5C1D57-E0AB-4F43-8A6B-F4667F19B869}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA4F78DB-6E48-4269-89D6-622C2B31AF07}"/>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7319646-DD1D-4FCF-BBE0-EBB8FE086F4B}"/>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{250ACC38-4D8D-41FA-B047-DE6B2E8C1954}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>87590</Characters>
+  <Pages>96</Pages>
+  <Words>3268</Words>
+  <Characters>17325</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>207</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>144</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Europarådet 2.0</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>103909</CharactersWithSpaces>
+  <CharactersWithSpaces>20552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Europarådet 2.0</dc:title>
-  <dc:creator>Maja Lodding</dc:creator>
+  <dc:title>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</dc:title>
+  <dc:creator>Sofia Knapp</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100920B9F7336D1F44B99537E587B2575AB</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>8ef0d72b-3839-44ed-a3b0-ab25ed237936</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_policyId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_policyId">
     <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ItemRetentionFormula">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>46988c8a-5efa-4b2b-a096-d68142acae7c</vt:lpwstr>
   </property>
 </Properties>
 </file>