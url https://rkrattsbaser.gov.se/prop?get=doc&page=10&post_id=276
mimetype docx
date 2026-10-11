--- v1 (2026-08-26)
+++ v2 (2026-10-11)
@@ -1,942 +1,879 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="59B5472D" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="00EA4C6E" w:rsidP="00333C9D">
+    <w:p w14:paraId="7B05FB9D" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="00D76180" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007F33B0">
+          <w:r w:rsidR="002939F4">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007F33B0">
+      <w:r w:rsidR="002939F4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A94FF68" wp14:editId="6116EC8E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB523F7" wp14:editId="6631ACFE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 1"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="1099FDF5" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00811BB8" w:rsidRDefault="007F33B0" w:rsidP="00F572D9">
+                              <w:p w14:paraId="655909D4" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00811BB8" w:rsidRDefault="002939F4" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512B5D11" wp14:editId="079E29C6">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23328E64" wp14:editId="658D5BC2">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1735797375" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1A94FF68" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5EB523F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="1099FDF5" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00811BB8" w:rsidRDefault="007F33B0" w:rsidP="00F572D9">
+                        <w:p w14:paraId="655909D4" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00811BB8" w:rsidRDefault="002939F4" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512B5D11" wp14:editId="079E29C6">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23328E64" wp14:editId="658D5BC2">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1735797375" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A7876AC" w14:textId="1F276DB9" w:rsidR="007F33B0" w:rsidRDefault="00D72965" w:rsidP="00333C9D">
+        <w:p w14:paraId="2F92A395" w14:textId="3AC04ED7" w:rsidR="002939F4" w:rsidRDefault="001F25F0" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:33</w:t>
+            <w:t>2025/26:44</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1A6D587D" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="00D01F17" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="279A5430" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="00D01F17" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D72E60" w14:paraId="4170C5CC" w14:textId="77777777">
+      <w:tr w:rsidR="002939F4" w14:paraId="22441284" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FE86922" w14:textId="0AD3CEAD" w:rsidR="007F33B0" w:rsidRDefault="00AD1D1B" w:rsidP="00333C9D">
+          <w:p w14:paraId="669C6CBC" w14:textId="189FFACD" w:rsidR="002939F4" w:rsidRDefault="00580AA5" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Riksrevisionens rapport </w:t>
-[...5 lines deleted...]
-              <w:t>statliga strategiska digitaliseringsprojekt</w:t>
+              <w:t>Riksrevisionens rapport om antagningen till polisutbildningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="42162042" w14:textId="0F659109" w:rsidR="007F33B0" w:rsidRDefault="004C3359" w:rsidP="00333C9D">
+              <w:p w14:paraId="1A044416" w14:textId="26417FAB" w:rsidR="002939F4" w:rsidRDefault="0009655C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="65E054D2" w14:textId="280CE02C" w:rsidR="007F33B0" w:rsidRPr="00141F91" w:rsidRDefault="00EA4C6E" w:rsidP="00333C9D">
-[...1 lines deleted...]
-              <w:pStyle w:val="Proprubrik"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:r w:rsidR="004C3359">
+              <w:alias w:val="Nummer"/>
+              <w:tag w:val="Nummer"/>
+              <w:id w:val="1093290642"/>
+              <w:lock w:val="contentLocked"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="30B4C707" w14:textId="33E1F35B" w:rsidR="002939F4" w:rsidRPr="00141F91" w:rsidRDefault="001F25F0" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:</w:t>
-[...1 lines deleted...]
-                <w:r w:rsidR="00D72965">
+                </w:pPr>
+                <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>33</w:t>
+                  <w:t>2025/26:44</w:t>
                 </w:r>
-              </w:sdtContent>
-[...1 lines deleted...]
-          </w:p>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B2EE017" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="2887038F" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3057C05A" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="5EA041DD" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317B090C" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="450BAEF9" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5816EEB8" w14:textId="358F27BC" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="6C4471AD" w14:textId="4EFA7931" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004550D5">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-16T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="5837993F52574581ADD17A47BA9296CA"/>
+          </w:placeholder>
+          <w:date w:fullDate="2025-11-13T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0035223F">
-            <w:t>den 16 oktober 2025</w:t>
+          <w:r w:rsidR="00205E04" w:rsidRPr="004550D5">
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>den 13 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02D0EF20" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="18C9F748" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="24724FC8" w14:textId="005F97A0" w:rsidR="007F33B0" w:rsidRDefault="007F0528" w:rsidP="00333C9D">
+        <w:p w14:paraId="17203B55" w14:textId="6DB9DF47" w:rsidR="002939F4" w:rsidRPr="004550D5" w:rsidRDefault="00F9756D" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:t>Ulf Kristersson</w:t>
+          <w:r w:rsidRPr="004550D5">
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>Ebba Busch</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="506B6521" w14:textId="52B27398" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="4A90EBDE" w14:textId="104011A0" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004550D5">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C3359">
-            <w:t>Erik Slottner</w:t>
+          <w:r>
+            <w:t>Gunnar Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="431379AE" w14:textId="45DB2196" w:rsidR="007F33B0" w:rsidRPr="008C3EC0" w:rsidRDefault="007F33B0" w:rsidP="004534C4">
+    <w:p w14:paraId="34B58222" w14:textId="2FE31A38" w:rsidR="002939F4" w:rsidRPr="008C3EC0" w:rsidRDefault="002939F4" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="9654B1B439894942B7E2B7FD39303E51"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C3359">
+          <w:r w:rsidR="00205E04">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2FE81E" w14:textId="4BC30DCE" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00333C9D">
+    <w:p w14:paraId="324E2E11" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E8B3EC" w14:textId="37EB6408" w:rsidR="007F33B0" w:rsidRDefault="00C52102" w:rsidP="00333C9D">
+    <w:p w14:paraId="7C4A023C" w14:textId="3B9A0995" w:rsidR="002939F4" w:rsidRDefault="0053219F" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av Riksrevisionens iakttagelser och rekommendationer i granskningsrapporten </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00A74E8A">
+        <w:t>I denna skrivelse redovisar regeringen sin bedömning av de iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00254AD3">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rekommendationer som Riksrevisionen lämnar i sin granskningsrapport Antagningen till polisutbildningen (RiR 2025:13). Riksrevisionen har granskat om antagningen till polisutbildningen är effektiv. Granskningen omfattar tidsperioden 2017–2024. Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="00993152">
+        <w:t>övergripande slutsats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är att antagningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00993152">
+        <w:t xml:space="preserve">till polisutbildningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte är effektiv.</w:t>
+      </w:r>
+      <w:r w:rsidR="00993152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">Dels är </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00993152">
+        <w:t xml:space="preserve">inte säkerställt att antagningsprocessen är anpassad för att selektera ut lämpade kandidater för polisyrket, dels </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">främjar inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00993152">
+        <w:t xml:space="preserve">antagningsprocessen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">god hushållning utan </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6F9A">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00993152">
+        <w:t>bli mer effektiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE27AB5" w14:textId="77777777" w:rsidR="00806ADB" w:rsidRDefault="00372CB5" w:rsidP="00C076D4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208820313"/>
+      <w:r>
+        <w:t xml:space="preserve">Utifrån </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>iakttagelserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämnar Riksrevisionen två rekommendationer till regeringen och ett antal rekommendationer till Polismyndigheten och Plikt- och prövningsverket. </w:t>
+      </w:r>
+      <w:r w:rsidR="00741396">
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidR="003449E8">
+        <w:t xml:space="preserve"> rekommendation</w:t>
+      </w:r>
+      <w:r w:rsidR="00741396">
+        <w:t xml:space="preserve"> till regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="003449E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C076D4">
+        <w:t xml:space="preserve">handlar om </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AD2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="003449E8">
+        <w:t>genomföra en översyn av det nuvarande tillväxtmålet om att Polismyndigheten ska uppnå en polistäthet som minst motsvarar genomsnittet i EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00C076D4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk208826482"/>
+    </w:p>
+    <w:p w14:paraId="0D610BCA" w14:textId="5F1CF345" w:rsidR="00C076D4" w:rsidRDefault="00C076D4" w:rsidP="00C076D4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve">Regeringen instämmer </w:t>
+      </w:r>
+      <w:r w:rsidR="00806ADB">
+        <w:t>delvis</w:t>
+      </w:r>
+      <w:r w:rsidR="00806ADB" w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63B73">
+        <w:t>i bedömningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00806ADB">
+        <w:t xml:space="preserve"> att det finns utmaningar med det nuvarande tillväxtmålet</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47CF7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0002667F">
+        <w:rPr>
+          <w:color w:val="9BBB59" w:themeColor="accent3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002667F" w:rsidRPr="00C47CF7">
+        <w:t>men</w:t>
+      </w:r>
+      <w:r w:rsidR="00177741">
+        <w:t xml:space="preserve"> menar</w:t>
+      </w:r>
+      <w:r w:rsidR="0002667F" w:rsidRPr="00C47CF7">
+        <w:t xml:space="preserve"> att det </w:t>
+      </w:r>
+      <w:r w:rsidR="00806ADB" w:rsidRPr="00C47CF7">
+        <w:t>är nödvändigt</w:t>
+      </w:r>
+      <w:r w:rsidR="0002667F" w:rsidRPr="00C47CF7">
+        <w:t xml:space="preserve"> med ett riktmärke</w:t>
+      </w:r>
+      <w:r w:rsidR="00806ADB">
+        <w:t xml:space="preserve"> för att säkerställa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve"> fler poliser och en ökad polisiär närvaro i hela landet </w:t>
+      </w:r>
+      <w:r w:rsidR="0002667F">
+        <w:t>i syfte</w:t>
+      </w:r>
+      <w:r w:rsidR="0002667F" w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve">att trycka tillbaka brottsligheten. Regeringen bedömer därför att det nuvarande tillväxtmålet </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D" w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63B73">
+        <w:t>ligga fast.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="74F188A8" w14:textId="0F4A74C5" w:rsidR="00741396" w:rsidRDefault="00C076D4" w:rsidP="00741396">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den andra rekommendationen handlar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208825464"/>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="003449E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AD2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4DA7">
+        <w:t xml:space="preserve">regeringen bör </w:t>
+      </w:r>
+      <w:r w:rsidR="003449E8">
+        <w:t>genomföra en översyn av finansieringen av Plikt- och prövningsverkets prövningskapacitet för polisprövningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00372CB5">
+        <w:t xml:space="preserve"> och att finansieringen bör dimensioneras utifrån faktiskt genomförda prövningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00372CB5">
         <w:t>.</w:t>
-      </w:r>
-[...62 lines deleted...]
-        <w:t>för att systematiskt kunna följas upp bättre.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk208826618"/>
+      <w:r w:rsidR="00741396" w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D248D7" w:rsidRPr="00F63B73">
+        <w:t>menar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00741396" w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve">att det är viktigt med en ändamålsenlig och kostnadseffektiv finansiering </w:t>
+      </w:r>
+      <w:r w:rsidR="00741396" w:rsidRPr="00F63B73">
+        <w:lastRenderedPageBreak/>
+        <w:t>av prövningsverksamheten. Regeringen avser därför att</w:t>
+      </w:r>
+      <w:r w:rsidR="00723910">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00723910" w:rsidRPr="00723910">
+        <w:t>ta initiativ till en översyn av</w:t>
+      </w:r>
+      <w:r w:rsidR="00741396" w:rsidRPr="00F63B73">
+        <w:t xml:space="preserve"> finansieringsmodellen och föreslå en kostnadseffektiv och mer flexibel och behovsanpassad modell som bättre speglar faktisk efterfrågan och nyttjandegrad.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2274C623" w14:textId="6837981F" w:rsidR="00FA6B18" w:rsidRDefault="00F80CA2" w:rsidP="00A74E8A">
+    <w:p w14:paraId="1888B800" w14:textId="7017E552" w:rsidR="003449E8" w:rsidRPr="003449E8" w:rsidRDefault="003449E8" w:rsidP="003449E8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen välkomnar Riksrevisionens granskning och instämmer delvis i de redovisade iakttagelserna.</w:t>
-[...176 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FDBF7E" w14:textId="154F09C5" w:rsidR="00D72965" w:rsidRDefault="00FC5BAF" w:rsidP="00D72965">
-[...17 lines deleted...]
-    <w:p w14:paraId="274B233A" w14:textId="77777777" w:rsidR="007F33B0" w:rsidRPr="008F2013" w:rsidRDefault="007F33B0" w:rsidP="00362009">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3E44C39D" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="008F2013" w:rsidRDefault="002939F4" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7B1A70" w14:textId="27DCE35D" w:rsidR="00297AA9" w:rsidRDefault="007F33B0">
+    <w:p w14:paraId="1F3C6243" w14:textId="66EAE9CF" w:rsidR="00563A66" w:rsidRDefault="002939F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -944,9118 +881,5531 @@
       </w:r>
       <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc208835623" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998741" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835623 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998741 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00B1E733" w14:textId="2AB66E6E" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="6A925724" w14:textId="67B13B15" w:rsidR="00563A66" w:rsidRDefault="00D76180">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835624" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998742" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835624 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998742 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43FF3EF5" w14:textId="078E5CFC" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="0B25DFC4" w14:textId="1B7E153A" w:rsidR="00563A66" w:rsidRDefault="00D76180">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835625" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998743" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser</w:t>
+          <w:t>Det är inte säkerställt att antagningsprocessen är anpassad för att selektera ut lämpade kandidater för polisyrket</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835625 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998743 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="321F1605" w14:textId="0B660095" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="470613F5" w14:textId="7988AC20" w:rsidR="00563A66" w:rsidRDefault="00D76180">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835626" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998744" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens rekommendationer</w:t>
+          <w:t>Antagningsprocessen kan bli mer effektiv</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835626 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998744 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D9C9B06" w14:textId="2B462A55" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="4F3868DB" w14:textId="3BCB64DE" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208998745" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Antagningsprocessen främjar inte god hushållning</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998745 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00177741">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="421B8502" w14:textId="096727C5" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208998746" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Rekommendationer till regeringen</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998746 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00177741">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34CA6356" w14:textId="5FC0B5E2" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208998747" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.5</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Rekommendationer till myndigheterna</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998747 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00177741">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5351AA44" w14:textId="6BFD07CB" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208998748" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Plikt- och prövningsverket</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998748 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00177741">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EFDCC3D" w14:textId="3C07E187" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208998749" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Polismyndigheten</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998749 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00177741">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="699142AF" w14:textId="2E05247A" w:rsidR="00563A66" w:rsidRDefault="00D76180">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc208998750" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.5.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Plikt- och prövningsverket och Polismyndigheten</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998750 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00177741">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00563A66">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04B81D9A" w14:textId="5DDAB6C3" w:rsidR="00563A66" w:rsidRDefault="00D76180">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835627" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998751" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835627 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998751 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF433E3" w14:textId="53C12D63" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
-[...78 lines deleted...]
-    <w:p w14:paraId="527744EF" w14:textId="16D2DC7E" w:rsidR="00297AA9" w:rsidRDefault="006770DE" w:rsidP="006770DE">
+    <w:p w14:paraId="2654513F" w14:textId="2FE0FEF5" w:rsidR="00563A66" w:rsidRDefault="00D76180">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998752" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Statliga strategiska digitaliseringsprojekt – stora gemensamma utmaningar (RiR 2025:8)</w:t>
+          <w:t>Riksrevisionens granskningsrapport RiR 2025:13 Antagningen till polisutbildningen</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835629 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998752 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="449C6AE0" w14:textId="5C63AE75" w:rsidR="00297AA9" w:rsidRDefault="00EA4C6E">
+    <w:p w14:paraId="0BBDAF7D" w14:textId="0818C38E" w:rsidR="00563A66" w:rsidRDefault="00D76180">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208835630" w:history="1">
-        <w:r w:rsidR="00297AA9" w:rsidRPr="008651FF">
+      <w:hyperlink w:anchor="_Toc208998753" w:history="1">
+        <w:r w:rsidR="00563A66" w:rsidRPr="00C11969">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 16 oktober 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde Klicka här för att ange datum.</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208835630 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc208998753 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC7A85">
+        <w:r w:rsidR="00177741">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>96</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00297AA9">
+        <w:r w:rsidR="00563A66">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11633B34" w14:textId="3FBCFC5A" w:rsidR="007F33B0" w:rsidRDefault="007F33B0" w:rsidP="00362009">
+    <w:p w14:paraId="0248E1AC" w14:textId="0701FA79" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D5EC37" w14:textId="70706E91" w:rsidR="00ED45B8" w:rsidRDefault="007F33B0" w:rsidP="00FC67C8">
+    <w:p w14:paraId="410636F6" w14:textId="11D51F83" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00437136">
+      <w:bookmarkStart w:id="4" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc208998741"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00580AA5">
         <w:lastRenderedPageBreak/>
         <w:t>Ärendet och dess beredning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="7945D47A" w14:textId="639ACACF" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="006B06B3">
+    <w:p w14:paraId="11F127CE" w14:textId="05441AA9" w:rsidR="00312AAF" w:rsidRDefault="00312AAF" w:rsidP="00312AAF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Riksrevisionen har granskat statens arbete med strategiska digitaliserings</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat antagningen till polisutbildningen. Granskningen redovisas i rapporten Antagningen till polisutbildningen (RiR 2025:13), se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312AAF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bilagan</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C87BEEE" w14:textId="6CCFB172" w:rsidR="00437136" w:rsidRPr="00A35E64" w:rsidRDefault="00437136" w:rsidP="00A35E64">
+    <w:p w14:paraId="20B6DA6C" w14:textId="08E056B1" w:rsidR="00312AAF" w:rsidRDefault="00312AAF" w:rsidP="00312AAF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00437136" w:rsidRPr="00A35E64" w:rsidSect="00297AA9">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens rapport överlämnades av riksdagen till regeringen den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t>20 maj 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Rapporten innehåller</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve"> iakttagelser,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> slutsatser och rekommendationer som avser regeringen, Polismyndigheten och Plikt- och prövningsverket. Inom ramen för framtagandet av denna skrivelse har Polismyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00254AD3">
+        <w:t xml:space="preserve">och Plikt- och prövningsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fått möjlighet att inkomma med synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26774D0B" w14:textId="6F4F1D31" w:rsidR="002939F4" w:rsidRDefault="00312AAF" w:rsidP="00AC39C0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I denna skrivelse behandlar regeringen de rekommendationer som Riksrevisionen har riktat till regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC39C0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF4DF02" w14:textId="77777777" w:rsidR="00AC39C0" w:rsidRDefault="00AC39C0" w:rsidP="00333C9D"/>
+    <w:p w14:paraId="2D9D7939" w14:textId="77777777" w:rsidR="00AC39C0" w:rsidRDefault="00AC39C0" w:rsidP="00AC39C0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc208998742"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="54978145" w14:textId="1AB92607" w:rsidR="00AC39C0" w:rsidRDefault="00AC39C0" w:rsidP="00AC39C0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat antagningen till polisutbildningen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00971078">
+        <w:t xml:space="preserve">Motivet har varit att de senaste årens brottsutveckling ställer allt högre krav på polisens förmåga och att </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00971078">
+        <w:t>öka</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00971078">
+        <w:t xml:space="preserve"> antal poliser länge har varit en högt prioriterad fråga på den politiska dagordningen. Det är viktigt att säkra en kompetensförsörjning av hög kvalitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101A609E" w14:textId="3A56DBF9" w:rsidR="00D85969" w:rsidRDefault="00AC39C0" w:rsidP="00AC39C0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C0F">
+        <w:t>övergripande slutsats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är att</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1C0F">
+        <w:t xml:space="preserve"> antagningen till polisutbildningen inte är effektiv. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85969">
+        <w:t>Det finns enligt Riksrevisionen brister både i de underlag som ligger till grund för att avgöra och mäta vilken förmåga som krävs för polisyrket, och i genomförandet av antagningsprocessen. Bristerna anges delvis ha förstärkts av regeringens tillväxtmål om att öka antalet poliser. Riksrevisionen menar att det med nuvarande förutsättningar finns risk både för att lämpade kandidater sorteras bort på felaktiga grunder och att olämpliga kandidater antas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE3B8E4" w14:textId="3EF1A533" w:rsidR="00D85969" w:rsidRDefault="00C16808" w:rsidP="00C16808">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc208998743"/>
+      <w:r>
+        <w:t xml:space="preserve">Det är inte säkerställt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16808">
+        <w:t>att antagningsprocessen är anpassad för att selektera ut lämpade kandidater för polisyrket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="1AF37C46" w14:textId="720EEB40" w:rsidR="00C16808" w:rsidRDefault="00C16808" w:rsidP="00C16808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Granskningen visar att Polismyndigheten inte har tagit fram en arbetsanalys som grund för vilka egenskaper och förmågor som krävs i polisyrket. Riksrevisionen menar att det innebär att det finns en risk för att de tester och gränsvärden som används i antagningsprocessen inte i tillräcklig grad är relevanta och anpassade för att testa de egenskaper och förmågor som krävs i polisyrket. </w:t>
+      </w:r>
+      <w:r w:rsidR="00531382">
+        <w:t xml:space="preserve">Riksrevisionen bedömer därför att Polismyndigheten omgående bör ta fram en arbetsanalys av vad polisyrket innebär i praktiken och därefter </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidR="00531382">
+        <w:t>säkerställa att de test</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3A32">
+        <w:t xml:space="preserve">er som används </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">gör det möjligt </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3A32">
+        <w:t>att mäta de förmågor som krävs utan att diskriminera någon grupp. Riksrevisionen bedömer också att det är angeläget att Polismyndigheten genomför en översyn av antagningsprocessen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F35137" w14:textId="0A151039" w:rsidR="00C16808" w:rsidRDefault="00C16808" w:rsidP="00C16808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve"> visar granskningen att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en lägre andel kvinnor </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve">klarar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>styrketestet och färre personer med utländsk bakgrund klarar begåvningstestet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve">, vilket enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ri</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t>ksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utgör ett hinder för att uppfylla regeringens ambition om en ökad mångfald i poliskåren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve"> Riksrevisionen anser att det är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> otydligt vad som ligger bakom val av tester och beslutade gränsvärden</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menar att de fysiska testerna inte är anpassade efter polisyrket</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samma tester </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve">används </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för mönstring till värnplikt. Ett löptest </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t>anses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t>ill exempel vara</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mer anpassat efter polisens faktiska verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92D1B">
+        <w:t xml:space="preserve">, jämfört med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuvarande cykeltest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276D831E" w14:textId="46ED80E4" w:rsidR="00C16808" w:rsidRDefault="00D27012" w:rsidP="00C16808">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att u</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16808">
+        <w:t>rvalsmetoden som används – falluckeprincipen –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">innehåller stora brister och </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16808">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16808">
+        <w:t xml:space="preserve">anpassad efter Polismyndighetens behov. Metoden innebär att de prövande måste klara ett moment för att gå vidare till nästa, vilket </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16808">
+        <w:t xml:space="preserve">är särskilt problematiskt då bakgrunden till gränsvärdena är otydlig. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen menar </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidR="009D074B">
+        <w:t>att en ny urvalsmetod bör införas skyndsamt. F</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16808">
+        <w:t xml:space="preserve">orskning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ger </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16808">
+        <w:t>stöd för en sammanvägningsmodell och rangordning i urval.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D074B">
+        <w:t xml:space="preserve"> Med en sådan modell skulle det bland annat vara möjligt att uppnå fler antagna till polisutbildningen, med högre och mer diversifierad kompetens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076CFB21" w14:textId="013EA743" w:rsidR="009D074B" w:rsidRDefault="009D074B" w:rsidP="009D074B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc208998744"/>
+      <w:r>
+        <w:t xml:space="preserve">Antagningsprocessen kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74EC4">
+        <w:t>bli mer effektiv</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1E3F87DA" w14:textId="651C1CCB" w:rsidR="00C74EC4" w:rsidRDefault="000400A8" w:rsidP="00C74EC4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74EC4">
+        <w:t xml:space="preserve">en sekretess som omgärdar psykologintervjun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hindra</w:t>
+      </w:r>
+      <w:r w:rsidR="00952A0A">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Plikt- och prövningsverkets psykologer och polisens intervjuledare att dela information om de prövande</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74EC4">
+        <w:t xml:space="preserve">medför </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74EC4">
+        <w:t>osäkerhet i bedömningsarbetet och försvårar myndigheternas förmåga att upptäcka olämpliga kandidater.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D" w:rsidRPr="00C74EC4">
+        <w:t xml:space="preserve">medför </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D" w:rsidRPr="00C74EC4">
+        <w:t>en risk för dubbelarbete och överprövning av beslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve">och det </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett ineffektivt nyttjande av resurser.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56F9">
+        <w:t xml:space="preserve"> Riksrevisionen bedömer att det finns rättsligt utrymme att dela information om de prövandes lämplighet, såsom Plikt- och prövningsverket redan gör i samband med prövningen till officersutbildningen, och att Plikt- och prövningsverket och Polismyndigheten bör utveckla sitt samarbete så att de kan dela sådan information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A736B4D" w14:textId="76EFEE31" w:rsidR="00F2609D" w:rsidRDefault="000400A8" w:rsidP="00F2609D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De kandidater som inte godkänns i psykologintervjun får inte veta skälet till beslutet, vilket gör att de kan söka till polisutbildningen om och om igen, trots att det i vissa fall finns skäl som gör att de aldrig kommer kunna bli godkänd</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71092">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Riksrevisionen menar att det är ett effektivitetsproblem</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t xml:space="preserve"> som inte enbart kan härledas till sekretesshinder</w:t>
+      </w:r>
+      <w:r w:rsidR="005F56F9">
+        <w:t xml:space="preserve"> och bedömer att Plikt- och prövningsverket och Polismyndigheten bör säkerställa att de prövande får tillräcklig information för att förstå varför de inte blivit antagna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACE9248" w14:textId="70B479A4" w:rsidR="005F56F9" w:rsidRDefault="00C74EC4" w:rsidP="00F2609D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74EC4">
+        <w:t xml:space="preserve">Vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2609D">
+        <w:t>visar granskningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74EC4">
+        <w:t xml:space="preserve"> att Polismyndighetens uppföljning och kontroll av avskilda personer har brister som innebär att det finns en risk att avskilda studenter kan söka </w:t>
+      </w:r>
+      <w:r w:rsidR="00952A0A">
+        <w:t xml:space="preserve">till polisutbildningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74EC4">
+        <w:t>igen. Det saknas rutiner för att avskilja olämpliga studenter från polisutbildningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74EC4">
+        <w:t xml:space="preserve">ystemet möjliggör </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74EC4">
+        <w:t>för studenter att undvika beslut om avskiljande.</w:t>
+      </w:r>
+      <w:r w:rsidR="00952A0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F56F9">
+        <w:t xml:space="preserve">Riksrevisionen bedömer att det är angeläget att Polismyndigheten omgående tar itu med dessa brister. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063A8E81" w14:textId="39502228" w:rsidR="00C74EC4" w:rsidRDefault="00952A0A" w:rsidP="00F2609D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plikt- och prövningsverkets it-system anges också begränsa möjligheterna att effektivisera antagningsprocessen och it-systemen anges </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">försvåra uppföljningen av polisurvalet. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F56F9">
+        <w:t>Riksrevisionens bedömer att Plikt- och prövningsverket bör prioritera detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211016F0" w14:textId="08213E44" w:rsidR="002741E0" w:rsidRDefault="002741E0" w:rsidP="002741E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc208998745"/>
+      <w:r>
+        <w:t>Antagningsprocessen främjar inte god hushållning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="7C490935" w14:textId="43D61C55" w:rsidR="00E409DC" w:rsidRPr="00B448F7" w:rsidRDefault="00C269DF" w:rsidP="00C269DF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens granskning visar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve">prövningskapaciteten, som innebär att Plikt- och prövningsverket kan genomföra upp till 8 800 prövningar </w:t>
+      </w:r>
+      <w:r w:rsidR="00051271">
+        <w:t xml:space="preserve">per år </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t>för Polismyndighetens behov, över tid har varit överdimensionerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>. U</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nder 2024 nyttjades endast cirka 65 procent av prövningsplatserna. Prövande kan boka tid för prövning året om, vilket medför att Plikt- och prövningsverket måste ha en konstant hög bemanning. Dessutom behöver prövande inte lämna återbud vid förhinder, vilket skapar luckor i schemat för personalen vid Plikt- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t>och prövningsverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve"> som de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve">kan använda till andra uppgifter. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">Riksrevisionen menar att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t>innebär att Polismyndigheten i praktiken till viss del är med och delfinansierar Plikt- och prövningsverkets övriga uppdrag.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33AEC" w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve"> Riksrevisionen bedömer att regeringen bör se över finansieringen av Plikt- och prövningsverkets prövningskapacitet, och att finansieringen i möjligaste mån bör dimensioneras utifrån behovet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6F3C" w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E409DC" w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve">Riksrevisionen bedömer även att prövningskapaciteten inte bör utökas ytterligare till följd av regeringsuppdraget om att undersöka förutsättningarna för att utöka platserna på polisutbildningen (dnr </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00E409DC" w:rsidRPr="00B448F7">
+        <w:t>2025/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2C34" w:rsidRPr="00B448F7">
+        <w:t>00843</w:t>
+      </w:r>
+      <w:r w:rsidR="00E409DC" w:rsidRPr="00B448F7">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357096D4" w14:textId="18AE92F9" w:rsidR="00C269DF" w:rsidRPr="00B448F7" w:rsidRDefault="00AB6F3C" w:rsidP="00E409DC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t>Riksrevisionen bedömer också att det finns en effektivitetsvinst i att återgå till att prövning till polisutbildningen genomförs i anslutning till terminsstarterna.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3A32" w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve"> Slutligen bedömer Riksrevisionen även att det finns lärdomar för både Polismyndigheten och Plikt- och prövningsverket att dra utifrån hur antagningsprocessen ser ut i de övriga nordiska länderna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165F965A" w14:textId="428AE21F" w:rsidR="00E33AEC" w:rsidRPr="00B448F7" w:rsidRDefault="00C269DF" w:rsidP="00E33AEC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve">Vidare följer inte Plikt- och prövningsverket upp sin resursfördelning specifikt för polisprövande, vilket gör att det inte går att följa hur stor del av de avgifter som Polismyndigheten årligen betalar för prövningarna som faktiskt används för avsett ändamål. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E33AEC" w:rsidRPr="00B448F7">
+        <w:t>Riksrevisionen bedömer att Plikt- och prövningsverket bör utveckla sin uppföljning av resursanvändningen avseende polisprövningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11202902" w14:textId="7F3BE91E" w:rsidR="00E33AEC" w:rsidRDefault="001D31EC" w:rsidP="00E33AEC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve">Riksrevisionen ifrågasätter nyttan med de nio prövningshelger som funnits 2021–2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E6E">
+        <w:t>och menar att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t xml:space="preserve"> de har genererat stora kostnader </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E6E">
+        <w:t>utan tydlig nytta. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B448F7">
+        <w:t>ajoriteten av de prövande uppger att de skulle ha kommit till prövning även på en vardag. Riksrevisionen menar också att den ordning som delmomenten genomförs i inte är kostnadseffektiv och att den bör ändras,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt att d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve">finns stora effektivitetsvinster att göra genom att </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E6E">
+        <w:t>återgå till</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> att prövning till polisutbildning genomförs i anslutning till terminsstarterna</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E6E">
+        <w:t xml:space="preserve"> i stället för att som nu ha en kontinuerlig antagning under hela året</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AC2150" w14:textId="59184B8E" w:rsidR="008427FE" w:rsidRDefault="00E33AEC" w:rsidP="00E33AEC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> att regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sedan Plikt- och prövningsverket tog över ansvaret för antagningsprocessen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>följt upp att processen är ändamålsenligt organiserad.</w:t>
+      </w:r>
+      <w:r w:rsidR="00917451">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6B2B5D" w14:textId="292393D0" w:rsidR="00D85969" w:rsidRDefault="008427FE" w:rsidP="00565044">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="00917451">
+        <w:t xml:space="preserve">menar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00917451">
+        <w:t>att det nuvarande tillväxtmålet om att uppnå en polistäthet motsvarande minst genomsnittet i EU inte är väl underbyggt och att det inte har</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33AEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00917451">
+        <w:t>förankrats hos ansvariga departement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Genomsnittet för p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B9B">
+        <w:t>olistätheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i EU var för den senast uppmätta perioden (2020–2022) 341 poliser per 100 000 invånare, medan den för Sverige under samma period var 206. Polistätheten i Sverige har ökat sedan dess och uppgick i juni 2025 till 237 poliser per 100 000 invånare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00917451">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00565044">
+        <w:t>Riksrevisionen påtalar också att r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33AEC">
+        <w:t xml:space="preserve">egeringen inte heller </w:t>
+      </w:r>
+      <w:r w:rsidR="00565044">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t>genomfört några konsekvensanalyser inför beslut om tillväxtmåle</w:t>
+      </w:r>
+      <w:r w:rsidR="00E409DC">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> för att öka antalet poliser</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33AEC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> Ri</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33AEC">
+        <w:t>ksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> menar att det är en stor brist att inte involvera tjänstemännen i Regeringskansliet i samband med beslut som har stor påverkan på myndigheterna, såsom det nuvarande tillväxtmålet</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6F3C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E409DC">
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E409DC" w:rsidRPr="00E409DC">
+        <w:t>et är av stor vikt att beslut som innebär en större expansion av en myndighet föregås av relevanta analyser av hur förutsättningarna ser ut för att uppnå målet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6F3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t>Då</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6F3C">
+        <w:t xml:space="preserve"> det nuvarande målet inte är väl underbyggt bör</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6F3C">
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C269DF">
+        <w:t>omgående ses över.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2E3DCE" w14:textId="481EDF79" w:rsidR="00B52AD2" w:rsidRDefault="00B52AD2" w:rsidP="00B52AD2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc208998746"/>
+      <w:r>
+        <w:t>Rekommendation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2D57">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till regeringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="45C3CEC7" w14:textId="0E91269C" w:rsidR="00AD2D57" w:rsidRDefault="00AD2D57" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2D57">
+        <w:t>enomför en översyn av det nuvarande tillväxtmålet om att Polismyndigheten ska uppnå en polistäthet som minst motsvarar genomsnittet i EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C1E0EB" w14:textId="631EBFBE" w:rsidR="00B52AD2" w:rsidRDefault="00AD2D57" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2D57">
+        <w:t>enomför en översyn av finansieringen av Plikt- och prövningsverkets prövningskapacitet för polisprövningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Finansieringen bör dimensioneras utifrån faktiskt genomförda prövningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382F939F" w14:textId="6D3FB2BA" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00EC65EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc208998747"/>
+      <w:r>
+        <w:t>Rekommendationer till myndigheterna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4B7D2AB6" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00EC65EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc208998748"/>
+      <w:r>
+        <w:t>Plikt- och prövningsverket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="1BDC77C3" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Utveckla uppföljningen av resursanvändningen avseende polisprövningar för att underlätta framtida verksamhetsplanering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D55DD3" w14:textId="51114EC0" w:rsidR="00EC65EA" w:rsidRPr="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Utveckla it-systemet så att det är möjligt att genomföra nödvändiga justeringar för att effektivisera antagningsprocessen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324412DF" w14:textId="05A56A8F" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00EC65EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc208998749"/>
+      <w:r>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2DA88CFA" w14:textId="1718AB64" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Genomför en översyn av antagningsprocessen. Inom ramen för översynen bör Polismyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1926C517" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>omgående ta fram en arbetsanalys som grund för vilka egenskaper och förmågor som krävs i polisyrket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78689BBC" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>säkerställa att kravprofil, tester och gränsvärden utgår från arbetsanalysen och inte diskriminerar någon grupp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E63DDA" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>utreda hur nuvarande urvalsmetod kan ersättas med en sammanvägningsmodell med utgångspunkt i den nya arbetsanalysen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328B010F" w14:textId="74AD901B" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>undersöka förutsättningarna för att genomföra säkerhetsintervjun lokalt hos Polismyndigheten i stället för i Plikt- och prövningsverkets lokaler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B45925" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ersätt möjligheten till prövning året om med prövning inför varje terminsstart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B66C3ED" w14:textId="62112781" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Utveckla uppföljning och kontroll av ärenden som rör avskilda studenter, i syfte att identifiera olämpliga personer och förhindra att de söker igen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451F9E01" w14:textId="55BF327C" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00EC65EA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc208998750"/>
+      <w:r>
+        <w:t>Plikt- och prövningsverket och Polismyndigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="679FFD86" w14:textId="0B4FD632" w:rsidR="00EC65EA" w:rsidRPr="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00177741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC65EA">
+        <w:t>Utveckla samarbetet så att de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t>t går att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC65EA">
+        <w:t xml:space="preserve"> dela relevant information om de polisprövandes lämplighet. I detta i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC65EA">
+        <w:t>går att säkerställa att de prövande får tillräcklig information för att förstå varför de inte blivit antagna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A9703B" w14:textId="77777777" w:rsidR="00EC65EA" w:rsidRDefault="00EC65EA" w:rsidP="00EC65EA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D36906" w14:textId="0249B7C5" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E16E34A" w14:textId="2EC38518" w:rsidR="00580AA5" w:rsidRDefault="00580AA5" w:rsidP="00580AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc208998751"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51BFC" w:rsidRPr="00696309">
+        <w:t xml:space="preserve">och åtgärder med anledning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696309">
+        <w:t>av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51BFC" w:rsidRPr="00696309">
+        <w:t xml:space="preserve"> och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="029C2251" w14:textId="77777777" w:rsidR="001359C4" w:rsidRDefault="004479E9" w:rsidP="001359C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen välkomnar Riksrevisionens granskning. Med anledning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de senaste årens brottsutveckling är det viktigt att såväl öka antalet poliser som att stärka polisens förmåga och säkerställa en god kompetensförsörjning</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3BA0">
+        <w:t>, bland annat genom en välfungerande och kostnadseffektiv antagningsprocess</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51BFC" w:rsidRPr="00D51BFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51BFC">
+        <w:t>till polisutbildningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3BA0">
+        <w:t xml:space="preserve"> Riksrevisionens granskning </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51BFC">
+        <w:t xml:space="preserve">utgör därför ett viktigt </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3BA0">
+        <w:t>bidra</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51BFC">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3BA0">
+        <w:t xml:space="preserve"> till att belysa hur antagningsprocessen fungerar i dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C64BDA" w14:textId="09F47794" w:rsidR="00917451" w:rsidRDefault="00917451" w:rsidP="001359C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har lämnat två rekommendationer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AD2">
+        <w:t>till regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00546A68">
+        <w:t>En av dem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> handlar om </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AD2">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096B90">
+        <w:t xml:space="preserve">regeringen bör </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AD2" w:rsidRPr="00096B90">
+        <w:t>genomföra en översyn av det nuvarande tillväxtmålet om att Polismyndigheten ska uppnå en polistäthet som minst motsvarar genomsnittet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52AD2">
+        <w:t xml:space="preserve"> i EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B940AEA" w14:textId="08D12314" w:rsidR="00917451" w:rsidRPr="00F40705" w:rsidRDefault="00917451" w:rsidP="0093790A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F40705">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E065CB" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40705">
+        <w:t xml:space="preserve">instämmer </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06F38">
+        <w:t>delvis</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06F38" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F40705">
+        <w:t>i Riksrevisionens bedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06F38">
+        <w:t xml:space="preserve"> att det finns utmaningar med det nuvarande tillväxtmålet</w:t>
+      </w:r>
+      <w:r w:rsidR="001A78AE" w:rsidRPr="001A78AE">
+        <w:t xml:space="preserve"> eftersom det finns en variation i vad som ingår i begreppet polis i de olika länderna och att det dessutom är ett mål</w:t>
+      </w:r>
+      <w:r w:rsidR="0051095A">
+        <w:t xml:space="preserve"> som varierar över tid. Samtidigt är det, givet de samhällsutmaningar som finns, inte rimligt att Sverige är ett av de länder i EU som har lägst polistäthet. Det </w:t>
+      </w:r>
+      <w:r w:rsidR="00C614B6">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="0051095A">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidR="00C614B6">
+        <w:t>nödvändigt</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1B82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F1B82" w:rsidRPr="00096B90">
+        <w:t>med ett riktmärke</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06F38">
+        <w:t xml:space="preserve"> för att säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t>fler poliser och en ökad polisiär närvaro i hela landet för att trycka tillbaka brottsligheten.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051095A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E065CB" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve">Regeringen bedömer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6188E">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidR="00E065CB" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve">att det nuvarande tillväxtmålet </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidR="00E065CB" w:rsidRPr="00F40705">
+        <w:t>ligga fast.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C614B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799D8CC6" w14:textId="58706427" w:rsidR="00F40705" w:rsidRDefault="00E6188E" w:rsidP="0093790A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens förslag om en betald polisutbildning och satsning på polisaspiranters villkor förväntas medföra att polisyrket blir mer attraktivt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11C4D" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705" w:rsidRPr="00F40705">
+        <w:t>i april 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705" w:rsidRPr="00F40705">
+        <w:t xml:space="preserve"> gett Polismyndigheten i uppdrag att undersöka förutsättningarna att utöka antalet platser vid polisutbildningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705">
+        <w:t xml:space="preserve"> (Ju2025/00843)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705" w:rsidRPr="00F40705">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705">
+        <w:t xml:space="preserve"> Polismyndigheten har den 1 september 2025 inkommit med </w:t>
+      </w:r>
+      <w:r w:rsidR="00755E51">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705">
+        <w:t xml:space="preserve">redovisning av uppdraget. Myndigheten bedömer att det finns behov av ytterligare ett lärosäte i Mellansverige och föreslår att Uppsala universitet får bedriva polisutbildningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277572A4" w14:textId="2022A29F" w:rsidR="00E11C4D" w:rsidRPr="00F40705" w:rsidRDefault="00E6188E" w:rsidP="0093790A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E6188E">
+        <w:t xml:space="preserve">Som en följd därav har regeringen den 18 september 2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t xml:space="preserve">beslutat om ett medgivande till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6188E">
+        <w:t xml:space="preserve">Uppsala universitet </w:t>
+      </w:r>
+      <w:r w:rsidR="004A353D">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6188E">
+        <w:t xml:space="preserve">bedriva polisutbildning (U2025/01793). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705">
+        <w:t xml:space="preserve"> budgetpropositionen för 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33977">
+        <w:t>lämnar regeringen förslag om</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705">
+        <w:t xml:space="preserve"> medel </w:t>
+      </w:r>
+      <w:r w:rsidR="00051B94">
+        <w:t xml:space="preserve">till Polismyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40705">
+        <w:t xml:space="preserve">så att polisutbildningen kan etableras vid ytterligare ett lärosäte fr.o.m. vårterminen 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0A1797" w14:textId="4B22059E" w:rsidR="00B448F7" w:rsidRDefault="00B448F7" w:rsidP="008234A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den andra av Riksrevisionens rekommendationer till regeringen handlar om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096B90">
+        <w:t>genomföra en översyn av finansieringen av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Plikt- och prövningsverkets prövningskapacitet för polisprövningar. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C97BB2">
+        <w:t>Finansieringen har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> varit överdimensionerad över tid. Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D248D7">
+        <w:t>menar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det är viktigt med en ändamålsenlig och kostnadseffektiv finansiering av prövningsverksamheten. Regeringen avser därför att</w:t>
+      </w:r>
+      <w:r w:rsidR="00723910">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00723910" w:rsidRPr="00723910">
+        <w:t xml:space="preserve">ta initiativ till en översyn av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finansieringsmodellen och föreslå en kostnadseffektiv och mer flexibel och behovsanpassad modell som bättre speglar faktisk efterfrågan och nyttjandegrad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03967956" w14:textId="77777777" w:rsidR="001359C4" w:rsidRDefault="00B448F7" w:rsidP="001359C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare instämmer regeringen i Riksrevisionens bedömning att prövningskapaciteten, åtminstone i dagsläget, inte bör utökas ytterligare </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>till följd av regeringsuppdraget om att undersöka förutsättningarna för att utöka platserna på polisutbildningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="001359C4" w:rsidRPr="001359C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DF1901" w14:textId="7C6E5C00" w:rsidR="001359C4" w:rsidRDefault="001359C4" w:rsidP="001359C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A78AE">
+        <w:t xml:space="preserve">Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A78AE">
+        <w:t xml:space="preserve">beslutat om en ordentlig översyn av hela antagningsprocessen till polisutbildningen, en översyn </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A78AE">
+        <w:t xml:space="preserve"> kommer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B654B5">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A78AE">
+        <w:t>följa noga. Regeringen utesluter inte att det kan finnas skäl att komma tillbaka i frågan om huruvida utbildningen kan förbättras ytterligare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F22C252" w14:textId="21CF2131" w:rsidR="00B52AD2" w:rsidRDefault="00B52AD2" w:rsidP="00C47CF7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22ABDE54" w14:textId="77777777" w:rsidR="00A97EE2" w:rsidRDefault="00A97EE2" w:rsidP="008E3A32">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25494211" w14:textId="77777777" w:rsidR="008E3A32" w:rsidRPr="008E3A32" w:rsidRDefault="008E3A32" w:rsidP="008E3A32">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F625958" w14:textId="66F32ADF" w:rsidR="00580AA5" w:rsidRDefault="00580AA5" w:rsidP="00580AA5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02300F94" w14:textId="77777777" w:rsidR="00580AA5" w:rsidRDefault="00580AA5">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C49B5FD" w14:textId="1936D2FC" w:rsidR="00EF3EAD" w:rsidRPr="00EF3EAD" w:rsidRDefault="00EF3EAD" w:rsidP="00EF3EAD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00EF3EAD" w:rsidRPr="00EF3EAD" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="39A33CF9" w14:textId="55B13926" w:rsidR="00ED45B8" w:rsidRDefault="00437136" w:rsidP="001539DA">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="137CC0B7" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="00E73BC6">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E06044C" w14:textId="6447FFEC" w:rsidR="00437136" w:rsidRPr="00D41EE1" w:rsidRDefault="00437136" w:rsidP="003C2F9C">
-[...548 lines deleted...]
-          <w:type w:val="continuous"/>
+    <w:p w14:paraId="5D0875B7" w14:textId="0DB5131A" w:rsidR="00DB62B9" w:rsidRPr="00E73BC6" w:rsidRDefault="0009655C" w:rsidP="00E73BC6">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00E73BC6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc208835627"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc208998752"/>
       <w:r>
-        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
-[...191 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Riksrevisionens granskningsrapport RiR 2025:13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73BC6">
+        <w:t>Antagningen till polisutbildningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C43FA7">
-[...1903 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="8382466B074C4831BF16140B6EF1A345"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="009E8609" w14:textId="36A20C14" w:rsidR="00437136" w:rsidRDefault="004C3359" w:rsidP="00601D40">
+        <w:p w14:paraId="71AD61A0" w14:textId="29522393" w:rsidR="0009655C" w:rsidRDefault="001F25F0" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C88B0EE" w14:textId="76757234" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="23873D2D" w14:textId="28D2A971" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc208835630"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc208998753"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-16T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="1A71CA057EB94A38AF17A182B2E608E2"/>
+          </w:placeholder>
+          <w:date w:fullDate="2025-11-13T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0035223F">
-            <w:t>den 16 oktober 2025</w:t>
+          <w:r w:rsidR="00F71FE3">
+            <w:t>den 13 november 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="02F87401" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="1642B01B" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10870BA1" w14:textId="3219D00E" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="176ABD99" w14:textId="18653BDD" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007F0528">
-            <w:t>statsminister Kristersson, ordförande, och statsråde</w:t>
+          <w:r w:rsidR="00F9756D">
+            <w:t>vice statsminister Busch, ordförande, och statsråden Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
-          <w:r w:rsidR="00C55445">
-[...53 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27D5DAFC" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="74F85C7D" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523EC891" w14:textId="5C39831C" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="7701134E" w14:textId="6E67704F" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
+          <w:placeholder>
+            <w:docPart w:val="54E22333D5944D88906A93E5DFC33E5F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Slottner</w:t>
+          <w:r w:rsidR="00F71FE3" w:rsidRPr="00F71FE3">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Gunnar Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4DA14668" w14:textId="0D7EDABB" w:rsidR="00437136" w:rsidRPr="00827386" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="7F4E86C0" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="00827386" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F16D48E" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="008B7E85" w:rsidRDefault="00437136" w:rsidP="0044419F">
+    <w:p w14:paraId="029477DA" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="008B7E85" w:rsidRDefault="0009655C" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E51E14" w14:textId="77777777" w:rsidR="00437136" w:rsidRPr="006E102E" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="14C6A2AA" w14:textId="77777777" w:rsidR="0009655C" w:rsidRPr="006E102E" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BFE4F2" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="235B1DA4" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DBEDF2B" w14:textId="152E7036" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="798CEACD" w14:textId="112BBCC0" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000A4578">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C3359">
-            <w:t>Riksrevisionens rapport</w:t>
+          <w:r>
+            <w:t>Regeringens skrivelse</w:t>
           </w:r>
-          <w:r w:rsidR="00297AA9">
-[...6 lines deleted...]
-            <w:t>statliga strategiska digitaliseringsprojekt</w:t>
+          <w:r w:rsidR="000A4578">
+            <w:t xml:space="preserve"> Riksrevisionens rapport om antagningen till polisutbildningen.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1E846ADC" w14:textId="77777777" w:rsidR="00437136" w:rsidRDefault="00437136" w:rsidP="000641A6">
+    <w:p w14:paraId="2E18AC97" w14:textId="77777777" w:rsidR="0009655C" w:rsidRDefault="0009655C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7666CBFD" w14:textId="77777777" w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidRDefault="00ED45B8" w:rsidP="00AF4EEA">
+    <w:p w14:paraId="66B1F993" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00ED45B8" w:rsidRPr="00F55DC4" w:rsidSect="00155500">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79157383" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="00F8009C">
+    <w:p w14:paraId="6D9B6FB7" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0222EB80" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="00F8009C">
+    <w:p w14:paraId="164C3765" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21323A69" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="00357E88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5EB09077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="527B405E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5EB09077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="527B405E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2D4F072F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="76B6D4D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="71155E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5422B1AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5422B1AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7C935A17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F299A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F299A6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EA2FC5B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B98FDD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0009655C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B98FDD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0009655C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1C5C73E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3624A5CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0009655C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3624A5CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0009655C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0295DAE2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C0D1B2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="0009655C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C0D1B2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="0009655C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="025F3F38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="250E7D5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="71155E8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="250E7D5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BDD782B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7E52F3C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2CB7E200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="43C5455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2CB7E200" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="43C5455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E9F6982" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="28C9AC79" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="278083D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2E5A8BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="278083D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...2169 lines deleted...]
-                  <w:p w14:paraId="5551A709" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2E5A8BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62B9A09E" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
+    <w:p w14:paraId="1F134489" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565711E3" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRPr="006923D1" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
+    <w:p w14:paraId="43EDEB24" w14:textId="77777777" w:rsidR="002939F4" w:rsidRPr="006923D1" w:rsidRDefault="002939F4" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30F3E166" w14:textId="77777777" w:rsidR="00354F2E" w:rsidRDefault="00354F2E" w:rsidP="006923D1">
+    <w:p w14:paraId="75E6E256" w14:textId="77777777" w:rsidR="002939F4" w:rsidRDefault="002939F4" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6390EAA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5B58D905" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1F4A2438" w14:textId="7867380C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1909953747"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0009655C">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1135212224"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001F25F0">
+                                <w:t>2025/26:44</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1F4A2438" w14:textId="7867380C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1909953747"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0009655C">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1135212224"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001F25F0">
+                          <w:t>2025/26:44</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="56770BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B7B6790" w14:textId="269800C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0009655C">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001F25F0">
+                                <w:t>2025/26:44</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B7B6790" w14:textId="269800C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0009655C">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001F25F0">
+                          <w:t>2025/26:44</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40C71DE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3CCC87A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1B68143C" w14:textId="5E7C8E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="446207E0" w14:textId="5E8A91C2" w:rsidR="00244011" w:rsidRDefault="00D76180" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="96069140"/>
+                              <w:id w:val="-5747812"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="0009655C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-207884963"/>
+                              <w:id w:val="-32276578"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="001F25F0">
+                                <w:t>2025/26:44</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                      </w:txbxContent>
-[...579 lines deleted...]
-                        <w:p w14:paraId="2A49C97F" w14:textId="4D2A9D51" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                        <w:p w14:paraId="1A8CBFB0" w14:textId="64FC7565" w:rsidR="0009655C" w:rsidRPr="000B6D9A" w:rsidRDefault="00D76180" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
                               <w:id w:val="802582713"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="0009655C">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00437136">
+                          <w:r w:rsidR="0009655C">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
                               <w:id w:val="1393228457"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00437136" w:rsidRPr="00A40C34">
+                              <w:r w:rsidR="0009655C" w:rsidRPr="00A40C34">
                                 <w:rPr>
                                   <w:rStyle w:val="Platshllartext"/>
                                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="01E53B66" w14:textId="280404DE" w:rsidR="00244011" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="446207E0" w14:textId="5E8A91C2" w:rsidR="00244011" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1538738606"/>
+                        <w:id w:val="-5747812"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="0009655C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-643043390"/>
+                        <w:id w:val="-32276578"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="001F25F0">
+                          <w:t>2025/26:44</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2A49C97F" w14:textId="4D2A9D51" w:rsidR="00437136" w:rsidRPr="000B6D9A" w:rsidRDefault="00EA4C6E" w:rsidP="000B6D9A">
+                  <w:p w14:paraId="1A8CBFB0" w14:textId="64FC7565" w:rsidR="0009655C" w:rsidRPr="000B6D9A" w:rsidRDefault="00BF3CDA" w:rsidP="000B6D9A">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
                         <w:id w:val="802582713"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="0009655C">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00437136">
+                    <w:r w:rsidR="0009655C">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
                         <w:id w:val="1393228457"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00437136" w:rsidRPr="00A40C34">
+                        <w:r w:rsidR="0009655C" w:rsidRPr="00A40C34">
                           <w:rPr>
                             <w:rStyle w:val="Platshllartext"/>
                             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FF5770F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="78E0A6B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapSquare wrapText="bothSides"/>
-[...681 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="764A8A57" w14:textId="04C14584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3D8ECDB0" w14:textId="6B98CE8D" w:rsidR="00244011" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-55325389"/>
+                              <w:id w:val="1424687901"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="0009655C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2143696647"/>
+                              <w:id w:val="-1194303305"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="001F25F0">
+                                <w:t>2025/26:44</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="55943B7A" w14:textId="153DE5B5" w:rsidR="0009655C" w:rsidRPr="000B6D9A" w:rsidRDefault="00D76180" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0009655C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="0009655C">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0009655C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="0009655C" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="764A8A57" w14:textId="04C14584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3D8ECDB0" w14:textId="6B98CE8D" w:rsidR="00244011" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-55325389"/>
+                        <w:id w:val="1424687901"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="0009655C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2143696647"/>
+                        <w:id w:val="-1194303305"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="001F25F0">
+                          <w:t>2025/26:44</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="55943B7A" w14:textId="153DE5B5" w:rsidR="0009655C" w:rsidRPr="000B6D9A" w:rsidRDefault="00BF3CDA" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0009655C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="0009655C">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0009655C">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="0009655C" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07154923" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="087D287C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EF0C430" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4A3765EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="73F08FB6" w14:textId="2E522FD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                        <w:p w14:paraId="114894A3" w14:textId="7F573D85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-578057144"/>
+                              <w:id w:val="1358241963"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="0009655C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-66654117"/>
+                              <w:id w:val="-1602942632"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="001F25F0">
+                                <w:t>2025/26:44</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="73F08FB6" w14:textId="2E522FD8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00664D04">
+                  <w:p w14:paraId="114894A3" w14:textId="7F573D85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-578057144"/>
+                        <w:id w:val="1358241963"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="0009655C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-66654117"/>
+                        <w:id w:val="-1602942632"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="001F25F0">
+                          <w:t>2025/26:44</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A1C26EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="26D1B6C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4BE4986C" w14:textId="4824E004" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2EEF859C" w14:textId="3CBFDFFF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D76180" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="930091383"/>
+                              <w:id w:val="1808433659"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C3359">
+                              <w:r w:rsidR="0009655C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1505787760"/>
+                              <w:id w:val="-856880168"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00D72965">
-                                <w:t>2025/26:33</w:t>
+                              <w:r w:rsidR="001F25F0">
+                                <w:t>2025/26:44</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4BE4986C" w14:textId="4824E004" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EA4C6E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2EEF859C" w14:textId="3CBFDFFF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BF3CDA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="930091383"/>
+                        <w:id w:val="1808433659"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C3359">
+                        <w:r w:rsidR="0009655C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1505787760"/>
+                        <w:id w:val="-856880168"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00D72965">
-[...391 lines deleted...]
-                          <w:t>2025/26:33</w:t>
+                        <w:r w:rsidR="001F25F0">
+                          <w:t>2025/26:44</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36C79422" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5840626A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -10312,50 +6662,166 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="091178EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF126E3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -10415,57 +6881,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10534,51 +7000,167 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1016549E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E61C4DEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10659,51 +7241,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10783,51 +7365,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -10910,51 +7492,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11037,63 +7619,176 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D6029C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D64CE90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11180,57 +7875,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -11290,57 +7985,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -11382,51 +8077,167 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365353DC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96FCE8D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11523,51 +8334,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -11657,51 +8468,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11748,57 +8559,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11882,81 +8693,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12062,1443 +8873,1559 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7476A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC5AC32A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1454207087">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="63072053">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="44" w16cid:durableId="476649615">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="45" w16cid:durableId="1764373765">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="742533365">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="254749284">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="94793477">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1045718088">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1479299529">
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007F33B0"/>
+    <w:rsidRoot w:val="002939F4"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="0002667F"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000367C7"/>
-    <w:rsid w:val="000375AB"/>
+    <w:rsid w:val="000358E3"/>
+    <w:rsid w:val="000400A8"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00040F4C"/>
-    <w:rsid w:val="0004293C"/>
     <w:rsid w:val="00043AB1"/>
+    <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="000464BE"/>
-    <w:rsid w:val="0004711C"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00051271"/>
+    <w:rsid w:val="00051A0E"/>
+    <w:rsid w:val="00051B94"/>
+    <w:rsid w:val="000526E8"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00061C5B"/>
-    <w:rsid w:val="00062AB9"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075532"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081B66"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="0009655C"/>
+    <w:rsid w:val="00096B90"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2762"/>
+    <w:rsid w:val="000A3F68"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A4578"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C3682"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D3798"/>
-    <w:rsid w:val="000E5E2D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F700F"/>
-    <w:rsid w:val="000F713D"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00102427"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001040E8"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="00124B3E"/>
     <w:rsid w:val="00125F18"/>
+    <w:rsid w:val="00126738"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00133DC2"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="001359C4"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="00157829"/>
+    <w:rsid w:val="00157A90"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00164533"/>
+    <w:rsid w:val="00164551"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="001705C2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001740D6"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00176734"/>
+    <w:rsid w:val="00176476"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="00177741"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="0018439C"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
-    <w:rsid w:val="001A49BB"/>
-    <w:rsid w:val="001A4BAB"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B0A42"/>
+    <w:rsid w:val="001A78AE"/>
+    <w:rsid w:val="001B13A8"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C1897"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D0A27"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D2B7C"/>
+    <w:rsid w:val="001D31EC"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F227D"/>
+    <w:rsid w:val="001D7D48"/>
+    <w:rsid w:val="001E68B4"/>
+    <w:rsid w:val="001F0D1C"/>
+    <w:rsid w:val="001F25F0"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="002061D4"/>
+    <w:rsid w:val="00205E04"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002141D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002274CC"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="00235847"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00237D93"/>
+    <w:rsid w:val="0024035B"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00242D40"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="00254AD3"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262770"/>
     <w:rsid w:val="00263274"/>
-    <w:rsid w:val="002633E9"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00265C6D"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00272978"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0028178D"/>
+    <w:rsid w:val="002741E0"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="00286606"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="0029360E"/>
+    <w:rsid w:val="0029370A"/>
+    <w:rsid w:val="002939F4"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="00297AA9"/>
-    <w:rsid w:val="002A11FB"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A6E1C"/>
+    <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B34DD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002B7215"/>
+    <w:rsid w:val="002B3ED6"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C29D4"/>
-    <w:rsid w:val="002C2EA6"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C5D61"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D2B6C"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E715B"/>
+    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00302FEE"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="00312AAF"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00314C56"/>
-    <w:rsid w:val="00316453"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00322158"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="00331AC3"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00342717"/>
+    <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="003449E8"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="00347F53"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="0035223F"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00354F2E"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="003559FC"/>
-    <w:rsid w:val="00356FEB"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="003635F5"/>
     <w:rsid w:val="0037021E"/>
+    <w:rsid w:val="00370914"/>
+    <w:rsid w:val="00371173"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00373ABC"/>
+    <w:rsid w:val="00372CB5"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00377430"/>
-    <w:rsid w:val="00380829"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="00387EBE"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A74EC"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B49CE"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C5E2A"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D0698"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D525F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E162C"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003F137F"/>
+    <w:rsid w:val="003F1B82"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F75B1"/>
-    <w:rsid w:val="00406C92"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="004237E6"/>
     <w:rsid w:val="0042549F"/>
-    <w:rsid w:val="004255AB"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00432CD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00437136"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="004479E9"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="0045319D"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00455391"/>
+    <w:rsid w:val="004550D5"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="004678B5"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
+    <w:rsid w:val="0047373E"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474999"/>
-    <w:rsid w:val="00477458"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="0048003A"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="00485E2B"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="00495160"/>
+    <w:rsid w:val="00495EB4"/>
+    <w:rsid w:val="004A353D"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B3FE2"/>
+    <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C1D4F"/>
-    <w:rsid w:val="004C3359"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C4A81"/>
-    <w:rsid w:val="004C6E5F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D4A51"/>
-    <w:rsid w:val="004D5CF4"/>
+    <w:rsid w:val="004C7466"/>
+    <w:rsid w:val="004D50C3"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E320C"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E62B7"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F20AF"/>
-    <w:rsid w:val="004F25C7"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F37EB"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="0050454C"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="0051095A"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
-    <w:rsid w:val="00514FFE"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005243E7"/>
-    <w:rsid w:val="00530546"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00531382"/>
+    <w:rsid w:val="00531B8B"/>
+    <w:rsid w:val="0053219F"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="005348BA"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="00543F2D"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00546608"/>
+    <w:rsid w:val="00546A68"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00553942"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00556F2E"/>
+    <w:rsid w:val="00561B91"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="00563A66"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
-    <w:rsid w:val="00564D52"/>
+    <w:rsid w:val="00565044"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00565E20"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005716F1"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="005843AF"/>
+    <w:rsid w:val="00580AA5"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00592370"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A3ECA"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B001B"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B67D1"/>
+    <w:rsid w:val="005C0B82"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C54B2"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
-    <w:rsid w:val="005D3511"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E46E6"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6E1D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F58D6"/>
+    <w:rsid w:val="005F56F9"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="0060111B"/>
-    <w:rsid w:val="0060111C"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00602F50"/>
     <w:rsid w:val="00602FF7"/>
-    <w:rsid w:val="00603D5E"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="00617AEC"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00635D01"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="0064273C"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00646FA0"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="006476D7"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="006770DE"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="006874EE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006921A6"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="006932FF"/>
-    <w:rsid w:val="00694069"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00696309"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A3C16"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C15B5"/>
+    <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E78BA"/>
-    <w:rsid w:val="006E7C1A"/>
+    <w:rsid w:val="006E6777"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F6C06"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705119"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="007121E8"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00733D7F"/>
+    <w:rsid w:val="007215E3"/>
+    <w:rsid w:val="00723910"/>
+    <w:rsid w:val="00725B1F"/>
     <w:rsid w:val="00735F7E"/>
+    <w:rsid w:val="007408D2"/>
+    <w:rsid w:val="00741396"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00750383"/>
+    <w:rsid w:val="007437C2"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752791"/>
+    <w:rsid w:val="00752CBA"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="00755580"/>
+    <w:rsid w:val="00755E51"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="007601C0"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00772B81"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="007765EC"/>
     <w:rsid w:val="00777AB3"/>
-    <w:rsid w:val="00780F16"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00782E3A"/>
-    <w:rsid w:val="00786A47"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00797C4C"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A7E4C"/>
-    <w:rsid w:val="007B00E7"/>
+    <w:rsid w:val="007A5316"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
-    <w:rsid w:val="007C675E"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D1932"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3618"/>
-    <w:rsid w:val="007E38FA"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F0528"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F33B0"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="00806ADB"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00813A99"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815748"/>
+    <w:rsid w:val="0081751D"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
+    <w:rsid w:val="008234A6"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="008427FE"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
-    <w:rsid w:val="00846C62"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00865964"/>
+    <w:rsid w:val="00870650"/>
+    <w:rsid w:val="00872B5C"/>
     <w:rsid w:val="0087615E"/>
-    <w:rsid w:val="00876227"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
+    <w:rsid w:val="00883BC0"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="00892B63"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C0D60"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D1C0F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
+    <w:rsid w:val="008E3A32"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E528F"/>
-    <w:rsid w:val="008E59A7"/>
     <w:rsid w:val="008E643A"/>
+    <w:rsid w:val="008E7C27"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F766C"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="00917451"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00926FFC"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="0093790A"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951ED3"/>
+    <w:rsid w:val="009520A9"/>
+    <w:rsid w:val="00952A0A"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954C0A"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096125E"/>
-    <w:rsid w:val="009623B5"/>
+    <w:rsid w:val="009668B1"/>
+    <w:rsid w:val="00967802"/>
+    <w:rsid w:val="00971078"/>
+    <w:rsid w:val="0097427A"/>
+    <w:rsid w:val="009742DD"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
+    <w:rsid w:val="00982F0B"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985960"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990A2F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A4019"/>
+    <w:rsid w:val="00993152"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
+    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A6EA0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B44CC"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009D074B"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E4E2B"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A0242B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A1156B"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A12698"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A168A0"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A2071C"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
+    <w:rsid w:val="00A21D06"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A26718"/>
+    <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A329CF"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A33931"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
-    <w:rsid w:val="00A470D2"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A50CDF"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A5774E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A6328F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A646BE"/>
-    <w:rsid w:val="00A65006"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74E8A"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A866CF"/>
+    <w:rsid w:val="00A86B54"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A95F71"/>
+    <w:rsid w:val="00A97EE2"/>
+    <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
+    <w:rsid w:val="00AB6F3C"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC16B1"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC39C0"/>
     <w:rsid w:val="00AC3E3B"/>
-    <w:rsid w:val="00AC3F1F"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD1D1B"/>
+    <w:rsid w:val="00AD2D57"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE59F6"/>
-    <w:rsid w:val="00AE6304"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
-    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF79F4"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1377E"/>
-    <w:rsid w:val="00B15234"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B33977"/>
+    <w:rsid w:val="00B3449C"/>
+    <w:rsid w:val="00B35299"/>
     <w:rsid w:val="00B36F45"/>
-    <w:rsid w:val="00B37762"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B42F1A"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B448F7"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B52AD2"/>
+    <w:rsid w:val="00B54ECA"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B6569E"/>
+    <w:rsid w:val="00B654B5"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B67F81"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B85275"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B90849"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB17DA"/>
+    <w:rsid w:val="00BB170C"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB4CA5"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
+    <w:rsid w:val="00BC4DA7"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC6371"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD4349"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD7368"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE0BF8"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BF3CDA"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF7608"/>
-    <w:rsid w:val="00C008F8"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C0513D"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
+    <w:rsid w:val="00C06F38"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C076D4"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C16808"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C1732C"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C2461E"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31D8F"/>
+    <w:rsid w:val="00C269DF"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C47328"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C47CF7"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C52102"/>
-    <w:rsid w:val="00C535C0"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C55445"/>
+    <w:rsid w:val="00C5513E"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C614B6"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C64E81"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C71092"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C726F6"/>
     <w:rsid w:val="00C746D2"/>
+    <w:rsid w:val="00C74EC4"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7796A"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C82AF6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C83C24"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C84D86"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C96C5D"/>
+    <w:rsid w:val="00C97BB2"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
-    <w:rsid w:val="00CA177D"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA5325"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC67E0"/>
-    <w:rsid w:val="00CC791B"/>
+    <w:rsid w:val="00CC6F9A"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
+    <w:rsid w:val="00CE5CF4"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF19A3"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF3B22"/>
+    <w:rsid w:val="00CF5495"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
+    <w:rsid w:val="00D04B9B"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D057CE"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D16ED0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D24991"/>
+    <w:rsid w:val="00D248D7"/>
+    <w:rsid w:val="00D27012"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D43226"/>
-    <w:rsid w:val="00D45847"/>
     <w:rsid w:val="00D45DEE"/>
-    <w:rsid w:val="00D46020"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D505BC"/>
+    <w:rsid w:val="00D47E6E"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D51BFC"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D6178D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D72E60"/>
+    <w:rsid w:val="00D54DB4"/>
+    <w:rsid w:val="00D57626"/>
+    <w:rsid w:val="00D66E2A"/>
+    <w:rsid w:val="00D74306"/>
     <w:rsid w:val="00D75981"/>
+    <w:rsid w:val="00D76180"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D871BA"/>
+    <w:rsid w:val="00D85969"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
+    <w:rsid w:val="00D92D1B"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D95500"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA4FBE"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA57CD"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB2C34"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB6AD1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC4CEC"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DD0983"/>
-    <w:rsid w:val="00DD0EAB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2B5D"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF4068"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00E00DC7"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E01781"/>
     <w:rsid w:val="00E05B09"/>
+    <w:rsid w:val="00E065CB"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E132A3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E141E6"/>
+    <w:rsid w:val="00E11C4D"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E26E88"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E27B82"/>
-    <w:rsid w:val="00E334A7"/>
+    <w:rsid w:val="00E33AEC"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E442ED"/>
+    <w:rsid w:val="00E409DC"/>
+    <w:rsid w:val="00E432C0"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E45BF0"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E47834"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54E36"/>
-    <w:rsid w:val="00E5591D"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E655BE"/>
+    <w:rsid w:val="00E6188E"/>
+    <w:rsid w:val="00E650C8"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E72179"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
-    <w:rsid w:val="00E81D64"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E94794"/>
+    <w:rsid w:val="00E9620E"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA4C6E"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB1B20"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC7A85"/>
-    <w:rsid w:val="00ED45B8"/>
+    <w:rsid w:val="00EC65EA"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE1173"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE5204"/>
+    <w:rsid w:val="00EE3BA0"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF3EAD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F07DB3"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F1127B"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F23D4C"/>
     <w:rsid w:val="00F2564E"/>
+    <w:rsid w:val="00F2609D"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F2779F"/>
     <w:rsid w:val="00F301F8"/>
-    <w:rsid w:val="00F30C09"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3283B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F41F59"/>
+    <w:rsid w:val="00F40705"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F55DC4"/>
-    <w:rsid w:val="00F55F7A"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F63B73"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F71FE3"/>
     <w:rsid w:val="00F7204B"/>
-    <w:rsid w:val="00F725D4"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F74DA1"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F80CA2"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F87FAE"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F94C6C"/>
-    <w:rsid w:val="00F95365"/>
     <w:rsid w:val="00F965F7"/>
+    <w:rsid w:val="00F969FB"/>
+    <w:rsid w:val="00F9756D"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA3349"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA6B18"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB50BD"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC5BAF"/>
-    <w:rsid w:val="00FC5BB2"/>
+    <w:rsid w:val="00FC3193"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FD4697"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD710F"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
+    <w:rsid w:val="00FE0B8A"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
+    <w:rsid w:val="00FE1052"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE6E2A"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47D65461"/>
-  <w15:docId w15:val="{4849755F-63E2-47D2-883E-A8C7AB5A319D}"/>
+  <w14:docId w14:val="1837E94A"/>
+  <w15:docId w15:val="{087B08D9-26E4-4AEA-A560-37E67CADF9D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -13507,51 +10434,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="index heading" w:semiHidden="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1"/>
     <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="98" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
@@ -14840,64 +11767,64 @@
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
@@ -15044,82 +11971,84 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -15198,84 +12127,86 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -15926,50 +12857,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -16012,173 +12944,224 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...61 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00237D93"/>
+    <w:rsid w:val="00FC3193"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="832C423F7AB14B74A65401EF5597FCC7"/>
+        <w:name w:val="5837993F52574581ADD17A47BA9296CA"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2622B55A-6E67-499D-9187-B45BE11ECA6C}"/>
+        <w:guid w:val="{80C16831-982A-4F9D-B31C-85B0991F2C63}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007E08F9" w:rsidRDefault="00453AFD" w:rsidP="00453AFD">
+        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
           <w:pPr>
-            <w:pStyle w:val="832C423F7AB14B74A65401EF5597FCC7"/>
+            <w:pStyle w:val="5837993F52574581ADD17A47BA9296CA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9654B1B439894942B7E2B7FD39303E51"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F6C799F5-BDFA-4190-8372-B1796535CD56}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
+          <w:pPr>
+            <w:pStyle w:val="9654B1B439894942B7E2B7FD39303E514"/>
           </w:pPr>
           <w:r>
             <w:rPr>
+              <w:i w:val="0"/>
+            </w:rPr>
+            <w:t>Justitiedepartementet</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8382466B074C4831BF16140B6EF1A345"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48F92868-2767-4A05-866C-DDCCC817F861}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E">
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1A71CA057EB94A38AF17A182B2E608E2"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{983E00FE-01CB-49EC-A7F2-56617E0CA960}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
+          <w:pPr>
+            <w:pStyle w:val="1A71CA057EB94A38AF17A182B2E608E21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F1771">
+            <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>Klicka här för att ange namnunderskrift1</w:t>
+            <w:t>Klicka här för att ange datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="54E22333D5944D88906A93E5DFC33E5F"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42C059DA-61CC-4A03-9DD5-EF8048AC8488}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A87F6E" w:rsidRDefault="00A87F6E" w:rsidP="00A87F6E">
+          <w:pPr>
+            <w:pStyle w:val="54E22333D5944D88906A93E5DFC33E5F4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F71FE3">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Gunnar Strömmer</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16188,118 +13171,108 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E08F9"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00E27B82"/>
+    <w:rsidRoot w:val="00A87F6E"/>
+    <w:rsid w:val="004E320C"/>
+    <w:rsid w:val="008E7C27"/>
+    <w:rsid w:val="00A87F6E"/>
+    <w:rsid w:val="00C5513E"/>
+    <w:rsid w:val="00C96C5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -16711,73 +13684,148 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00453AFD"/>
+    <w:rsid w:val="00A87F6E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="832C423F7AB14B74A65401EF5597FCC7">
-[...1 lines deleted...]
-    <w:rsid w:val="00453AFD"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5837993F52574581ADD17A47BA9296CA1">
+    <w:name w:val="5837993F52574581ADD17A47BA9296CA1"/>
+    <w:rsid w:val="00A87F6E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2693"/>
+        <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240" w:after="290" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A71CA057EB94A38AF17A182B2E608E21">
+    <w:name w:val="1A71CA057EB94A38AF17A182B2E608E21"/>
+    <w:rsid w:val="00A87F6E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9654B1B439894942B7E2B7FD39303E514">
+    <w:name w:val="9654B1B439894942B7E2B7FD39303E514"/>
+    <w:rsid w:val="00A87F6E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2126"/>
+        <w:tab w:val="left" w:pos="2693"/>
+        <w:tab w:val="left" w:pos="7474"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="760" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54E22333D5944D88906A93E5DFC33E5F4">
+    <w:name w:val="54E22333D5944D88906A93E5DFC33E5F4"/>
+    <w:rsid w:val="00A87F6E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -17064,111 +14112,169 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...33 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-  <departementsnamn>Finansdepartementet</departementsnamn>
+  <departementsnamn/>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</närvarande>
-[...3 lines deleted...]
-  <titel>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</titel>
+  <närvarande>vice statsminister Busch, ordförande, och statsråden Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id=""/>
+  <dokumentnummer etikett="Skr.">2025/26:44</dokumentnummer>
+  <titel>Regeringens skrivelse Riksrevisionens rapport om antagningen till polisutbildningen.</titel>
   <template id="16"/>
+  <departementsenhet id="Polisenheten"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13558</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13558</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13558</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -17371,217 +14477,180 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...63 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{404D9F5A-7799-4B2A-9B29-8C88C5A416C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE649BCE-1CD1-4793-A072-FA1FB920964F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B65AA89D-FFCC-4D93-A52E-60496662606F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCEC44F6-D326-4321-9F9C-0D6A52163125}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11918D79-F53E-4737-A463-3CFABB1E9133}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9C90D6C-E74A-4A1C-8CC5-87931F52D503}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E0C3B3-3EF2-4E72-BD43-513D53D69D82}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9c9941df-7074-4a92-bf99-225d24d78d61"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA4F78DB-6E48-4269-89D6-622C2B31AF07}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{577709DC-2C49-4AAA-8C4D-2861F6C7F078}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7319646-DD1D-4FCF-BBE0-EBB8FE086F4B}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{250ACC38-4D8D-41FA-B047-DE6B2E8C1954}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328D18DF-61F2-47EE-BB4B-85A4C52296E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="9c9941df-7074-4a92-bf99-225d24d78d61"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>96</Pages>
-[...1 lines deleted...]
-  <Characters>17325</Characters>
+  <Pages>12</Pages>
+  <Words>3066</Words>
+  <Characters>16251</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>41</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</vt:lpstr>
+      <vt:lpstr>Regeringens skrivelse Polisutbildningen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20552</CharactersWithSpaces>
+  <CharactersWithSpaces>19279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om statliga strategiska digitaliseringsprojekt</dc:title>
-  <dc:creator>Sofia Knapp</dc:creator>
+  <dc:title>Regeringens skrivelse Polisutbildningen</dc:title>
+  <dc:creator>Sanna Grahn</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8ef0d72b-3839-44ed-a3b0-ab25ed237936</vt:lpwstr>
+    <vt:lpwstr>1a52d4bc-d403-4800-a122-e506f73fda97</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_policyId">
     <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ItemRetentionFormula">
     <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
 </Properties>
 </file>